--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,119 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1057,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb2388169eba19263cf535771c315e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bbdc5a25214bff660ea934c1a0f132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b7d6f8d00c26dae2b6942460697c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfc30974dd7b0dc2bbf82e001b32b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b521299e7f0a68c7fd59374b9fe6ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6ba7d302786be89e5976ddca2f4756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84687af86bb5b3facdba84a23b9325e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677200645781b7b4d0a6c05e880e1788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafa4c8ce7b2f174c17665ca061a7379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8e1162fc145936b0bb48f3c94ad6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c106b39fd040c3438c8079cffeb3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd2b435d803242671069b022077bac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e875a94f116f2a9edb71fb8a4270dae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b70b79eaeae1e42e8f1181732aac8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7986170a240cdd6be4b35264335eb7015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dc2739166f0bcc06a907d76c7432116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3a46d21e13c913c8424684144bae317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed580af83a97520a0f7fd3053621e99118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aefbcaf9a08c7ffbdab2b3d0751f2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216c45f65a2286b244e649b051956e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ea14d1a9d04dbc23948b164824d3d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbe8f51d88b608e2b07ee1e568e6bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcca92999a5cfba04fddf67f59ff7d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d7155e12f14a6e3ca5410b4749f5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541e90cc2daeb4d07248133298fccfb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6dea6d9e5c7f73d3a18b107c292f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa3b4af503fa77791575347ec2c7d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f1502acb6f1267bd6fb5265dcef4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcb3e4657009e13119a8158c022fca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061468c4412e0db4b980b9fc329e32d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920c64b157aa3f8455e78491213b6c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99e846bcb33466b72362cb459844d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427d3cb7b4fe7fc6512be8ef144f81733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf955ec0afe2ebf030ecc3e2db7bf734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bda4bc17c512addaed7ed756e860635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820a7f43ceaa393ff1fd54c476fce1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129ad2c5be20697ddf30705587c11d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b8fab4ab365506641347ed6cd89a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fb86a42589f5d34521ec140ffae9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15401b97248df6de0b574574439fd6b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bc91e65aa9a7b68cd8109f99a87f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f524ec4b32503da729b9d3c405f0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cff7679b0af5833633e1835e6866943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2812fb6eedaa9bbdb4fdfa6f368fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177abf9fe03567920182646eba7e4cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd73e6784f232a43cedbb41c00aa35c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62afd91aea3faf27b8bbe0c6287cda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47564532843e7b15e845f14e26844948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dc8fd1e4fd8213f8a1a9bc64c4f4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b161b8d09abfdf6dc7a32cd73bf4450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214390b36e93583eb99c16c15b5f8c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26327e9706bba6c41ed29316321c344252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c81e6c83256c5bc4d139ddf4f579b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7dcfbac9b067460007b3b948b59c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86ceb79cc43b8fd75334c1c1ced8b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f228b7cafaa6fe1b79694155f00ce256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da79a3831ac34105f993ab6569d9d9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf0e922d40bb2ad52f9654a4b984e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6fc61aa593cca1bb851ea97918cb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9181c38cae743b5baa4bcce72769660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae995dc03875d83b76cebecf3d8dd7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d42c73e578833fb9c58f85710f123b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbabb2067461a79557200fa9f9fc7d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d570d71a8d48e13a6732de432a67d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db05141b8f27323972692af2e29a9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfd6b83e4c32b0506908695a54953066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f551304fd853b969afaeacf68c74b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2206bcb3b2b1d3479e6ecad6ea99aa068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79dc5c16938d9b9064c34acd77ee5669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bd414912e249882d627f6c934422770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a389f2a6148797725e19f18e52774971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305991ebbe2473e6b9a29f639d0010f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee3ff2d251498090b2dc674fc48b4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427d90b13b0bac25aaaab55b9ef75ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3382d04734014162afc72680719ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fe7169b148f511cac8b8984a5471576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16471035d83e152f7b615c2367ded9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14aa399dcdc172feb4ae8494fa3efa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4bc6aa8d751c8a7cb0182180d558b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b1161cd7f557395426f86832b243080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee4ea1338c1df3abc2eccff976f79281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb02b328310d6215aa78a693b9deffd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a3db708cde22dba5195fa3de3776183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103aa6f6038cb7da0e6cd1992421b0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094f8610771b96aa747cd9b8bfeed7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef849fd1693cba99bdf491d66c2bbb486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f12d504414bd2a8aacf518f1c0819787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529a2b7ce208481b4781205b6d2215788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97d067812c9ef126d848e42da0476189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd867605d5bc52315feafce131fd5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2d13e695e2a1e72e46b6eff30488991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9901f8a6025c618c937d23ccbb40db292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6611fa73e1cf8631f2d032f58ae41493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3ca1fd656e303da113b38579ce67094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a73e2eed52768ff1fb6854911d54095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac152bf2677079821fe46c904d50082696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899d988d4d840ed5cd28ba3c687111c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d47dc8f995019dd32cc2566e0586b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69589686d1719ee09438a39a384b16c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ef1fcd9ca4d5c6bd8b77028d99a1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2daefeab9aa66d00a69b9d03690ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892669521e3416e5cd5f633b184bc41e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24924c99d574f06c3825709f85fdb148103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97645412ad57950108f9ddd0a963b70c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672b70479f2b0571e81b2e1b85e38b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c50006bc626b180973d885b214e63106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e095a250bf3ce7835e9ce909de1b632107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b7f0a57cc5b1d54e387db1c60b0dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08366e76afc7162cb52e9f8859e96082109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fd44588d21cee6f1346b248f48c48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63ef94ef0eb8ea0a0af0a635bafa44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8f18defce17c7934d4a054ba2c5cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39104fd0f56954a8263b7e2ba8b9c6a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff25be542aeff41bdb1ab5e54da149114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cdf3352f783b277de6a3a28f62d28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2149aa530c324e73ff6178a333355116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af31e00d0ed5f0d40ce3ca7f4f3609e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476465bbb605b34029e06ff1b4960761118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2e77b422e4a18a2d84662f5b808ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef0aad6ed4dd944a16d5faf2aacc18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c3801dcc3b16bff6543445a3a878f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1ba2861ca67ed81d506535058136c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ea4eae4b555d0e21e7d0d50a8fca7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce947eb8c10ee2f2bdc76cbdfa0a7877124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355e4e87a904d5ac0656b6447b3912a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eaa7e7784a7d3564a6d8a744ed490a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517393a4f232aa1fb34719c11414a2b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f32401b84c953d949da2516dffd42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281e82af58b8f0f2e2ea48e735cfb3b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b7c6f675fdea88274e02a22f5826a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fff0f9957c85f67d1dd4894bc77e3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395012f34cd217dd9fb5093326ce7cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eb8de1cd805e64368773511cca5ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d8ab88a99926b7e30c2da7de078b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f847114f033b8ca0fc18f7a6fce4b33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b735042849416bd9de42cd9a6138b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3007e7a3485a89fabe06f894b7feb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc716cab2447c0d9981a8d5006e8bc56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9c04648f9f4c9a23b1f82484d7e73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d243ac14cdccdb9d0e4533cd3848e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c204b1cb113a4113e065e5c27c533d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba412bf51ea2c0c650e39196d5754e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613414beb8577261331d0af40439b3fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272c59c4b3812de16ea67971ed083da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b17f3caa5433d20c7788a33f48f527145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c798c053d8ebed6f10c47222547ef36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2c92113234b22f982288529e9f27f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549d28b78f5a8834b18c9998532a0b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e924f216551d4579a71ca28ce77d17149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce909ba757a48aeb3dfc3af5e7d6f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d6855f12316ab6dd9ad5daddda2a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00994b99ed4d82f9d0dbc7d2c44321cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f265c394712364f24afcd38d7624d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda6ed338b2723fb4947e03d0f5d1f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdabace8f99d8b779764ed581d1307155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b06e7c746429f04cf80c754d74fc23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad383e95c89cbda257194d31bc93df9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98551b6fca6302e1feb813fb61757819158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9abea1af8636d020f96a836b8823bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9edcad3f09dc41f1f03004e49a3de1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6f5d6d503dae45a21b93cfa9816d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a075f26c82d2f6d3679f8eb0b5cb08e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20965cb013f26b4d8456eb995aa1c46e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af367ba034bc88142f393ce3b3997a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d75645535dd666a2ac78bec4c4b052165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccd097d9579be92322ec89c3dfa3b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26570a3bb258ab677425be42263901167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93fc26726aa3292195bfd4e650f84b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c58baf275bf0e28d22c2ff5afc0a65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38e962d358d6a1b1af9a385121b466170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8d435c8d9aa7464fb2a506bf74153171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90635cf4579b7ef11671138d3f28bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274e3f49caac82d7379b897fb420063173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbee44fa6e146d1b1fb6c15c8be075d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3e3a3e14d91d10e100aa19d7ef067175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c085b9aad8f66010b6ddad6f1fef4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c99aa9dd6c66b52a9aae1e30070778177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f9e4f7d66da4fefd8d1016fb213c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a7138dfff7a171f1463c9b4c56bcb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465f3e2e27e3d4a87fc97a8463de88f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670032a27b42669b9ded3cdf317b5a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a753e5c2f999857e9a3e6d52005c70e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a183df6ff55de2cd43b3bc347f4af5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06c8b0732f616c659bca6c312266f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6868efe41c9b763495a40e426ea1d42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07ea19f2e3dbaf264cf444257537c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465528720eccfb84afe30165f7e1eeb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce5569ff42477014ddb76eeda9b669188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07168b150ede60a69220cf4c20d43ade189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ae0ac62464a2d1034aa4bb9348f70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0a7f2d9ff992787471948b28b2df4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eb09bc1523dbdee074af025ecbbbf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fd95931afd8e9d347a8ee28bc2f7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a0b7c628540779c3ac747445ae823194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa51537225af35c18046a8c5b6800d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb0fa254be6b76938c7c871fbd0c65196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f171fa8f9b4ef279925603960005438197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d3a1bbdfe27c84bde8e1bdcd561b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba782f857bc47744d15e64e35f61a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca3f3227774dc4a6d1840ebda72713200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbda171fb313592cbe7b6b2669097b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cefe1728075845f4f1bc9556e76a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aaa10dfc05ca62bd3f7bc916793ada203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d21a40703f2e5a35be0931ae900615204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fc69abb686035c7c943b982ccc3aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cf1f6e34cf51be4af3f4c1fe22eaf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879b6276dbc922e58986aaa28f25ebf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f4e06e10aed9ec33b24b22d146110208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72e8fa2298c2e601fd3973ea8dda41209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdec0db6f36752059d674abce6953d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5339292a1307d99a58aa4579b3e37211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a531d9fc7a9031927b5e98ca873364212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4fe157e7e260d5040955592857c28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34d4e3a0236dc94a3a85aea85c46b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67bc739a80022231c49dafcaee2b8d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df102c671708ddf9ec89e7b48be81cca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0480cd9ac8a02f89adcf40f0a0f1afa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c71b684b7dcf70b49f3c0cbb503cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c89fdeb3387d48a6aff4992287ee17219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2a170eadfbeb839c98f2da158d5e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f111e7957ce0dce3e252292e548db6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4562b1adc26bcce6b4db3930a1cbe9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd17f98aeb3e56aa41a4cbaba035ad9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b839cf3bcad18d9f614bdd04f90b22224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88419628f2a5f6637796c330a794725225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf552ab53ae145d63b8054a519eea625226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dace82f98c19ec87172dd5581b126227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfc933e1efff2845acac9a04300879228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e861734c4a6591bfc70662a7d6545229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb3ae349d0af2dfb3b3dde473d2083230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb90ac48e8d5a189a75f22a198d087231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44449a7440b371ba4f6d16a5f80b1da3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e445f4529cb68663292d9d859c699f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ab48cf894cee050d0477a40a465d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c0ef8496eaf20e2cf84cb2aaeeb23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6b5ad0836e22da9e70e28681a228a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a58c1f7dbf911612aa0d4c1a9e4045237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc79914a9fb40ba44536c926fc1d3b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2a82d947907fc652a200902d688a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55bd9c10a3d56d38921beab3d4c4ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf502c0472ed67b9885fd9f17cc624241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567c0f66bef54917fb2eb7d47c4873d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad145693729273b16d52383000be722243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c03fc4477b4bf8d3730b3ba0f573a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74df6b9b7baf5db7b57fe52440af5ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6461fd9589360c30f5c97a991cc7f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f507434d2607f63fe4b24919313771247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7160828802b6fcf6bd19ebbd96520248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b74054d291d696c5708589bdd5e88249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee60c68b5442cd499fbcd510d7b6a2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f318d18a8b872477c0d837ca95e4c9f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c91fcf0de28bb504e85c6f549bc2b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2aeb8a6acea6ff5b0d87cc6e0e71c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98713467f8f34cc022644851be1d226254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979256c2b52f0a620adba286d64d4bfb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c61ed27875af0330a9dcdfab66ab9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a63c56615375357904de61a7c0f2f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93098f662f1fd07cddb6700f3162d771258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed2d1079bc9e10dc6f408c2ce86593259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeefec9c2bee8a7bd94f0fa00dc4350260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a77f12bee84c8ebf653f3bd6bb726a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f0264e50cf1e135481ceb492a9738262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4faeb0d5b3dfd31a48e39db23942c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7f0962c50e72007c2c8d1f9e1bc21264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753d16a44c8a535c3b7b034e1cb6e5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a9c7707cf7c9543b29b6d463f6606266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fec10bb678dc13e9827cf228ecff27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1ea795ff90d23c8d9c8367e891171268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd3d67b3896e51fdb74cd6df6d2ed7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5e650daea419e6bd577dbe88d40df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f951c117100471db701e964688c1a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64a957be4b090237740a7117d581b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e9e40eaec399e58e0d6d594c65eb4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cdf76b954b1fa6a908291d06a3760274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb8ac50373649fb33d75b91723d363275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6f65fa8d0eec0c01b0abc94155dcd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efa9ddc15f1e44a1cdb4db8e46745d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667987104f272314159be6405ce6a67e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8d8f6622dcdbff80da2e34ef62e43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b2eb862a6d51c3c20577277bd3aa6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b4aa05c8c255e4aee4d652a4ffad1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087edc332f02c032ee591fd4a91b3464282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1024df2a395c645bcc363cb124475e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adc1bf0054e1e5ec3b83c1af3fb59c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe1665838a4b2c31d3a2b8d1e2c7a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef363c1dc1b99d6646d768d27b08fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee1d02092ebabc0d202da709159e3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a04984c09944bc5a82e60d23076104288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8740ed1af54ec206cf0ed192245d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f305d843a7b419bd8b254f2fe48f0b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcb1ba73b835f3f0e5b870b7e6eed4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32785e0490b519b72d3e136d689642d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43230afbf710616bcbe62bf3feae5818293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cd02c661c611551882169acceb139294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0a06f06f48fd380e9a6f29b8c1c4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcef92804a11238802a53a986bd3f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd3d3ab2184b4a65700942cd5a8a28297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85711f1aee0cc29a1d6e427b65c4dc1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ea88eee6b2e757ac8332be4b755b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a30c7ea7282401037c072ef4ff99a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5d47a1eb51c1c08f45d48a32252e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504607defd934b325a0e0799f1e76c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8c207ea38dde7500cf97105a2fd2e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7308f970f40fec32155dbe9e355ee4b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45165abc4f5c7c4075bd592e6932c154305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341867a01a8a2bf6df5eece7903ff80306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b4cb9c90ba8a5c3ce07f815fd8cbf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5419edcf79be093094827686e5cf4f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05266faaca7e513ee9c3adbe17c8da69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612f2807e307dd575930d1874609f81310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3cca91b3e23e042217cace3815f57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4793754fb0fac8e3c870e3b64a3f72312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19d13352129144c39852312c60e6cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491f67cd1bea52a08a2a22f36705b4d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb905fae5e4b6093a75898119ebbe494315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0b91ca6a2f7164045d0b26452b6a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c028f665cf4995ad7ef1171a0a40a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4c6e2486efb31f01c7f05ecb0e0e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c0fc1ae00b87eb12522c54460e50e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ce7f3215e275aef7feb2a75654aa8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f753d717c3e60478b8e18373f5929c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc216674272897a13533e179394962322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa04a9687a1f162e82033d996a2cdd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7be327e4d09d47b80e28a2dd9febdc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdc428f3bb5c44659b06104cdc5271325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7fb20de0282c2a7337658b38485d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c5de05688a1d9b972318cea2d3740327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74dee9618dbec1ad414999c5102843328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69403b1b1279ced81192a6986ad950329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cc0cebf39dafaeedb814867b53cb1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b6b9068707ed4b807f7e8a5c2f727331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f2d634c19c859477302e2dc8afb8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527f68f9b867bc60ac78d9618035f29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b192bcd2c0069624a08cedb2eff4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd08c49a8f9140e936c4e3097dff7b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372813905fd34a652d26c034531fea2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f66ef16688dbb92d6b80b95b1303ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcf474154545e0b57a88ebf553727e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1f6d1ae97180b86e82dd380a8b3e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3da38730230c89bfb0450d8d2eab1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66111b809f09fae359980115a650e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8334da78ee0340de7a0ca375aa2464342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03ad2d88b189e9aaa6561f537d2dd6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bef97a928e933517bae5d4f888a4b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba74104227e9fe94fa2af3814d691e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f1201dedefad50aa4e97d917ab93b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cbf089f2488f68a80deb5bf4ff4fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f965f2bd697ed6e4e9d6457b7fa97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ea45b20bfb01ae0e9ed059c9b94d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09491e548bfd95aba0508ec61a9b06d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8643385bfa0bae22eb91b55132492351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bc772e6512cfdecd0d1097ebae03c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c3bdc74f10a13c0ac4b06fccab57e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1241f01012666b2db0c5808555631e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2b6e85d8bc5f53a9c4e3f1375e5cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11513d85539aacca81d30d07dd7f63356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e98a0f4b55f61341bb2dfdd210c989357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0bf30a20941f3be43cb56dd3a6e53358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16722226709a16de83473bd0c8f245f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d391f37e5a5e2bab299a179dc604f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70283b358c76da4819b99a0b9ea423d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5524a568faa7f57ad5340f1da070a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f44856edb0bbb150fef2b64cff0d08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f275ae60e600d88a8c5e921155c3f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f68fba036efe6a44eea08b841ce778365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1209a6121af3b6af9c18e372f3f72bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536b5f2094763bb1b817abf3919b6d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0704099ff633431fbe47a890b1fd62368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738c1d84e2c80a1cd089527dde0afa1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863a4cb431813e20ba4e39ef5a63fea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fc4772a240de12d17578ac1e2eb07371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4825b34de867e05c3a9dec8f94443372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35052db1434a32428fa31df914bf8fea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1642d4e384f043048917d6f935f24b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689df2dc8c44017adcf89ec86315e8e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737563795729593597bbf58423f0fce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271cf1bfda970380c6ee8c40fad97b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7595d13800ff4615858e47fc97fb0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46d37849a5db387294830c365b7de8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce200b6fab1af79ab80689c534e30ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c44faf6acce1aed9e6542fb07064d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a07075662f7b773181e465b446ac0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3e5f9a205031b2dd6e5e6e8a322d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5797dad6ae326d36d2f9dc19e9d75ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4212a63f762f858651fcf9995dfd044385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cf12ab59674abde2f243a43d64fd2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430bca219eab8c394f34620e8ce00cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71457c05aaaaa6f20fca6a597a7a1d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fc18d2a120d910363a9723ac66d04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474a5cedc0cc4a9b973306f92413853390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d2e8a2a45458a08f4baeeab4ab44e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6cbd60cdbd0a243910c7a0cae46a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896742671c0b552dad7d18e564d1655393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c329465161907eb6b9e4c9ec78f0386394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a7a96967c645075e9da4e9496bb42395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5396761db332f8e8a9e46df031f6c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a555c8261d78aa7c179a2e77bed57f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e375c297998af682d13cf1a9547782398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09ff0bb7a419953940f4c83eee1159399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347672499d023e6d56c3c7cec544305400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552add7704ed1acfb36962ebcde22c3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06898aecacd245113b317036c3b4a912402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c276ceda15f9b6e91bab586c1f88c06403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a37d909fe7ff46b56f7c4448329eee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695f1f06018cef3a0e3ccc361c8a9aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959f5bc95dea1a2cb66ea521ee0d625406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065eb6d96bd81aa51f518244f29b474407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe351590f4fcd64dfcbd5daadddd404408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8526599631ab0ca92e173787792e84409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a5df7d0c8d09e952bfad837036000410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04668c2f89213ba075b9677d553fa2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edd6cc7ea604669991ff205c4cdd4c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61df261247d49bf05991b24fe1552af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2b9ead7c79179fb346274b1eae987414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8abcc14c5df1e71a87e1fc2a302d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cad70db0e1c05e1d778b73415ec32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6fb83e8c9ab39a8458e1fa22433c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971b5f2d37a46eec136132673a78a21418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabae5bee1b0e88ef64ac0eb18c6c436419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edfd6d063adb34b4f1f4e38bd7d905420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd494bf91d9067f3381ad71d7639fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cada26edfa9dfb88df7b7638c2bc340422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936742e528b255eb88e3bd059736da4f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbbdbdc915dff43ab9493416c42bea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddba608a1ad4f9b64e8479851e2546425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33366b98c526d4ff73c8e1b3cb2fcd3c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a4f6b64892f19c4d10cecf166afac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e6787c5634f1515dc951f4235acf8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025a642d753ca9b429feff839662671429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26306b3e708245f960e37bb3549e825430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe926b905bbd4e39ac404a495e9f296f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0124708c9fe3834e652791e1779b148432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f77432d614ce2e7db4bbf2e8c9b9c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65453671f4ff763561614a6f01978f92434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f1b887c63552c6b83d1af730c0c38435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006b7deb6c0b9de2420063f26bd1c9b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82b3b76059577a082a61ba1c76a27b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80ec3dfa2004f357bf6df0de8e3193438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950aa09276173250b18bd4fded191549439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963298baf1567d5e40f9b1bc727867ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a36988d2158c799de959dd22302c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312a9d7a201fea4655796c5ee67dc84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c94bec6b555763f6ec275c9aff469e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd4a4fc90ba456e6b020b738008b64444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3641d60477d1050634ab95d5381de5d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b26b94a1ba730ec74caa3284339f58446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446a95a3a6cdaf2cb2c0a0f3ed28771447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e2d873f2a8f03d284a29615ae929c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8ea39f16dc5018f9f18c68d6af018449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71b3715e2e126faa7bcf38f845f66e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6978d10d5182e4a07a0633ea798490f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626db899413e77650b9a60d5581118aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8883aa5a1c2421886187421523d420e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26eedf5f1ea68cd0d36eb5b85c8798454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84592918c67f1514cc914db41e7389455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9680de74ddadad421448a0640178f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e59ab8b0f5431ead010ae6aeacf3a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95087ca6c3d58b0fa93fa197266893458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d6f5da45a79f242d2f5f1a4b7e3cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ec33f5adcedadfc755c25f145a30f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69ffca8324f5ba2faae85afefc5aeb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3a023f8ac288f74afcb40fc30364c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c220435d452362135ae15aeb56f30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfa57173ea268ff80cfae828f9304f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a28aed807414321a1874be3d09479a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa46f04591d410b038dc4808864606466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ce10fd2a3b097a0ea99e9a5df76a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6389931cf14f7395d5d8a1a9a01894468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be901bcbc367f436528a9ce9e57f3e31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5df396981edac0331abda27a444e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63a29b1c5de73259152b493d51019b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6403d65916e30a08f7d70d439e6691472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe871f59d5b029d98ca8cab03a1e1bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387058417f3f87e9f24ecbd7cd313f16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb40374d5a4ca56bc7df7f3435340d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a93b8a187a2ff41a7bf6497a627d6f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0eabc6234502bf8da21f004f5d094477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd776d983dd00cac5abc373d046719b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ef00530f7acdfffd8ecc5505c50aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cc5ef4240ec99e39cbe6cbaa10001480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427fa60e91763e45e4b92039de7d1d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fbbe17b90243d39730fa21afc3487482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6c2e20ec98c06c8c05dd76e0bfef6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169417f4501333f4b7f645e268ad6f41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f732c8a6b9cb2429fb152523caa8d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982fcf7c6ae1383be0edfcb76c63dd1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9786f2ade9270ae52fcc690b9cc4ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09382afa3d865568d8b7ccc77bf095488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de01b03773ab4df5e175862a0628cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f71f0c200c5f852d1461de0e2076d3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a30679d60562fa36042edba96c2901491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded315b4b6ddc4ffb566154eea67f4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f4674453439f72fb3d59e266dade12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63572a04f5628daa348d3c3efc1a22aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b00afcd7fd9a53f8ff14a4711b22a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf5c9f207f1fdd7021d3d972fdee4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cd98ade59162a409113ad1132ec066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1d0dc69b296a99231b53277d5198b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185549b1ada5558eb6b0f791a07adef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a1ee851922edb006eec924786eed49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626375db72c3bcb0dd80f3dd30643e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107aaf2e0f4faeebdfb9b01dcbaf44f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3278615d04e165acda4155792e73c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f8429c4fddb65e6202b5345d0713a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b6309fcbe6d8e6743b63e2eb6404c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8ee49580658b526546fea92fa1f3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4a20bf9b087edc29b7168710d011216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe3acd6328071f3cd707d559fcd65217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40246f2199ae09e50b479e9432a6289218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e605268d5d99464ccc61fff393e1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fab6ad0e038a7023910cc249a6b7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88259bd18909c906adb5cdd435eef021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedc8834aa0f56349be5ac8ee90f7a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555d72ddc49dbe3769bb047bc40218c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed4d5bf183eb4f285655c38568488c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211be8b1ef51baeedd2f1e7e722e6bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5a00b2d2b52d4a39aa55c916e951c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a616384e01223671684c88abd8d6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65f46c4f656561f71423be0be4bd9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714bbe212c11e118f9ecf1fd9d7c3a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969c24d07a011782557e811b6c023da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3065852d84863f0faf68935c3e857331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb0366fa7a86f0b62c990dffa623e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394314e41effbf486c58d98d2f2696633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8274174099f9096733eaf1f1b3c5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d90c148a27799e7fc1df8725cd51d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3ebda05a6cc85fe200a9e7f8f15e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e9454d95dd1296d6f323d0f94905537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f1f6df5399fae333b3fdb3c67ee4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a820be5c4e0e9aec1d648ef049419b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089beda6833a5a13c6a394eab431637040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1254b7b953e8cb53c60065d8f621841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9907044d354e332fffdbc9164033642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e26af7a9f5fa34d47bda48d336aff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731b51f9b3d605a183c3fe30fbc271544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58192d72ecff952bc88cb93f8d61ee945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860bbb10415a65cdcacbb6f1c68f76246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70058887870c6026091e4c4f6604d97747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5b457adf3042649db667534d7e51a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9be69b3c1debc0ed3c5fb2b621eb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb937b873c1879fa3952d6bab574d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec36cf3c0a6577eda6dc64daceb53cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538364080c9bd4636dbf5de31c49c20352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90940ad0a3258ff4c88969ffff20b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b6568a3a7111993e75432523d88e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a9f27b6d0a3db0412f82f0c6e8f2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5d5fc53d0ae77779a07622ffffbbf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732c35656392ed4796ffe1dad264f3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2e969d145b5e8c0ff94091b1a1dd058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961f968c5a9e3924ca70bd6d4909b1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488654287c4b334d61d14660a5a008c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18541bacb00e60f4cabc04bd01c9d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa4272be99b028837ac85a4b76eeb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19142728ffe4510ab71737dc7c42902663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2b0edff7e04000152c5af53075a6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbb412d65bcef09d1afa66b92ca9cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdef422b483e148c0747a0cbb25e7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43ea346974f8a1236b28ffa860bfff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77de4f7ff8fe061bd73af6f3887273268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f8dd6ed3c18a2fe090a4554a254cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a88ce8a002ad7b773caacf93ef60bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993856dc98f1be26495d9e39c7be35ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7390a5807c0b2ce5c34452b869ee972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d047f9a2ae4380f0b563c1a57b69ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38948fca5222f5a0740b600371bae31b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b531a352ed045c415732aebeea6030775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fc02ec1eb1dbdfe11b1d99d89fc4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e848e8a089fc6412d699990ae785bc677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e242e94bc5d5f718eab3732d91e3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cfab9c7e7703620151d0d57520b3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48672d3772b68e715feb119fd9ceee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4da9e335839eba98099ec4096459bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8dda2375df34108028b01fdddd43b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddbc95b2d0aacc7e423edf904689e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c236066d651c2bed91c341334afb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b98f816c5da11657cc23f81a2cb8f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4edda51c4babd39a16658dae64b55186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f01d18d1acaef71f858e1eaf83ae187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e797e00925e3d04d2c9fe8690635288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb53a9a8d457f19abd9d6cb6f3138a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418cbf339e32bd9321a88bb9cf2d18490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d74422c672b1c2290e7437ac171cb691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15712eafcf1102cfbb7d60abc9f6ed4392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57713772ce207a6fae0a5ad0282cc70693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1050da8d2746a33256f0b5d736283d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e1fa9c5849336b35c6349739bbc3895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62165a45735464c71d80caa542626b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dde15f2860a23b147705055d2057a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d3afa86a6ef39d9be0c8324561a3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b48de983281bedd9f897f9145db57e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02c1c2a792572cb8166e204dc6feb2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101856f3e1b8f596aa1a3e8b8e62c3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5eb49967067c8e39dba201951c40d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55911682cc81e203d3cbb46ffaa7e8d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07aeee1a8d11b7c768f3ceaac859bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bc3c7848046620ec23b0ab2c18d59105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc603b7554166a53610e82f451bf9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b872c0e7faf222710bd9dec6a5ef68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afbf87c690ea312395252680312aee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d5de4f16655036d75f15656f834e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044528f1e56467b66dd20a1b659b4de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cf6b396fa53ff0e7e245c5e34274e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e510b51a4c537c9f9ed77c3a7c4b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58d5af0601bffe2a05efb5c3628660113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb94d664a64531f4b6d127012790b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c4eff5d23d77c0492ac2dd327deb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4363ae842a77f26b083c9e026359753116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558ae479ae519b4f42da58d8976d583117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e340000142ccc12fb01b8e00ef739118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb49f64000961c3ce2d38a974cceb7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d6d1169752ef0a90b527be6b006cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55bc5f3308ff57ef29ae93f0954712121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd570c47b75feb76e6282b0cd134a38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eb1d204bf9bb5078b167fed5213d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a119f19c3d128082ef0104533eac4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f09735d27aeb3e42c4dc62e767fdc1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616b47c507e47acb2513b73937f27ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba3516ec23c8c76e3058bef773b0de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b4dbb477c2711385cb3e5efd6b7b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b585ad3d2b28239d3930cc888cab1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94158dc65e16f8a87245ac3bb2259b93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02db4f08a48e7a8aca9f8ad3a38e200131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa96c671b97b91f2fb245833111ef4c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13911e55f8c91576990a3ce63509e40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b6cebc8a2b6df0f19fd33caf13213134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53308c39a401891f17a28b65a7071b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56182424a12058f9a8d36b853513c68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea763af1f0dd60310cd8de3b1d1f9507137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb62000579cdd2b156676743b8f182138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcd2ff08908dda5f8ae2ab177234f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff720882f08e3a5497294b05bb63c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b40a116ad3344bd06035730a5b2fef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38925dfbe0fefdd81f23e6f00aaf0ca1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49ead97ca21fdf5ebb17bba30b2dd4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5afe2c228e2c7776ff0899c9a67110144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf05408cefe72d8799c68ae833a1842145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1aebc45a4b2f6d9052b2102f0ba85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8716b3005b7050b3a5c04980a9e3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cfecfd7ff0924c0bbeea682b45a46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53e2b6c8a9d7efe424982df908682a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb4d762e182696401514cf2f27a500150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4f4413f3db212cdee7d19e4eab5f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecce96d3715dddb826aa2802c36469152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133b8be8aa093f6c35200b51a4c6225153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e60c60ddb266d4950341845a9e5b3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5bb9bb31bb24ee1d6d128016a6403155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06a9abae25e112cb90b747d29f3442156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb67efb6e35153b21afe86fc37ce6a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0eb082ca42141b2398908767953d2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbab68f71cba7bda2cd2027bd12603159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a38853f9ce494d636e33dc74f06595160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba560346af4b316ba7d1577cd001daa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecd1f82653991bd8ec09e7d86604f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8361b51b0f610e9a968655f8e400c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c822cf787a376ffa4ba48eff018b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf2214cb6394f16fecced551f714b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a803660689d43bb7b47d65783762a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e2bf2036390c70022756783e2cad1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8233ee026a52b7282d3a5e9f8252bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757e034758f534669c994524dace487169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37bc4e3e3533be51bba1e809e7c5d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca6032cbd18c0b96a2453377ba6112171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738a1379ac4207a986140a56e990416172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d99efb744308c592d6e1971409d5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78bf7620ea25a8500fcd61d99cf0e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1913fb73a5c36a5a8025471be7083e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66191e3ef7ac9ba37a19e90effa6cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd1f02b89876895fbcd6edade8442c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43408a9df5ad03e223434748cff6e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae81ea0f28d98b285d96730413073c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9c160daf5476e91df8dfca503bcbf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3a218b679ec5904493d42e94d1a52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78952ffca735d17210737e9b40ed00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb2c0c93e12022e6b774a743cab32d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35934e3ac9d27120c4c434541ee1a10184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ee0ed931361935161b674f392d24c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f55d48f52bb46231cdc741a89f912e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319beae8da48e47c59266c5ee65c61d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f67d08475ae0df909c620c33d795a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b667ab82a871ed0108473239390f495189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac550bad0a6ed6edb651cb0a4c7caa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503b269821e2ab4c387aaae2129a4b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7f4d76a43206db052b533e1175998192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415439ce69038e1400523eba391ef5d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb79c70d0fb7615b61c2a7f6bfd4ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c98c4870c35067156e57d96923021195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f005a5a71cf0d538c062f0a95adea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667c2dca1c0967b43f7adc98fd8d2ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a098bf60a0e789dd305bf64fbe0fc7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400eae2b67347a1a2ce6b52a1c01c32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cd585c60083adfa09cdd085f93fc9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73d5775eeaaf85df802ed0c0166f29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f27d8b74cd4d3bbfa3e910ce5b2319202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfdf90acf73ec811cc622f3bd89755203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffd16836945e071dbabddb097d22e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f053201e808f94c8da22d8910436340205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40428ee2d0d21141670541faa4f6f9f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f205deae58057cd3853d4a946e9d2fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ae3396c94ec9fb178e2651c8e97f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2580359aca4fd3d41da06640776b1b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4039cfa1ed1734e5e24f7bebffed2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16701c6ca5b9ff1752e673accd153530211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886484ba825a5e3174ebae1840af7c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109104ffdaf6405f891577afd82032c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615cfba48e06ff1ec6f859074eca591214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fce6c3d1a410222ae03cc0c020af5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb056190be56d66acf5177bfde24a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9900a2d444a2df9eb2af50f5facf9b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc538d39305fb9cc694e5c93b2b41174218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005c9c7f0a225b090fef4ad69912ae3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72319dbb961d1fc7fdb98e283555a03b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081616e84cccf6248d05563cd67c75a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d65d22e2a1d2c85c0be208508db6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181676fc841465b5eff4732bc0349379223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786cf0672c612432df5e463bd9e781f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5213cefa5a7e5628ee9a09105cebce6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b2a1c80955ee8344dbad11c61235a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93573ffd27d3e93ff8ad0100f8d95140227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaedad51a6d91f66a853adc6e0f72f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130c53215d11814504aa20242b996a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98491cec57b5b12d256d95f5ded52198230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207e009bffd6d14a1664b774b44d3f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446c03e87c7628967f68e305ecc3014232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f2d5e83bcd491e9e687199a375974233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43822470bf807773eb3a488c5ee0d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144f5aaf42e231ad75e0eff06fff3c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250602bca3f8e124df42a37923157e50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466346a47756e77925ab4551750f313237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558796572c56e565d1784d27c9f4c7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fa607a422aa60f3a21c2d83c9cfd5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40e878f07ea5af25e67f05c1c60ea2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c3b91e307f9c66b3b27ab09dbc432241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f75c3c82fa0c8cf6d4d0259026861c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021588dbe439873887aab23b3ac8d7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9a3c302c96e529645b9ec13893153244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e13b6fadaf64ee3d1c10323eef722245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ae70e50727546c2002bb879f49d42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb6386f8e768a683de07940ba2cb37247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a034b5d11996766e5b5f1906a3077248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c410235117e0a41f3d0fab0a86ff5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b117a0fb32b3a1f37fff01e6f7b5e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72628693fc3e8870cbaa5b75bb0254251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cd6f91eaa72755baacef127da73d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323425206e86536c03259481dba1672253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a46142f19d92e216a7c6fe4421328254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb51daebf2f83472e954492b1daf99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7afed8f601277b93e045b3f72db9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1902e30f962f8aa60806fcf07b3a8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a709b1d8cdda8c1855ae006d29ad0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978e73823dd98ed6c1d4ce3c2d954b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b023b4b68fea4621408506f5551cfda260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a58d1b957f46efe37aeafca926cb2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841159896adf58560c7cfd75f9aa332262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7be7677d1c5ed3ce7c42eda683877f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf9cc8d64aad93898f8efd33e8763a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1132aaa9ac2486d80b198b15d7f78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf364d6e20cbbca96ab08b13599ee3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ead85fc742855e53f61e82f4abf74267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130ae52b296aef17505039b15eb1fe2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c672d4df64e17e0ba80fe1f02e840269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c866b158d21400ddd91c1dbabb15c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34a6832ee58e8e5be72162dc5a0d16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba03f067e31514c57e6fb72e37a6a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4479729292a2f44c392dbca1a99d21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb102fb140b6fa0538cad539fb7e7d49274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db332ef89892773cf5a8f7b619c09afa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc55da2e13ee3a7bcc6f010953c0ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e9ad3aed1adf37f82a44f82ce0b7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43323ecb8e300bebb7b16d49e21db02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25327f515b7671f81984dd0050efc7ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06b8bea72d0a623c5863331aa9a621280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276b391223cc65854e15dea64ac2c62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d5dfa4bcfdc37f39bcb799bf4bb5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02de70df77c944d0e5ad6ff5932580283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b381bc7740ebe9b1576e05523aa27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b1ff4715167b0a4c462ae653a08ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3392e6ace11d3bb5fa34cd5866bd70d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120ecf22ba32ae30be12f8a36ec2478287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1bb1dd7e5804d490d980842b8e539288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ec7b0d901c75a695edcaf72e705e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84d7fc962f0dc85a0a71bcb4791479290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d2356800edbda585e144c5b75e9e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efa53c8668b062416f1c21f9126f1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ae459b5a78d19fa893f1faad54181293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aec46eb17897c4105fd461c6291b86294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b36bd67590182da71d373f100b046295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0c56cd6cf93adf4068bc3542a1627296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3b550809330b893fe4c920c6e5400297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de559aa91ec4d60fd732bdd82e3c1c46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfbe9eeb7589901e4d62078d517f46299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bda5279346aad503e0b1fe80f35820300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436696a8b44f710e3f3eb622f10d247301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ce6bae355a8d68e380268a9478517302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfd16409566ef2d5b9fad2449d40a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31678a6e33db99e51377fc7b8334e79304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18134abc813861a8a6ae6ef723dfff9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6c7ba9b06140709d43acdba7e1064306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabc4fc19b4d39e17dccbf865d476e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61eaadbff9e3c4c03c77d0559cf30d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d24ce68c031cc2c085e5b6964d4c3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a514fb88067a08fede6a683b32ef6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7763b18fbb71e7ec9dde42af90e51d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cde7e7c4b57444b31d97f1001926c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b452ed6af0bd68c15485c047d9b826313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ba745e0138d680ec99729f891a80c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95466d7b2a68e3ea597730fd132803e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2205ba87eb99926c7c924bc11d8f73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba600c97e95e9d9944e38a5ee74599fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab4b9b6380c14d1a90f6aa1d83253c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ee4b8ac18c114c0f122625fa9bb1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51994ca47c47edf906a38ac51db1fffa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803923529fc4b28e4eb953dac603d2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610def0c16ffe98628cbc25906569e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde3c326cd6865a03d6f3737a770c7f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52244049e5bd88a708edc23c65d9bac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e5aa80ed514b2bc31038933ec496e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76a2d52ed7bb22382be6d833e76432326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2477020887b4de816619cfde663ba5c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9a811082ae4b5d11864ed77886374328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fee22b75a7a39b6ae2dedf5f5b6ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2f4eaa7e128a3f26b99045852de4e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfb00ddfe664e7dd04f530266ac4d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf14f2e125008a2c7b815c269c9f12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce8c5e919b3096fb148913eb6f9033333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4269be5cde6e00ea9db49ebb5a26469334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92980e25f902faba26deb9f99a018d1b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cfc7687056b0b841a61f2654c4718336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6d6e483817f11100eff317c7b320f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf977a0951ec8041789a818c3a05fb4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c99d2e53828ea8bf0ba2d6599210e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81698d2cdd9924bde6d2332167cbb0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b6e2d3a664efd2bc4d6f3b88d0edd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a15b1f92b42e27fd158c14c2113dcb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f55851f1ed7cadbe47f3f85238987343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018da4a8db3bd5882d96652502eea27344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dcf999e96ef75f6f389f224f1bf85345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb89276975920c7d49750b48f376f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f0a5f92d2ecf22cbea27acddd5dcc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e81877a034928914be3e3da0e7f29348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af1635392153a8ba7d793ea29e06fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b855411607bc0071880a279f794fba2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80670e2b0941a321910fafc86b0d1554351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa6fc0bd9b9be3dfe406b285af547e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9159ef747e839a23c87056f040300f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acfbc8b20ef6b9b65d1d729be70277354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f4fc6ec1ec0f6da47159ec5c86cc4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7489d6567855cbc289a06e9e41ef3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1790e580aac4d858073f705b2cc7f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c92c821c3097dfb0a61b1f5361b00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b879d28c0d5450ac90158c1e9e3415359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab9abc0724b5ee28074cc6d060e8f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17c6ed5c330366ef88e42f6dbd1d3e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f7440a2fa7096389c61e4c7ce2679362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8274a646eceac789ce70b9f3bf379e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54ef66ed8b06ea7510b0a6c20ccb85364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c41b0266f614f1d05391c968ea643a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc04f957973b4230ae62dcccbb73b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186c15e4f2cfc7cafff6f4f33dc46cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80fedd29eeea45673d1c71131eb143368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04d84609804fbcc34587bb21400d13369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f67a0a53ed7b2f2cbd952fd768dd5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e579be3ac3bc6251242b7e51df6b4a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b744409c5f7ee97ab966145e1993cc8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc33cf93f61f970b7aeac627748503373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745f5ad66c0aa3d8dabfeb54f0b1fe7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8c9dfd0d6ecc8929576336801b058375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfadef422619b0611734d022be949c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d4558dd7307d3f6e37fe5b3e06c07377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8c00d8135bb06498b1e717ddd1e2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e4a4a317b70536123533cdfedd8fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343401aa99dd834bbacb2bd69d7c8db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec73a4e5a0248b8435a748c9223566f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7041ac67793b9d77fa4b500f31f47c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80129813d60883913949624d36fd5c81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53602c05b68dd19d9958eb27377f0b9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb27db944c6c9496767e5055e78bcc8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7d715dd9b44626ff988f36f63a768386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c088f49f0e3c016fa26ec30b9983a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771fc0730e3ab2197c48dcccf4e089f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312321e783e36dccfe26ffac90ece27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824a6a96cd1e22448fac4acb8e7ff67390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e00231c1b38869a0dda2098ed7d4b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a082ce9d6af8b5424061103df1af8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32e574cf2fcf158400ea992ff8d643393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fe40103826eaee50c59b64b0ac778394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748901a149b724f8545bb70b52ffac6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9add4c8028da02b72d81c39fde1725396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add11002d70bf60d28749d4e2354df5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2312872c52fb88632d3a2999129b32398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d6d9cd5cde3acda5191cc11206dc4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2aa98722c8190236c2fcbd195bb5b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93043bcf6cdb5845c8c6144a2a713b54401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73b45ad9ab83c24811a5477181d281402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35a5a6f0178df1fe33e9f09cc7d0d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c7d0667113a42d92a89161da9ab5d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f7ebdf6c1a1f23883fbb30706ea39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32db8ab13555bdcaf66eacd9a56f829406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c7d544475a5ce12050c5a847ce064407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39748fb375183ebdc75965c749053a59408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1f0f6923b7f39e905f61035534f77409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd3e756043acf6399562256c064e2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0c0e7c8a57d7d35f62ce432c63958411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d47d112c68c367892d8878c5fb36ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24c96d3f11dfbabceaacea7c67a9ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ae0fcaa508d25221539f338cbac66414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda790c35b83d464e76d08d09742e17c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604d985f89463d5b6b0faf90c23ea98416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80856379d30856eddcd6c81229e1b893417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85272cf415350b946aeea54de026c208418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3f750907347fd2ee43d45854a912b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f37196862eca25ccaf449a06f17d56420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fe0b4ead960752ed5b5bb1446119a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae23b163a525f78010d226a25e3597422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a75dbcbea1ab1e081cf00578e014c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a11cc83cc2eb1d6612610759f8feb6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe235fc239b9874102b9993ee1c277425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8fd999c135d3e2b4c99321a9a2fbb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50f2498d66d1f3f80401c07e8ade75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d139371c94b588254189a1db94453af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23823fc091c0946a95177c2e66a4d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bad13ed8f51d9ae8c9797c985e75e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cda5423b1dc3c7b615867d9d488a3f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7d7544ca2ee5e147b778511dd4477432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b3e27d3f6a3c6c463087179ccbeff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d70e685082139e8e8d68779494e85b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d011f5f061c88742c3d4342050fc324435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae00118a034e040f7fe5578da7de55436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75aacfef5d2806741ac2ee77a1760e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734ccbe0433e70601e75fd713236380438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63b8f4e81bbc37d82c5c1b1f457c9b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36a6615e86d5fde26036e5fe236885440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17e9f48bd890067ee78b717c6c50fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26157a994fb53d749d079300c17c3895442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d02db2a911c75bc4963c89effe00a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ef52314e267b0e03832b9a7414cc3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6754a181d962630297a2fa721e61e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bba87ea84d9ddfbf01c828ddc6523446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488be059646ee0c63f1cb4ccff195b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10067c21de81e90856e82dfdf7fa49f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c2bb66400f3825e85322100373528449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee58594b4bf2f52743cbd3d4501af0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580be500635a4309fc775bf28e452edd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af330f72c8077f7fad982808a019140e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b379678cee756106248ae3b640b6ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f620036616c83af31bd6ed82a06185454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cd53b332b9f09ded99928486cdcb1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc27c7d95d636b9219ca3a04cc6c23456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7160e10c5a5b8a2c6869515dbe8f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b84ca62d5ff1f0de4763af243d7c3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cac2f213054a1ed95480c236e8ce13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f924772e2a24a135802d098c3817da4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26891ab21761c848ceb0968f43b77fa8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feede744bac7d83400e3b61b20faa9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b6f128f5693b69f991f080a9f20ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82506147dd7f179bd38a4530e5d006f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4816bcb8a3b1ffd2d99735045e00472465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0762c38e57d78acbef8f504908f1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72479e660e0bf772766f1de71210f93467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f79a20fe2fa7c0696824af9d872fd2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc154d1c63a00d5c7026d868254d434469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947071ab5a91a4c4a9a73b6ead43fb9e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206cddbc67a0ddacc85bce2cdffeb1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4fc7495c22ee8481681bc6f6d2dc4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3d64a3eb46dfaf77b67cb9666c7a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1cb766abf77f5d197a093befe6de0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31dce70a30c65c5f02cb04512a98c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a6c31ff2e834929aa32a7f90d9fac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca386c8417c19eeac54e4d0fa20222477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16364,470 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...418 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>249</v>
-      </c>
-[...10 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
+      <c r="F86" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G86" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I86" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J86" s="0" t="s">
         <v>258</v>
-      </c>
-[...10 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E87" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="E93" s="0" t="s">
+      <c r="F93" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I93" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>277</v>
-      </c>
-[...10 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.5</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.43</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>309</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
+      <c r="F107" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>313</v>
-      </c>
-[...10 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="F108" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>313</v>
-      </c>
-[...10 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>106</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>4.09</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="E115" s="0" t="s">
+      <c r="F115" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I115" s="0">
+        <v>2.86</v>
+      </c>
+      <c r="J115" s="0" t="s">
         <v>332</v>
-      </c>
-[...10 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="E116" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F116" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>2.86</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>347</v>
       </c>
-      <c r="E121" s="0" t="s">
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...10 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>351</v>
-      </c>
-[...13 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="E138" s="0" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>395</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>399</v>
       </c>
-      <c r="E142" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>407</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
-[...33 lines deleted...]
-      <c r="D242" s="0" t="s">
         <v>649</v>
-      </c>
-[...138 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>