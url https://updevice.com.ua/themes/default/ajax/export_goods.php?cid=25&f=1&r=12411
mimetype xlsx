--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51070ca7830cbabde0e2b54dd3176cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211402e02cff5a784af5522f736a26dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5ccb08805deaa2097eb1a2de16bd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd610b9fd005f0e8813238d629d58ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173538ee3928702bff9e937a051b5a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f79d417b03ee4c3610b7d8d477aa46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8f6f9a4aab10dd108b3c04676a9d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b43ae6f954a05811b78e3ab2df60ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfe85c8054d24a12dd9f53c551106f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89ac2ec5a7b31f63915935943e650b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4034888f0442be6c4b149dd77a3ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5336e489271385583417b2e5537c8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4d26883d5f4f1768eb7634bf6376413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de2e1719eb25686e16a9d717a781e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede2687f7714c136921c4d999d5668915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657190843fdf0f1cf407a5741f1a02b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca35a96edc792445b9b372d5e623c6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28d5288f5b16b36ee8e9eb6b72405018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1a267fbe6f8318b9f9f5ae4731c0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5a1e8d8727578607ab5281cffafc520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ceb07ecc92b4453a835cac7c0fd4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809871825fc4eba9deb84b9192a3b2c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc358069bd9ed3295ac5aa02e11e5cdb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c404e002cbced9949778ab30006cee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3d57499de2792e55d040070a4e50625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3429449cdd10606f370836dd216beb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d0d19c8039e052bc878ae7202014c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1483bdb1595be8f4a0ccce30c1b76f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a959ebb2c6f0296c77147444142659229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ba4886fa7af78662c16f6fed01edf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd66a21d1a0df5a4e0f8ff62a7d5cbf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916497162db2260a70655e2fd4d237e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7c384dac541aaabbc6a3196197f7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f002ea3e4863cac2c287975a9c199d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223c3386cbb6bfec396928ae15ba72b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a10c8f6b5b5205eeb746f65637896d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd001969eb7ee939aefef6841bbd776d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd94744ac0e88567175a68202e34bb338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806b276bb77705ad500f94a1bc68c6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e659fc66cab6548077614efd16440540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd276685b525e80759b278b19f743b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8181b0339afb9bc6952be2037ee3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac1261ac0d08143565621f125c7e4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350846df83752bbebde93fc79ed02bc344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f69ec916d3023eb22940c457b2e9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa177a6dea5725f0953ed3f0874f9d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3270aafc65bb0ae390ee7f454a432e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a925c369073816e669e7748c3c131948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cead0518a0e966460f796bd51907c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5db65c29e9e28378b93344bf0fdc0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6be2ce93dbcdff7006ad670e9069c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bac22bbbe5e639ab20a7425fa3f8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8272101f5ed7db3d43814070b215d9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b32a2378571345b9c322d8949612354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569fc8339f103e3c897e74543268c8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c477b9770ab9d0a411903ce0610aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166033177aae2ce6b4451b910e6dd9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acdb1b1a5f21f3e12a1369ee4f4d2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629a40118678f9d122ea9c897fd391d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096422907d97a3700305ae64ad5785b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24107252529d88a43dc0468481fc1d9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24da71f0c76d17f01180025f0450f9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377e06468fceb2e26193faeae86aebc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629789b7a609fa72ebe1573b988535964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41fa40da8c91e1a53c5f5b6bd49c1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c91305686ea2554e62e1c69b4ac57966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781a06da6438ee204501124b1321bb867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd683676e1fd0540123dab70ae20050668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c83ab27bb2f8427bee6608e255b0f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f24dffec6a907f9536a972b6f77df770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1661db32759fac7eca2c23c304ffb571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8a40855efd25d9b0107012bb44e7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f6d7f2bdc172e1728aceefd7e2c3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158f50842c16649d636a78e4873aba774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44d3dfc03bbe7f6a532c458b9f4e3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83822423025c2687083063d8fedd7d4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30841c620a6d89411125931bc4b0ae9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685cb3038049f35200e83459606206478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40ce26e09077b94970f93a7197776a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db592e674ff6a9a90a04591776795c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8672f7bf91845de26c79b467a314ca381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487bf79825b715481fda9023240dbe282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5ae9181ecd632d3f512ad0a0c702d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124b4f40ba36ab785698f33b3249b0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52977a2aacb2955dcc39a47d63c26385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc360b99eda62d7b1f10608991c89f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb79cb065493b811ac31fdeb8d5fd4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5a5c3c312fc5b6390deb4f27183b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1ddd9db1b972dd889c1059c7e664089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483153b661578144be8d86acb74376790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23540fa19dbeee9df09e8e8df935dc8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cb3815deaadd0cbaf29dc52d9d18192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726c613fdd28832434789a13ff451e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5084752485ec0510fdbba604e99735394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebad5d6394fbaa4761d60fd979dfba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18426d0582b0fefc53e016d21473ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997a0a247d365dabb9d03300488eb1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1172b9cc0d90da2338510c1eacddbb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405d1b7786dee458322a3695cbf64da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f952ffd10041bef7e273a640f3d0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adaa4d1fc18a78d1318268cec1f0b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0d41f005bee65e192202dec1e9da1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e22142f22a03e7979d807495200583103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225af2ba80a53ccf7ea87a08d155c92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537efbd41f0187eead65aa72654c9907105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca0da62530e63656465cb302f0552b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c834f74c7cf20086ea0de2c38f184e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f850c599e15a255a1390bb8c850c23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ced6c42bc421a2279d837312e59aac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d909de062b49dad170bf08ebb2ecd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99da4571efaadf6e1b38f5fbfa3d802111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d627a8e7cd103d14f3c2c7f7887be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56e72f28274bd664de83af4bcbe952113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38231dbeb5dc7894908123ce451626114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71398b783804cd38c7432e79c3d20cbb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89dfba92223a382bf07b0c02ec183a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272664b7f7b5d7fc951ffe4d9299d188117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480fd9e66166cde350743d3b896d4f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6930a80718e8f3e2815a3bf0f977abf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773f31ebfe9d96e86783e01ea50b498120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79854a660370a3a7004aa22dec033649121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b3734fec63c1e0e03b6aa453f970a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2aeadf4133182462de786cfee4d499123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b3fa2a2cb068ce99b7d5a20433426124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faad4f97f9d260b723117a514a857fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ce2f4528dfae634e6f746037f1f87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a0f8d079cc1ffa3001f88b1511a2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9842803e569422ad4981edc1a601f82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f63c2c78ec1596d6733967b59430c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cdbb697afb546dad80074976791a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e240a2ba69e32570f5695543ae3d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be074cd23777e9645a8ff5387c773f2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413d857082e8dc567bc42c2ef86667e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef96701d024aa5f3cc8afd432c5f50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195120ccc0ab09ea1e1618407283d6e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5dd4fe39ade890f3586b578abfb76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fabbdd61d230a7fb0c9233e659642137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596acc10221fec6d26b1359572c58cd0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67764dd25ab601ef34eeaba0455e78a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766d45d196e1448fc52190be2897f0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35ed2bb43e01c5184d15ea2cb2d64c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcba5538592594c0bbb46dab3581e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616710398bb7e9f478d0334af1e9387d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0a473721eb1c2b3e42beb410e3380144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434eb888c81a42d4ed9245ecf9fcfcf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e42ba9495efee35d572195794d57d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2d0d0eea9121c82e15fc333da75a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a8941810847a927d463e1c8a29b67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a2a342a41968ba3a0b235bb39bded149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fc651f792c39b16cf5a852fdd8c85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df17e9d8a3b4e42a2099955c3536b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f272184c7fd9fe6bc664a21b47d04d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bb8e0c2110f2955b5e8899fb6d492153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee8573ea7fc5611228aba58c0571ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b211846e0ced996c54289f03979913155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dccfcdd416309f166d1e1201ec0376156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88cd9b1ab50eefeb8d79ed0af40add157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170f75c2aba627195e7f23d2f2a04c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0d8a22e01b2455ded5048d00a1673159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ce2dda9f6509bc128c61cd99d5a2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625505dd808229fd801ec8eb98b7f65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2bee1653ade430f53b3e1fd8ae7f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c050b1158a43b005f1e821bddec58b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dcd268b6d3c591a6248506eb4fbc0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996aa1bd6982e46d9638e4d2942b09fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589fae445ef8def217bfb109d095602166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbfe946a2f6b4bfa7d50393a5e8927167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8591ded880a9f77351f1f095d9d8ca7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951e17b148cd10dfe270e5fe0167586169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ab1c6255ab5e7ed340c5bd6ced335170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db5e1cc6884e8f00cbb27569601650171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bc50d7bc003a6846afda5d89a8dde172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121bb87e02dbe5caeb6d799cb8bfd94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ef34119b4a4eaa454e2f8a6db84e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467d039fa1f296366a2f73de19f9b29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222431a04a94b252723e46da35e825aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2869308976b0474a7536fb580e7e52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2eba2ad9c187634b9b0f89c220bb5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c523090d0b56c2ad80b3cca605b82a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724e0e7783bd09b42af2a4286a59526180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749f349354cb7ed50d77ef45cc2401e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca76d31511a0cb753b6305ab2c4b68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fccd55cf90ff737cb5ca899b14e29d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2843602269fb197c52de2804e34a94184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5edd0233b1c573fa4a9fbfdbcd1b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c745c1332b0df3892ec800b9fa6c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3004dfae88c7cb7378763e5cee4fc3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006da9a13420e768209da41184744481188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e078c7d160b00d77d8e293e1541bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951835229bdda6374edeb46221b273a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6aa0a59898db653667beae462c9ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df579a2ec7597b2827a73ffb3d30e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45deffa744d8050f09ebe7fce091891b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e9d314890ab0afa3dd0552d7280ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9671875ae0c3fd5e67ff646ac6b1b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d4a186b61c6575cb061b3f1effa48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a09ae816604ee20f259aafe6d0ac05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450ad68c90732e1770b4b1a2072188f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e470b6bc155fdc2d70120f9c15bce7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778242aae7cb67e056ad6ddabd988fdc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa763126def796ab63aaeb1e2e2609cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8131f4e046019f8b354168b932f20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29352a26d99a25313e2949db215bf06e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c128782ccd6694d668ee73d4cdfca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56322a344fa6c0311087d5d3179a7146205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b9d1e9abdade474b4f953de931513206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d89c1fd081629905fdad13f68cf1e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b77e476ef0c2c7fa5921644e1910e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376796ae11f7cf5dea38ac7d43665fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1f9cb049077d3b0ae201b1cc49614210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed90b78052f6fa7c5b5d260882136a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128991589ab44f26427e696591ed42a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874e7f5a334852562fe7e5c345b83ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8061d64d5995eb9668ce73334e5e10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f93c49ce375f1dd460fb4aba85bd6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1eda9039e07a0991aae6442cbafbb0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57552c9fc532c66ca65a2069e40e0b0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee47abd7e70052c6b05e69678453e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950e087d6aa28462ab8e28cfbb8bc28219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767125500055295353ba685f6e2c142220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe990e1ae00302565e9aad89fd1a85221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12eb5229c2393b9671ca4a31667f251222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff1a49de0e4b96e3b2f2cf8d96e897223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b43a93b7946c39054de9c2e39db149224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c86466fbedd6eded6ec1882d617cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ec9ac13269992cd6404277423db0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a2f786a0f71d5c708aedfb782c59b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861d739a1e30387d2946539b84cee12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f132d9b869a272966dd6208b979ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c652d98abc833904711138bcbda99a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f0eed6261b4c0c5fc28ded45172de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb40e99804d88ddf53ce72ddc37797232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd377cdedc0dc419b146f8f9c86f96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762367e36112f0ff03a81de07cd528b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251b4c2302ed64fce444da4e4a70185235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42785d576577e8cc0eeb294d5bf41735236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0721c6178b263a465ed9dd61d4286c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb97b8ff4b3c19043a9c49587169c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa702d79be41e55070d86a5ee5e3cc3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc68163e4646e820fc3df4007f9d35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477db293a59164bf1465c9cbfda0552c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405bc0238f30e0a2a01b1c0fd8856df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f055f447a67bad8cfaf00d8a217bdeb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645b5ae403616ffe7e57718e5008c14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c56870b7e3554d9e53b45f5660698f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ad5be15d13f0f17a85b6fdf27e5a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd7ea0da6a7f0426ebf0f9ff24a299247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151704c826e1ace9275b27b8bb32555248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137aacafe7e2eac3c9259333a534290249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4888accb0d47c131dbf59d49ccdc65c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bc4a7b5eb168891ba929bc9ba3a91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb678d6e2f86008b3152d2ff2cb1bbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450084c295b5168c67b398d517df4cfa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6df49c7f41bde574e7c4da23f2bbb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151887438c1eb6a3aa4c20d950d7611f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564a15abe72f938801ba8e0f9a32470256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9a2cace39292db3e0ab56a553e91d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91597addbecdadd37b3fddd3c08e6dbf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b365088004c65044bd7d30da535916259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4143bd031f542d5d7e5d4f19e30d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5c19a6304ff0de9eb2b5ef97de6d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e007213c9a487966f72fbc51a99a57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76181e636b0a6c4ac03d17b6ca3b692f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef588456850788841a9bcb9b0e009c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8425a095c4d03b81f430e4ead6b24e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c929dfe745e7dfa28695b80a7769fc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4febe28adc4d89069b46aa472f4d30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b635421b62d1d03b3faf744899e41268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fc5dfa3d41255c6c3b2cc517778c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324d1c5a448c3e3b907f63813529610270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca87c21d6d15a7b57c8a7627dc580e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad41b92f3a139703f7b0b65aad0bcf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24c4d5ab44ab550565235688dfd72e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2de98eca6a4e63e72f8e81897be585274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202ac292a68b1f1c7a1c4fe259cdd6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca57dc30ce80ddb7706a325ca34f81276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f89560e892d3acd243e9fd833c48a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbca9bd822df2ff51fa387c206d2a2b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ca98f8d782d8435003ec7291041ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26481c22d8e074354714feba0ec94f9f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8b4a3e5a7414c1219b0f737cd0fe7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c92a9b9918492d22ba02bbfbfdad5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e2d9163df74035f6ca33cd25cfa6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40db5a2592834ddd0027099c671c4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201c39f91d45bdd713da5fbc1df44e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52d63fc8c4f11949b5badb3c6473bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47bbdd8d6164b794f3788f5a33e348287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1b15df0363efb21bb68d1f172297a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2f7f407d1bfc306aa5cc0dfa7c00a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc358664f9f3443fc0c29bcef98d6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3631427e67714db95560cca459a94d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1761df90480d195b6ebabf06cf6794b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c9985b3b6ceaff690e1ffbf4bfa76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba11c36fd3a5c0df8a65422df918253294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76724f762ab0557f78edaf808e9ac2bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32498e4fb12f24442521ef73ca0dbeb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addcc506e94bf528952568d930db353297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db0790d567b2dabf4b6b5a953515db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f4aeede97dd87d046dc35a948db8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad133b2c704e5ddbc5819e2d9f2437300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266d0295e9c36a03d7452eb2f9b4644301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be2deb406c7a0d66441b12968345dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cad04fb396d3ee1c947d7630786dc4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c09e56d19cfdc3b0cb4cadcc44e61304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413eee4de18ce100da76b44c61537436305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9d61a4f306837edda495b58c239f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248dd6be92a74901d1616cb6e483d3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad719cce3696e9e218cea8ad88f4e8f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78125b41c62b0eeba4648f0249f43f36309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407e61891555b4b077dd8e4872480f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c344d6af8f9e90b15dc840cb93e6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2978b25816d28778f2a1eb168c1b82312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374854220026a3e0e5a74c07b9d839d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a36b6e61273505b152d229a0fda463314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852fc4c50c1cd621d081e95c956ae4c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12258922d2bfb2f12acf8e0b8b502d57316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197587417c77dcf43865ad012c731fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba515fa149e2e3d9fbeb59fceb998b8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bbaad0789baa405dab899ec352efa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c11e991632b756819ca4e4a25bbeb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0b81210eea085d3d0115b441bd569321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33bc17810c0958296e89bfc1742f6c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cead04846012d4a940e0626c7e6387323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db353ffa8dff883346ec811b0c49f85324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94f9ce15a1a81f82bbcde9b12003cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e87b0db480064f63c173c0edb2da7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffed40f079adca469459d826fff3ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1648068635c369966e9193c13c72e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ddc2a313a0225ba92c1669ba6c6c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f80f8c5a4cdb2f23ac904e6170bd5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056928df28fc70329599b904585978be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb59440248849ff036836bc575c456332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff5d4f9b142def30a03b127a8f5fd1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8acc23214ddad2eca89c2275655cfa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc969cb75d9aaa011d953b8da66b72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27194ff074e9d35545e9380df3afe7e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7f2e7b37ca8186f0d08a0077c2912337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e9124351169c0c860c83b18d4971a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc124fe93ba79fd9a0d96cef815b865339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367a4a13037afc78c621265a4250324340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773437a34a3f748da350de4dab345f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51933232fb330651fc6981a2e061964c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b81b1c7d38ac57e2b296d2be71eaee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842a4eb8cf7a3a06aef3a3a3eb6fd4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c80bc12ff5c35d0d99709c4aed03fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b487f2ab70e5a29bebc138473a7ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3e1d60f91e5fb1e8abee53fec24da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099122ae8dedd2c7c2923a9279a9a65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f1b90add7b3d7258fa9e1b2f788d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def6c399c97cf8c2d5ff87b355eb74e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab76474b4a277476e7fa5a12307ce1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86734f59fa33269b1c51d910f15e78f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba6db163ef507f1c2ee4e65f8f33b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47518b8bff14dcbe9d17931919145af8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82703e8dcc7c5f8acf8a3fc1e977898e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1950e752485bdae56b6d5f327ef6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dc320e24100b2333500ec5762a452357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33563844e4190f27560b236dfbf9fe3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea175467e8018b35caf527f9cd9c746359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe50f8245d6abcb04b121db1fd1f4a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fb0c0bcc1aa30b6fc2e73a82d98ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a0f911dd5a7f9af54923ff691e80c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a2984343cf5f2989519c2b7f28847363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750285e13bb75a3d0965d2fc4b67875364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9619c365e2eb70abd6f1edb7cfd3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcdd6aea737d6e7f47c9870764073e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978b7317cf4fd75de7530861c08d486367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f299c28982e6115f7876a7975bb8ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fff835373a7aa8109d43d4247cda3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53f8261965acf64805357903fdc3fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2709e6697c74e0fe72cebc23d5358371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b5ab8dac64e413f02d05d554a238c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af260431a57bd63f66892dd9ffd674d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c2fc48f234631166c57d13705727d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd307cba185c8644e1fee39e77769b4f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6c05c4ae15a415788eb6703ca8773376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb9fe12169ff56e92a3eb1b3f727f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd41d9c6c976c3a6a20de97e7e98ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26eb7e80ae4f8a221eae48d162d8451379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5b38d5f181bd28ddb6ec85d62dde1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df23cd6750a2abba0c73749f617255381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e822b98cea0a8f625c86a0cbe84d26382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b555732f2c1f22377186a71619b0fc5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c703053fe31c3b14cf34b7fbdb7d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6acc2a36f639b55af8309d4cad10a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864a00edcf3f41c232bfe91cbb8bd13386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b77a614bad04d5b1e344110de5842a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c93f734dd28c92fa6956b875ecef4a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a57f209af139a02b20d4bb6c15044389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21355bd5c1e5f4ad16757153a8077f6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c875ae6dd4c56bb87018129ec4b2c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90562b140128e8d42dbba7a8b3f9194d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5714c756dd3e6b94f16c94d81d9168393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a87a3ec7e5f97e0b23841d743b013a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c52d56525cc5d9b5efc0766a242cce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d916439ae78776b819cd317a305ef0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662bb288cd6ae605fa8342ae7e63806397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcce9ab1dc04fcc6eb87bff357cf298398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb641e56844e933405f45a330d14598399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480fd7ed038bf7054dfd3d776fb8b82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fb4852faf34cdd224a5df9472c1c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de735547b882c223fe9fe2c9dc70c0b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166220c13520c77d002fcae13ed54b1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408412f5fd024a3cd277ded328f89dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37058a839ea739b5ca203cb7055bd72f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665b2224aa9d3544d30698f13e0da7b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4dae88efce4db00e54ae56d3dc009407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20be191afaf6b508e4199176ed4533408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac978f7d2bb0b126cde1d4627dbdf6bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856801950ffa6d39b5a71121d6b25312410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c76e4ddc5013d866d1652040617e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a417229ae818e000a3ae51aef7c4b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66621e2c56d26b1ff332f1bf5b68a584413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc03f2f4ef46a9ec731e8a83128781c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3271d5e6701f673dc4d40084a8421e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b16036f8f832d328232d20a261fc5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e94c7cf4d0cbcbe916e8452236f0a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b07a28cdb896708f4011eab42a6c9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504a788668a2f662529e24604a74d8b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b533ae00235bcd054f03cdad8510e77420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2e8cab8fbe7424afda548dead6395421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dc7181aa5c417f863774dfeefd407422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5505c0453e155b8f9c315425749ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625204c018c605dca6b82bf67ddccd19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9685119df302e18772b3388c7bbd31425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698fe4eb78e8fe38fe90a8ab06a5c17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69daf1fe013f22d507a1f124a21eda5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8676ee21390762a6bd4e4d2062eef13428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dfef380488ecda9d684f11ac4a396429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2d4aa173847cbf18597eb5219ccbb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145dae78bfe53c8c91e039316f949f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d28f53a81b4687301dca3b9d798ab0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b9f57a3bc421a8dd4f732619b6227433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5d09465a2e8dc3b65821122bbccda434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177f1c3ccbc0f3c7cc456bf30126c6d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd24e274ee967368e2b7f2cf75450a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2936ab704d90e300020023039098a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e137223acfafd6f1e86fecdbf62ca7b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380085efb444f46853ca43358ebb1963439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d06b637f519f603aae47e9c6c6e75440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfa2f9354b26451bad44103d29f5ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0612500c3a15c18ba8536231fb15f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aef2d526c02659a8e19f2e0ba64121443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd64a327631fbcbc793991c790abc58444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0a5d12cafe5d04c34901dd0b29e0a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463aab5acac5a14c23a587e4fe07c96e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe5ea0103bdba99aaf0abb384667fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27809a9c6316e5e9d37bc627721ca859448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bb3545d0f538808ed83c4d9b44d68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b3956e9283b9676dfd64613a53465450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9d9fc892c61aa7c5f9cb6f9e62e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdf561487159b459bb4b4d9123c3d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb571909835cf215754a5f8c9cdfd31453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30f19e8eea8e3cf01b3dd8accdfe13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43603059744cfa5771b567f46c5a5213455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220968691203b754425ba95ca87af7b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c2e6aa0c12f6ae6c706b84f3ab6fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773a8b586f7c46eabd1c04bd9d393bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4fbeb351da59e4b621b738c458f47459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1c2881491c08e5c1222d73a373e4b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1fe336a8885b6e3236aecae63ef9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32ebcdcdb687ad09d6945936ab45b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070638799bab45194f43161bda60082f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37bb6f38b738a48e8e36c909691cfa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28862726d61495d3787606ae40c063465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c680972a9a784aebc0d38bcf5e7d1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072355e8c243b47aee3791d00e88c1b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef16af36b24547c036445b3a7024291468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6413cad5a6f4c9e4f2c1da8c7d11d3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710017891a2a3f886d321286e4d1b1d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471e71061a388d6916916947608baa2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a2087694d33037afbae2323aa2f31472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b6fb37ab39d98f0c91dbef90124d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45636f45717e6fefc8eaadf353aa4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9677f9bf40d781f8fd71a489f6cc58475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833f3c3d881529397cdac746bfe1b6a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089a544b43bfbdc9dfad295528517f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a4959f683dbf425e68aa9020f75be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f8f7f35e9d79edec174ac10cf24b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cd17dd8fb8541cd4587fde162bfa5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0d09ad9d6e10eb0ef030e52b67899481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff57d9345fd73d4628d72310c3d106482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3f7e5993311f7f4343928a0914b45483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ead6f4991717b2c17db6d47e741a78484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f04af45e8529ff4b69591c8a088d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1e444538fec2c6b28beef44033cd1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5845126ab399ba236445493f63139487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669ef29ae9516aa5f1b03b44318ed8a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eae25ffbda48d0cced84451619b63e489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0eb8044deb8e16462918957004d7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5146a3d6cf42afa12ed3542801339c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6de520031da86ffa2a2c59b112db93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e32f49b50572ff383ff02b0ee8ba14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75d3bdeead3d1032d77b2d0638584a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a87a2a8bac8a93870362b4d5f01b396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ed0b751cf01e1e53c71b8c8678fd57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4ee0fb5aab1ca8962c2e0a76142138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891763ad19a88b18c365b4dd4cfcd90e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce362be66d37f593d18daa98a37b3bae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc026471621c29db4d2352e7fe7e4f1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236d60177fc63927e79d1b1839c354e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16aa5d1045f154ef7b94fec52126bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91a71a1871ba8f423c10b779f910bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac723558ab9e5fc9e475a0a5500b7fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9a1d5adb377e4eb1e8796a63a14b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522070a708b751aa19a885cc98984f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc76b2821b8b62e6a1da9e67f52d52a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e2bd4dbf8dfd013cc39e666fa27fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488613179e55a4a80cd1f0f57af12e5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d521c49974afffcdaf0620cad1a37a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab53413299b354cbfd47c6ef0b75e6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a7f65f26bc8b8dd3042b8cb6584c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99231416388de554f16384d497277d0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003f247bd6a21c1e69ae2dfeed5610a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75bb1032055aca8670dc8811b1999a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fc7fd99cf7c2959af66a8a2652a2e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140908778ed0e103f666dcbf94ba1b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292c8ab7d824c96165f72d12a5c55f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b7e0807592e1128329dbddf34cb5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722c18cb49a1a2e10c90a94d6c511eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2161a059bcd7418966edb281d8966932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb8666c78c59dbbb6684f1e7a5e54e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fcb91818542d096eacf9c02448a4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9915d2e6d902c277b29db98c289607d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9ba776e8befa8190e0336a48d465436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4b49d7414bb8bb982d1ada9eb0bb537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed4bcb44c7cafc8d8928a5926a338a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9035ff8f6b1b2c73d870b6d1daa6c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022ef63e189e96f48ccac71688832f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c804b5e7e0afd1f40f647afebf5d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2650ef1210aa86e78960279cc6def7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc968320fbaf9bc6f4494c52d024f25f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d19feb050f4a2fa5f4c34b816881e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f43b1cd56ba4fedad3d2ee6913969f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3e60028826964726ee8629e82428846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce3daa5d8ab5c4b3b58f7ea9fdaf9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab540cf4918180474323d170a9db60248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf752f0f91717975db673c87831bbe349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec2f80c9f060b7ec6d3ec65da8ba1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3791e061e3efc5e7d91a17873f912151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3a583cd291c42b8c678764aa6ad2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fde622af34474bb1fb5ae1bc62cbd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a1d104e11dd96cd8d8b9cfa84a91a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd7fcfb4cbd261f55675bb813919b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b2dfc41f099f5bd0e816a7c7c3e6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafd99c34e296a249734e825196973857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7821bd164c3dc3655ebd78ec58c066358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755b25ee731fe3049ca9a9b0ffd6e9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad38c69b22b986aeaed698c7241082d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5135e646f46c561bf530e50e4e7f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d63b75cca5c1d15dacd93a83648d3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76109776295627fd72119f4d3e98e49c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a4043ceb16636f8e6edd5fdd749ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646774f2f950216fe018426662067dac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a474b556db3dff4eb1e34b66041cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46796fc62d410fc9d53245e8456fb48d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cf49a6b72e07b1ffda9899dd5b1d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71089a5d1dd434af845800dacf2d747e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bc281db56241c8c17cd59c8eb3cbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619603571d02fa68e496251cd2014d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca504318ac9896dfa7b4fbb4b416f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4440374b7fbe4e40953fd9876e4770373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941c5c9402ecdaa11bba530e8bd466674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80483e40dc31fd6d39e27c98f2e9abb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b50674453aa1e56c83ce0f767b97a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1719e06d3d90e33a8aae3e58b2fa277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef99963400d04ea8916720e59f3f47378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c75c5e1c6497bc3421748b1ef3cc0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e778a4fba2bf5635d1b3b1801d688080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f116e62cc6a7443961dde4734bb6d0c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca00d834e0e80e50896efe12e61dacb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268c052a5de6e10831bd9fb8e2b5b9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544849fbfc45c56c2c197cab1a7fac984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d49ba88fc7b74b4e9aef7a918c67c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69af2435b886df33eb8e3e282051dc986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3155a97610e27030e9b00fe5f2b51487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc446fa56b17ab77b28ec1e961e4751c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251dc93e4ceb27a5bda32fa2c9ef5f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3a7bbc5b65d5b165fa3c81891306b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d36cf4f9c2774662a4ed9a2193d2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280695a256adb38ac4f45e63660967092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41ced0fe859dd9c88ef421bd5f620393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b340d85401fa66ff52fab3e88c909694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4cc80356ed9f8aee6c30278d52e3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e0a0649969cd9f7f1f93f3549af1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719e97dc82f12a9c53d5a5eea6f976b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291ce42fb4d44cd9b70213be799dbef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98119086a005da4d00dca3fc0d2af51799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d81b481aa6166e76e3251ab09b5505100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb18262cb6a60bd977ea12152d8cc3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe57d7138087d70669aff0338e326c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2de62448c1e356a5f713dab9451365103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07e56c48cddef3fd50454379c69063104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39594b16d02f8b758d134c20629fcec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f6081158e126d76897e16dba6b75d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef07c392e0b3aca8087a9539d8066a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c2b4815a4ab03f20a769ab85a7f9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d95504d047da6d8ed61125cb04b45a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefc9ab8b8ddadb1fe601a721736948110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf554bde93e75df3ce4bff78703b67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d0cadb7a4f88bf8cf78eb6449c51d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035c7750a46e9c94c6d80e7ee602854113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6496f700971a6975f48c42c20a95f5e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284908b0e2af81c8b683761fda2d4f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504f00c18b03bd863e7e2d8e4c16294116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fb2138995bfec7774c8449b43901a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3af17e3b69f7788e3bf041b65cfe17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed796ad963e8c8ea832eaf25102c8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2faf779c26f990725f2b510b2a4727120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26842b2127c5e949e1c0adb8cdae6cf8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3d1d457bf5f733a1b0ffdeebecb8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fcb7ab589fcdff744fb35e317dc89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f44377c068fd44a246e4474d58fa86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902b132cdff1db2a6f0a3b5b79b55ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91225366787ad47795f23b64244167fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6d36c7e11372ad7e39744dbe0d92b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3f90a90d332ac5cbe04387eb6efa7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9b3cd7a72004e41e275348a19abea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a06fd05c9ed26d2049f35b0f1ade3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea453e6415140386d926297a32aae51a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6159f87280f4984c310ec208a5fd5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb32cf65989cb23595df5e509b9b4a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5870ce3e39296cc53a5c36be9c8db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f786ce3e4f7031cde5ff723fd3129135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f63e917847e5614fa70777a40051a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c48af869a098cfebb93122179928a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdc45375e71d553361bc0f499805a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d6eb42fb511bcc7b02643b9d2716a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b596fd98b1acdea5cb24e6c025440140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6908bff1502f708f7cc9806bdf655de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58636174f79e062135f8fdcc10823a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599223a16cca27a6fa4182915e2effc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778691f9a5550a53c9d241f5f05a98fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad77b2eea583f3376b9ffbc1b77f30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c48e15ad1f83d08c6beb3c3325ce8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32229eb5a5f81c6edfdd07c69bda0db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533434653afc1237454a44467388eb6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1d97505866e9f522cad97ce3b2417149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74af876f980c771e30a874c76be5b37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f461f28e99a02b30693fcb88512d67e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda155d6afb87b2c98fda81f9154b6f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5fd3ac4fb17c7ce42ac4975ead36a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ec6346b376b5a5847712d0610e6fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07177c85fb83c59180711842f54c70cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58a684502a04cb5f87f5c880360a2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b9bca90be1badeaa2972ce8debaad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052c53e47fa24844ea045fa5907ce48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344cd51c1c13c203908c1a1affeb850159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfa53a75a9f43d5cece10393eabe95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709a200e06d1ad448530faf7354baf4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f532cc2a118343e03df4f9abca3f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9c9e26a6877a9d3fa01596cdc0c02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4abec90f29987a2d8a8f9115f066f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486e898c790e7187ef82a2d31b3ccdc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b855bdabd12f62f81de73f1f001d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fb98455acff9a82e4d5171f6373bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823ac2aa0bd7932cbe5c79149044bb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecd310f1d1e29ede1eb79ac5670902169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732349162ae8778408e63748ace2186170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4718670f4be8cf24de3b35ad6826a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e577659bf5974a82669c238ef7475da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443770c04053a3c500525cd151973cd6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735a0627ea570a044c6c301815c94d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eadfc102bcd7b25f91d2a8dc877a6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768bf39caa769a093249b65438217cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4e7a39f4afc19ffd829004431bca9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c451139f91e1fb042176195ce8d235178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc3237ed0e3ee24625fde528b7025a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b19dea438b642d24001838ddce79fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98350aee352ee4520a628d03735ead82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724f7299787e257346857e699984e55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261627e1b46e35690970cf4e0d19415183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba350a4f857020a65612768fc3d65748184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1e4d68173af9f57dbf33a197a7c51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0ca0b07b71b17eeb5aefd5e4da82e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc76c2e6cfe824f41ef7f8f776de09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f181fcea77d4664a21115a5c6d15b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc8f8bba12daa7ba78c35581ab5c9a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ef6973418919ab8f2d9f000e5c8be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c039e6e980cef2d289c87d527ff5ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad90753d755e931dea518ab0b0d8e15192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce93c201cdfb2550c38348ff0e2e2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e125c17148a7add67978671a629bf38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b23307b3f9326784d1eab89529701195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316da9e567c75fe6526a03bf08147a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307e9c01f794b5ac2093b97d533896f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261b8769133f8736e2582e05890794c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab106617f46214b1c158e5cd2df7de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442150d2f23d03ec06a686d4210153d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7bdb4e9e2d0bc414105762017bbc7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba22367cb41fe1576b273d23f3477c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b83e73f0548dff59083a7e035b915203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed90c3409c604f48cce45ddd6657182204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015166fb6ac2437d2d99539a511b061205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d550a90036aff1222eb7bca67eb0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf3b93fcf8ff29afc7b66860cdbe84207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5354b214aa461a601769998182b38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00daf57f5a45d84840823b8fcb522cf0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8756471d4a011e046b42d33a247e844210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c876ac85e6c3c6bc9eda17fdf452c56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbdcad7b17db647f1d4c7e998964e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700c2583fdb168df209dca0fe159882213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50d43d7a4304351aef266ad9df07d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f5c26e1b0e79ce24326d236611b77215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeaba53a0a381b3ff06dc26df0dfa7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfe6b1a416f29f98722474c61a1e94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60ebf786c501e106738c10312dbe4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c862d962be392be5a24298e2385b567219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33ae674e7db3779d2da0b898bf8d5f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b243d571c9a1ce009ea054f063957221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341e78dc775ac83b3d83b13398e928b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37d720d239625327980662a02b5703223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b7eda5fdadc38d00626c49f6b2cb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9c9fb41940f8a2916f8ee3ecb55c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3a0ebccee5b83a7c6cbfdeeec2cc6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3820e7fd8589d9d6564fd697d3acf0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f8ecc0f57acf9814cb1348c17987a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bef8fa718769e20409cb97bfc9c2c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101007960629a07a1227aa2ba4f0f3f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e179f5ebcde07e51f3fe4c5b6fc41d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec2d80a427255fdfb48e7680a9c1c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed9b05244ae1e995e44cc455539df9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60987223ab7db27c3cfc246fea26e80a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fcbc7070b1a6c5ae0982da46a19f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5208e3cbe57c929531e08cb085a26236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bfed05a31b197746c8b121ae64ee4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b986bab110e0bf897f0174de8a10e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd82739b9ec56512297398e19de1bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d852a4f04af0050183357b61891909d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf574f845de2cd0169b4c2342ebbb2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead6ba74ef1ee5ed01f03825686b237242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f436c7cec775642533362bb47369a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7dfdc3b5eac513f938950f15d7f69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd2ce7fc4e0320a5310906f8de4180245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c9523b7904caf63038f71c5c3a521246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7a3834317ebc1e550cc80ec02707b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168ee5f8bf146e6b1e3684148d10827248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb0f90c8acbc063367d524e80f141a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa16af4ac5deea0fd6e770186e207c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128c896a2a630c8eab045a5d192ef98251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29948d78848547a25eb0cc39326118a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f69a8f6a076adfef1f5d60e67ec53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037717c70d98fdfa9b52dc1a6ed31a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977d0f328db3342644f765574ea5f25255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d739c4d20964f295d47387bb9a2fcca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c916beb4f722dbb124513afda34ad1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a323a6b0493728e61e472818bd42c29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1cb792bf46e31a45cb0e5a6445317259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8856cb3d49afa9ba1b253fa23ffee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e201af422981c2a655c9c74c36ab2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d7ee1eea908023d9aedc8bd740437262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458719921f083dd06afd171e9ab68be7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fea0b2c5a9b339135c6032e352830d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea633c1cf1edcb32dc24e59c3b95aa3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34496779c8f26146b075d367d65eb9a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537843e08d294325876f234b35844aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27226da1f1489f29ef9d9ab13c77683268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4ac44e5dcef2205136e9bfc241262269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e193cc2b80ccea7965e6a180c9b8dea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7510b8b0945cea804761aab8b83a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7a75979005e2ac2f5e460c6bb4f93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf5c4a712fe785e2ff9ab3184aa7f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7da1021439f0641b34eece4b10dfb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1346c606d627d3bfe2886180234d93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c4afe5317c4435c464ab4cc56aad1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25c1876c4ab35d1190433020796ec8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f1ea64a8401b18d0efc328743aa2b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd744ead21f0d6d4f7fa4f16e7d01ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a150fec90d009012f3957a1646b2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da08bd9954040c89ae2fac225ba7b9c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138302736c69638b414aa22bc4b2e089282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb20d1f2f6d5ffdc81e2bd5105b3ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71faab44985c352f6c3c5c93614d421284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcced3e06e1e69eaba0d170dddfda816285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1a81482a7abd75e31c61f8caa67c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326345ca0b586d10e47eb3fd3c841cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e774feeacfede3f2aa2962220381a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b79ed7fee4031f27deccdec43110d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6e2c44f91c4c8119e503dbbc0e082290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4ae3ad5a9b8dc3bfd83ccede171f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694befbab52bdc2afd79230fa70ce7a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f24d0c191c1b37caa9efd7a83c395293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b01f26de1fc1a21437a92b9e9cc507294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24809529b5f2c75693388a7f5efb0dfa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1943c9248be1ffba03d5d893cc9056296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a409493ed0076ebf9d2daff090c36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac0f24f5f140020dae771da78679ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292977c071e580bd16e0d0bdce5d900299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5255ac1eee458f5c27622242de08c7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8f9be0a45f1d20a1f035b10abf672301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a036e4ce44d54d77b948e9b7a2eb6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af1831d4e9a01a6a6ab0b52f03624d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb230d1042d61316dc4ff0272aea6d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21124dc3c0524569d380ee59f6805993305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b11a5af97a9fa31df4bb9e90fe13c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a42ad6676a26de47d3d5342e5db38307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb05bc54965d9b08b24b3dd076f8fa1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e15c0e7ecf9a334dee03c5e8c5e87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2902daafcfca6d800ff839820572681310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efaed7e88483556ac2f5cacf3e303a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2f937caccb101ee9a5cb90515e8d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7e162ac4ee4dc1e48ac718c038a03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8f007da2399de7af1c47d9f8e8e8f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85dee2f18a0fffff0a85c4ea1b56cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7f8b53ebc4e83805825e8f1062a86316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14848d9a143720f4ebcd18b136516f0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04ed64769e05812cdd8567a73426c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661023155bcd2a029290f3a8b3e0e297319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c602d5650efbbff95ad18e1a381f7be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e458902668e84fd96ebbd7fcdf17db9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a37f2df26589981e1ff4f08636c81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f8e4c82ebe963ca5759dd3e587e90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a266bbafdf82e4ac73cd81d9c244d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b817e06993a8d87265fbd19095a001e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacd07793a967e299fd824fee817e69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d792d0c5d233ee2776ecb10435ea8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0d710f31a6b870d392af65affdfc9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f366572cf003e85f37a36c5c36fb52329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c060d1c1c5dd8814eeeec30da7a5f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9ada98746482cd2c22d6f5cd1e784331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9f23c9fa5ef39428c381ddf52544b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bf1f6290ac739fd363eb6d54aadb9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e646cf54612d9726ef1ee8c1b0073334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4977086269aa6c7e9e3a1f651fb7a5d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdb71d9f2745e4484b7f4189afb8c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7e082e8261ccd34a112da76aa8945337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7e29e6dc7e86d3bb30ec34d5bcd1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c9aac0402d6431441312ff737fd69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e26086826924c1debe20b6e58474c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683be9793e0ace6991af629acf43f2e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4408f5eb35c1ea8e67030b3ff355e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16ace48ffac9fa9e28ce0d0ef436c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a35b90bf8ce9a79aaaf0985a1257e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312c3d791646f10c79b11ecba00a8ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82208a76f5674545dff71c82319d072b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60133d35752da2f9ea1f8a952180afcf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd237f957e8fe4ee1f4b17bbc6d23d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660729d59194c09ba41f5962ece64cb9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8d1423aa48299d91799f69b579e2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12533acf07abfe9d240c13c5cb7ce7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e1ae1622df61185aaa2617b0ce9a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f673b17cd43853e13517739def641353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fc5216e34d65c7969a3a55910a789354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752faf4f217dc2919dbb686dfcdf3e26355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac32ac0be8f288e9845f4fdf8d67708356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1d44644e9bb21ffd07d5cf15505e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d68c261a56dc7fa09eec19eb14b259358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d667084011e9024210c8413fd66ddc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ce122ab65f6e971ce278b83500c3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c06f2f7caee6c5c70d5e917e6f4efc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac3586a71c9aa29d660f1233aecedc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6ae2e3a26da2ca7f37af91d09e22a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398f9ddcf5cde8ba9e86e571b651089364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93425f2eb8a6f8e1061919643e92d7c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8441c8647ceafdcf29c87422dd4e19a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602859d010983357c7bf38e6c26da3b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0e9bb9363e7f03f28f355746533af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3668c9f99856311a2368f94411a0720369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2a6c1c64a1f91a9281350139fb6b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586324cb04d6e12dea05c189508ba6e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051186db165e57f03ec11f7045e7437372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb315b373503a4b5e699f4570df18ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc1bf6aaa157e235b4386641358d04374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1660d8e3b819aa6f05e85900048d876375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048aa2ce0704eb26064e9fc1e17c115376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afccf2380cdaa3f259ce8ef9e17b02a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c762b8c48397b5740ee431d37535d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4561bea41e39ca3c179cc0a96c40e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fbf2c0ab60e7f580177b94a079818380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e3c8216fd8bd247df0b439348e32c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68c3db8dc07e34b575aeebfb762c79382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96166b8cecfb4ce681f5606bdb640ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f254ebafdf59e3e9a33c6c2292fc4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e170a9d5dc48ed9f8e38c1e346518a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010e16c141aa054d37fb96aec802337386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18177e89b9eee5ce583c4d54adf90d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de47fa89f56d4edb1575e1efa6a3fd4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0909cca5f21bf55f63eb9eabb50180389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95933949814c667d1c1fc0a9ecf8687390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94646e429ca9747bb4fddf7e87af1f1d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b688424779ad8b24dc51ded7416b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61a0489095fc4a9785c7a7d575b4c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f580c0e70e66155d58d004b148434f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908471f5d9a396add724afde5917f96395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e270e923c9b5e1405cf9fb8e9a73a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c486db029291f95fca83a43eab6708397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f4618acb2769dfbe19cb59ec4cc59398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b8f34c3def939d7a1000fc2991919399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e08ac3a0e66de5262252d7e3d6189400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6954c456a761bbb7fbde63ad1c09c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710929180ecdec608776074663c228a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a66d0ce8f6ee34d0a00d4cac641778403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fb9099cfa3b5bdfc24512825c91c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bac0d2717fb6983c0473527e15439405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85164add54e3b9fb9c98038823e1700d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab761b140bae38f867b721068ea31cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0793ef41cbd45f3fd254e2a372443408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4ca0e14b7924d6bb98b876b8aebfe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a51c690731a453005beac2bb2cfd5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7adb0e2a84f1f00f3c352b535793ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e25a40d4894bb967367dd0d6314e43412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328595cf1ffc11d08945b232dca824fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb355841e80ce8fde23377cc7fcef0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecf61dc015460df72f00a84600d4d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b20cd0d948a92b7f4eee3af937abe1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f643c34c2ab0e070feb3e088f5c1140417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8416e785a7fb63644b916a3d9c6572a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c4ee8f9c400099bf1b768ca023d64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674403d6dc68db2212e6ebe3977027da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a6891339a5a2113af6534ab6a2d71421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86239d4961a9f2c97ab7b7f00886c4c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a5958b2b75fbb4cdc9b0176770ba0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74ccdf122277b703f73a19309a51dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fad2ffb09936e7081fa28baf5c879425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f63691b0a434339b23d4c821b1a9ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dbe2b426df687a40b88a6de9e8e4b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9529baa1d87fbd886c352c3a52d90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3212f5a47c83ec7b1c641459f1bba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0529a3c039eff98e6343e9d23b725430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8ccbc11efc672c19ceb879c456efa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4699beca2c08d0cf357dc7b26c78193432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469207cd3199c217c26edbac7e2942f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea805ba0279a9c40425d57f2441bd71434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205ab7a9ecf6c1d3a2fb189fddf3155435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ffa2b020699e2c3f9ba174bbafe6b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c45940e5245e5fc1b9370791fd1799437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db122962b03db560e037cb54d05e57438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e9dfc492af2f8fc1ac4c6dec7b6cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80076859c4a9ceb5ca55954463ad92c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905969a566eb537c712ef0f561f51be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2db69403ed6b7d70369fda72ae3c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f6e1ce1e48937d095094541b2ac31443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d0f73e705406176fc739de18ca2ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305b2f9636edcaadc3d406b19ad405d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d19dae8ba088007f8b32417d1d289446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54354cf8601d7e14e957f8cba1703a75447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70724e524541beb187f723d492296993448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131cb581cf5ac4d71dce73ef71a8eb8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa2c568d8bbf690b4a3a52e507d123450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d9cff0da49d4b32ec990957866e90451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddeb1474e0ed6c9c1f2d5643b538149452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549197927adbbfc45bcb53eaa29fc867453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16705d129e0956f6932548792afd03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff53d618b337f2f6dfe215e21e50e23455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426ea6a84100596bfceb48597ce6b84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3d6558db2e13a71124bee8b50702d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd019f879a01aa8fd38c6025a3c7cc2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58716028a565e06a5c6155fef8e85c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ba03ab5f6994e399ab6f116c5888a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8095ab2fae59767abc8edf166f9ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47a74ec1036597634b45bffbdb080a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c399f99e96510bcfe5f5369aab67db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd826afb83a4d11f078a75082f12f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386eaf311f216e7216db5310ba4b7cf2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1a267fca58e00ab44647f20764678466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f03ee5ca3d9d9f0df67496fea0b915467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d9404ee6d3f98564aaedff0623f66468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48c0e5ae9d2f67a41996851b2fde97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a4db295e61647528a4e1c258d773a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d349ed2b7c27302ce5099dc10ae80a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1497998f764843d8383daa724c76f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673c5edab06de104754a5d7f722dc04473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b403bcdc17363d916191dccb7123a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ba281e4514beb9f0174d7b0a25dd3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f0296fcb2c192d85e4243f93ff8c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1447c72720d194f7225672b713d087b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ef02fef5496a29cdca4a44c837d18478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dce8d7dfe5c957f9b43a7a471f1e4c479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>