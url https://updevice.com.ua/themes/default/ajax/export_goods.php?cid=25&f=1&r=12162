--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103a131adb1e7e7cd39a44e1ccac0ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ed4bc3d66e9b85139b8ecb40251ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541b9796e95a1627b3fd0b4fa99fe3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdf67aa219fbc5e33af2f16406fb094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4322890bc50d01cbec2f46f4851c3a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4052c862bb78ba552232c9e381c2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe42600b9c63d645099308c967b24327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725f175a98387bcff1b6f0bd0c40ae68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100af2a4e5e0383d43421bacf05bb7809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8563148dc64ca43da66ffe347f0a9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227230e4f71c2ef658e213f7be0bc5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bf65466b256e9f6f98306bb750f7b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a398f42f35bebeb20d98d7804adfd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff2be64354c888aa24396754583c7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ac9e418e289579c15f158777751c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c2d4b453977f94ac133224abd1b1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363118e144419e97f6f8c616fa1c41d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b070c389e7b6c9cc4cdd430145b85918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652fd56c3389557d5aaabd83f6c848219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3318392bf965e51871e3d7ba8b18b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a1d668777ceea155bbebfe48da5ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa52a049c7ca85a2a55e7a5f52e59c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db543f91f454933cf5c767ec9ee292a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866839485d23f6789cb574b9eb822b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c132d4d06cacea6fc291d8ad067de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846396055e2e9cac65be8929f56f482826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f1d8542d9f597614895c11b8914e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f57a2adf477f176e7dcfead36b966028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816262f5eeab60cae1406e53038170929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab16e92d644405d79ecb7f63f3cc17630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ad3622f2a56166aa3f38a8e569ebf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b56377fc4b345bf07e06da0431daf532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0908b1bad599431760d14a8917b442833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310fcfe9d79f8a171725d08a28b85cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9126ead540367159076eb8b96f5caa335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed158fc9f256a0650f81a6af17809536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1472f069b90af366da5f5b638e5b7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2955156c996b78ad94ad3de1d75a1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81eea26cedfd107cad4c61c728a356539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d3f60d173524872bd437eba39bc6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad676811cfde0249a666753f78e7dac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef6fee77abedfec434fd04c4bc242a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae191d917c2e302f078de10ff340b8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfec6ebc4d8fc633c22e8c5ad44b8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b3ab2a1b8da6d56a0126ed90f9c8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17532c2f5c621e28d8be17bde67f2346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013edb4c0b4709c56ab30dfe3b858cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77919cb9c2a4ba4f8a21eae34b50b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81426a7033a9e756e66585e4e53fbd4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e863a0229e3300a6cf8dbc077aaf7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054defe3542d56ad1917085fe61d349c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be14cc48cdeac907843bf624e2c73c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f83fbacc2954852c8af14190a4cc0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f13cceb9419a9b383ebd8d834e10b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330036321b956c5d28939ebe03fdb5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3759603a12d110e15d400bb5659b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8da3226cdebdd1909074c2b8b4a2bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa295d2e461697d7d15160586443c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28e4eadc3a747b31eda9ba934fd2e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b07310d3ee6cd7683a34ed313baf860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748fa6383e843718b6f89c2a2d841ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eec21ac1398c339414b295b53d124662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe50cdcb558d3c80a38b796ad1735e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8364b2643eb518fff3d9e50f34220d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224f65840e4ad989ac15165fbca8fd865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37180783e5dbff911ba55bfc1e9707d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf8226a9623c73d0296457f4cf9d3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07999c21cc547598742b83db0571945a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de69de658eb6faae50457da43de81f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b104697f09d4088e83ae0084ed26e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151c6040e4ed7d8429bdc56b4f8c8de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903831fcfe330df896575e98c49a6cd472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501479e9924251f0f121acfbfa98cd5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3051b76e86e1d8deb40f6f91e3e0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817fc5bbcfd25a11b79e4c7316ef65d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422e2294d50e642bde9c82077c5995976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d5692836ffbd083714f5de312748177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eedd4288bf6bb69a8b6f6558040c8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433444fcb6dd9211adbcf7cfbc5ab0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050ad1da9a5a49507300bb4a47f351d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f395a3eeafc274352bac2d8dee82a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd65b718becb835636f4b33b6cb9fe482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a3687a8f6d76936dd1d5fdc3cefb183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b371a5f2c1b966509220f4c208a63484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c1945ac86fad4d61eba47e0dcb2e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05e663c41cdd1a262be19cc10e398286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b376de10cd390de235caa3f43ccff587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c412a13ab7ea599a2d37d562779dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1eb168bfa22366cfd5c75b5b9eb90289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89cccefc3844ba37f3416a02f6002390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d8c09dabe8c673a21cf0d1266181991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c749707e584d090f9056a8ba835ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0248c1a7086a7b0b6d15ff9611ddec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286360965be6db53fade85c7dc5644b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea5a3f916170ac79b129578e306cc295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f67af7780b1a1b7a4fa812636f270496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28aac621d9755bbfbff2a1b8cf436297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767b1b077793e89e0ea59e33709e74b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba36d44fb558bb8eb8e0834e714dd1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f4f8ee21e0a4e3d395946d15daa16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf36f855f5efaa06c21affa1168a82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bae724eca9873c61385096a2124e0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b40e8f5ee06502200d14d5f6a1dfe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7a3202b4c77d21db073febfac76e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7e96720fa6e4c50470128303c62cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da328969120ee15a2ad37d6d949c34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb108c815463f7b003dd5481e3cf9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b7c1f98c99b6a49b2241f7d19c11a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0924c25eeacf88a7469338e5e6fc7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65db262614d9622b967b10f51fa889110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f10aa7cf527c1e84767b4c8fa3737111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5300c50b5e03cd063eca3c9a74b110112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ef500feb2d30622d38b57689241c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9df6d5fd80a30d82828819339d8b6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e43bdad71feb555fc12a2677a5e503115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bce4b90338159d3487ba5490456ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613fec39126f0b4ecc91e9ec7379234117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdfb3b86535ba59a2b440b951d960f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2ac3db02d4c63f61bb6f822d4146c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a3f3168de5b19107521ab5a786a23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18094a56ab9092938d72db86f420516e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1929c6801100628f2c1167f0ba5e05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a53a81595f759a20e22c912f09c1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6ca9ac6c8048b8697502accb753ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a3eaa738892f9a73eee0d341b67f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfcc1a3e88ef70232f9a3f5e4736ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5c749677e6acb00f6852f1c101cac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c65d1ba03f6e99b73e9c23759264a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefad01d2041b97df68d24561a2afbba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5eab832b070c34a45c91401060672130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecd9bfb8f8890567f0d8a0b7571f31131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bf669a765afb01eedac6947be4bc5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ad9efbc8eec6b5ac6ce5010edb34b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90847c1badc37bae101870e7467603134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e37e54aececb8484c7343e1d74da4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb125607328b113805c3504f133524136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47b8786c664f0e2545584ea246d1d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1c54874abeba1a348ea9561a02321138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bddb4e064c85835c1a83366a2dda01139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b17ed35849df6e59534e562efff68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de822b2f62a21a70b1e3926a80608e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04214b04af5c44860b373d6eaf1fb0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998cbce8fb523b8a6587693d589c87e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72038597a619fa5e106152d406925d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73e81a66d493f659812616ec83682f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086c95d60767d163cc648a7b19ca40f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f97a25b5d6a799e1cae8e2c26e556147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd5a04ce269e9ed2e0a56b10a87ce5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d6bcc5be54dfb5819f642082ab36e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bea0f724aaa08df65595d8ada3eb47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb801583c8f9b15cf324cbfd7c366341151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74254173ad8220bbfb13a280713b597152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39972cc42b58fe47cf9ee7e26d8d60cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95815a232e24a61a161642a726769dfa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240935cf4a3f149fc4409cfe4b49730155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7f8706dae8b4da2c56445d7a785ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac68d09554a0de2542149ee20179e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88e0022a4dd5999a4f50913349f2a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3a364558f45369d9925d56b2a2b7a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945453303a6a904b209a95a9c07b11b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f1ef27703af606d610c51e4c8d8fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01faf487ff907d722d84965f275c0b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b34dd280ba8761b46ca5b60cd2ed6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e9a3dbf36f796e99c8653e2daaad6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb790aab46890508122a4e5c5ea6d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cff532849a113124411bd30be2858d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdf9d7ebc660b4525d3f9d1de09a16167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62595e3068e4321f7c74d074bf5202168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa634584c91d66d00fdada18d9dd4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dae5ab6bce0b499a9e13920316001d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6e0d87115da31856ea5c6ed32bf35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223cce8aa913dbffd7aeb1f486e0be1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ab43229871b4b32ed7f6da7980b5e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab3113d4449606a37d3f497734753a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df2a306320deefad208a9a96c17f9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c07fd8a3cf8650d4e55e4a7cb3c838176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c0a20ccd884c07991586aeb70f99e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e8209a35024c1d74b1558eb39f140178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9dc9c4820abc40d96fd39f796373f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417858380baed59b14903645018ca24180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b193de64970a53f7826ae578d50fd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3c33bc4aa2f8e526833505569764d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a5c0c9c6169326708f668d0c9055e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de801e6e0c9dc8475272c23837279674184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750a53755d405e538263d70546c1091185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2eca09d825c63472c765650f92e4b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c52f9d7872bc1b725d81474fcaa5eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9f95011c78000f0de31c13c65169d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10933085f595ea4417f9e235ea3d9f27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661926063b3f56463d39b95452b4339190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff3dd7ddcfb85e07350dfd2abe18cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbb666433a1281abf0a7c5edb5cbf1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761519b41e07507d796df58815ee1cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034fe46e4980b713a02c1208ceee24e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc1a98c9489abdcd09b0e4ae428ddf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70231d9dd73922a80c486f7968bc6724196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add45f9be01190b5211169efe718fb3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26f9be9fd134ef1c70e50329d11dd8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3614ee57ea96cf22dfd5cd30c87c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c26f8aab871b032fefd7844872210200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40474e41e361626b02855d526e72dd8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b93266cb6b717660f122fa29c68f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab14f3ffd67e5aac8c8f7d9b7a5fc07203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0a7db3fd4e0a346fe988735576f08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af8eb5701474842013c0e49af5a976205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b367d35ff1d0e3293843fbab94622b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a537ec7a8ca9bb5b5ffd28d9456775207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc456b5eafae843877bbbed44bb50245208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267790af8e9241022688b8db55fbdfeb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4348735dfdd37a475534f25f9d459ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee630bd237d4dbeabdb01bbb84d8d46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648526d2c557195ac9b3e78900d8293e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a887398f9915504e4892d312679939213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03401bb24cfd25e16ffe3cb5c7619e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56137a9147a12151326504dd4b70cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c521b4b8484773aaedeabd165e73f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1b049b89cbca3ea326815f2950cac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfee20c91d796a3e8ea8484570ad3aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21bb83f730ba383dceab30aaaf70a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfccc61f9f55db224225fda831c0da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae67e0ad98dab27ff86505df9141fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ca0ff974fecbb6f9680ca5e2e2986222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9b89ff2c0225eb6c54874a8610005223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5be1fe453046fe158beeff839e64b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdf15b59ea17efe6fadf0514990b28225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e732835e00d1342112c3a323a9ec5da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1f2fb4ad6522df9194d8c358b8bae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa112125d9854fbc248d64bd8d0a20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee920e3da30826277e43d1a44c006e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fe2b1eec1d712d4586c5f0b80ef3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8059c2d7499b105cafb3f928853265231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357ff85d76426a8f2d936ba509a0d49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788e0b952de2b2d1c2ebf575137858b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c32af6a574494367ad6f4c2721ab13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b29b783fcda5fc724d9e06a89c0cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02779374e7531c77502e79bfa3ce5b4d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22950802ebbe1bee042b54f82fa5bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2149d08d34205a071d3f38c34543e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2788279cfbda490ccb6b808a26dcfe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ce12dec2a4a3940864d2bf821e86b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e33e4ee5d5d6f0a449968c6735f8e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0da122fb4acb64ca017bea32d3f065242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6724dae89bfca0bab37caf80422ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71208160ccd26762fd75303255338fa9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725e69db925329fe85e7fb238e0c814245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed4c0d6d80b1521a5ddd4ad6f6e0a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22a1456f2c6906212529dcd7b11e9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b05f8c7dbc0238eaad70db555032f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93678f81e8c03552dcf400664ccb59249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065754dea6109da258cbdbdb071f2c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ebd38b7c2acf916f8e4be2069b7a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838674735f17249de1fbcaa8c884c95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899b87e946729fc1034c3671423d6f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51255caafb6426d4ff3842f25d5d4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687b7b0ab2c5251cde746ea4e12ef52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcbd800075b1babd43723c257b1c13256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a018e691e439411db7fa9720f3b9ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff7d76de812aeee966774b43b1ea93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f67f116f827b6c6d0da1ffc0799700259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ba2af2d18b285ea69cc66b5eea821260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb125c3570a8bdba92a1550337b61ab2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af45654e4ed46bd723f273dd4702a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804466305dfab9ee756dc71f74a3769263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799be9ba6bf30b7337638e78859a71b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34153f882530ca2a925cca17d4dedcc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2465e88168b8201fc61b383d48333266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d7454f66f3911c855ac4fe6e47811267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715ce9457b299c5916104262702ecd9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb3794a7934abc0d7f1fd8286bbf83269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e949dbdb940fef640e8955f2881dacb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fceab1f0e178fb1da6e1490a6a012ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec00e54290976995df7848b7dc0d9a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddbd20a0e8589289db497e1c28de81273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346e9150fba7a85d25c69320519059a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f79b6d3d97270573760d44b6fd475275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425d7a0945383793279f31ee715bd26276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2a57789491beda849a9e32f0ac6bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd00492b584a1ab188d23d39bdda069278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833fa1a7046384092ab0d307171ddb8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228606a01d05e962b273fcb892d6dca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2357f628ad1c894860a019ce20152281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a727df698e750cccec71ee0abb64819282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b0c053eb74e7f56fcda7b55b41152283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5926b935fadf03322ca55b6dd215e56284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769f2bfa59f0a050642274bdc17aad6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38caccfba88b10673d11a9c6147919c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b15d5b869776c9fbf5ca75fc950a3d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449a8f59c23d4454eb839d79650defa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9925e943ac8eeb7f731e45fc56fb649289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501babb49479a9a69750813255d5048290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c7cc86efa37927d3c5ecfd45a1dc1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c4cd966702c712ecfdea9e0dec18b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f0488acf3cff812902781b0d20b57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1808f108ae3597e6e5ad3ca1285f8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286125353207b872b8d0453950994f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548941fd5653a63c6be5862c5d50c3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c00fd4c060d5c5164d15728cf7f69297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c7612e604d01e40c3f923b6d27ee5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5c0dfc9b0a738a9c689e8f1a6ffa2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60396539be8ced5a799141a9aec5d28300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572d64a80315027a566f87fba840149301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1596a92a4479ca49589f3397e5ea295302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2d66b67deda840e424b85a7942ed3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ba34d24da27298ff727b28a53b262304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2efb673fa673cd60decb7eb3c3224305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce041505bff9a36b54e661460f4ae7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319153c43fbd8920bcd344ccfdedf17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87216567e2919c6cbf80208f76b66b47308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8520e93a4e6642bf793b94ba25cd3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db011bdaa8fd33484e0317b6e52d2b8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df90601cd4a8ff0a3cb91bf4c8afe6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3da607c1f1faa47aaf18c84245187312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d25b8516f59e37aa379ffb18d34af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35122143858e34ae6067effcd5a02fa1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97afcfbaf64a753415636d8aa0945c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25322738c0766ece04240e081c6060f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80245c8b7d88da9ec47a991e0d0bc2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148d26531cbec5d34d76acd9a716545318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e90c0b9b91cbd1265631d5f7ad226319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64bd0b5597e1c65a993d76f0e53140320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c72aa9e1862c09c346c25ef8e89fa8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9fe5f44bb28a040b926d4d801dd10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac57b27ec4cebf7d3cbfabfab85831b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55563c742b11259eab2cf5f8fad032a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c09b3fb3e8b5b4d87831efe58a0d5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a698584a69eac25ce1c2f50bee2aea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee28fe0e2def27dd58420ddda17dcc0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051ee9d6403f15199f4c378d8aaa8f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6945c14a11263fa6da4852b87429b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbc9fbf14d80f5eba3567a55ea47ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db827029cd412b5d06b15a6bc0ec22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75f0dca3dfcbccb56bb77d5deff26a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435d2263cfb6e5efb091e51da087d52333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b87aa5f2d00bf4208f5979faa59c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe145c0f8700444a432212ef61011c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93332cd16257599ce38b564fb8b8f103336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123835329f6201eb719b3071903d59a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2e8c545f39cbcc251904749da972c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f900a773af1aa10f1f905da4fa6e4eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce1f7d0b673d51841084ec6b738926340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56ffdbe28f7cdde3349273cc336874341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cf008a7e252af92d2a01166c5c6b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5f003a964a73c7736a0b616a65a29343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c75be7394957e3c7f078dd4803987344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53b3e2fda065ac8122c290cf18b68b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d6ee94e65c206a9390506b2501b84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38287e7d7f4f90e37e69ec96df3caf35347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddde10d20e4c3fa937603fc43c4518348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea63061eb860ea59fa70e387b1a4272349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01c87d51aeba6a5ee1fad6059a0ad7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd80cf5caaaedffd555992cc09d5d7f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227ec2be1290a1d090e007cfa85fa72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9715520b51758dd5e9c039630a14bd4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702cfb298f0ed88446a4e429f6dbc89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2d4d00993b7b95e43c6cbbffc8aed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f7df0f3e0ff1f43fe6baa3f87ec28356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be671c29452b380cc9ea73f8361358cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2392585e53f76fa1bb8ae251097aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369abae044cea4c0452d1ef87a305974359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18274bfcbb267522c48d4feb2eb06945360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34febe51dd5b9cc88a520f5b93cf73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abbe62370b211cae3ca0fa17ed9845362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853116eac289d33a8b8c487e2fb62938363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455875660bcd3c857ca9921e1776a83364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001aa9326d4ea818ff98dbecccfd304365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700567c45f86eac7695b7b8d761e0d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64ecbc3b2dd3ce696ad2d9717eeaee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189b56b1f528c8e3ab621f1346568e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50fa7ada3d8e5cfbf56305d209dca9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f9a4773301b479ab1f3122aa6a480370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19b9b192ef1fcceb91b48faf35f99b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e843e6afd92fa61c32c25e34727b904372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04ed8897eed7b75086bc7af989b0d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8f2a4b9c3632df57575875b6c20c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45290814d785919d5c5795651cb5c316375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e8f8dcb8764f0f2bf974504e4a82d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71ad998c8ee1cc0771617d3bde86ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d796eb763716ac5993daad57912329378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1631b176819aeb3c8f422a70e3affe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71282a2157e741924a2bc3879f7435cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29c397ad90288aa48b40b6a2abad18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d9f1e1fcab9cbff34768e3996744a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f5076b46ac4255c32d37a5f5241a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f256faa031215c129d1530f358618384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200e71b5a9097eebb55bd1a8cf4c3ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722729828105956429756d1d4950074386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889552037c560b2a00d19c0402322719387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dd163688fccd9eac7fbe10d50d7f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4c823c2b101b21a50dff298ef63e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef0d52daf1dfc7351703fb1ec5cc90390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be15ea6726c7d6df18f5136ec81f291391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de4637a7bbc2ea146b39f664c1466b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165d3af8117718877393901294c0744393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccdf053d975c309328dfe268dec3c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69757ff0dbc981a7240b4079cc7e97395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549528dc358a03b61c073c8026d0d6ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0940e43936832e19cb4e7334ffe0ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea4908d2ac7f30ba75fff0034052a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e721744265315d5617c7c1537f6456399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096633a2b02de6708f043efd0509674400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb7da9a64488df8c0bcf41e9e9b86c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65184c07b6b73d65506bf94fdf780163402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150108676782dae7ad27ef99624316ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0997cefa0cb7e28d94acc2d52d75f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ff8109518201c05185fe2b3306394405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c73e5a81f25fffa5caab2bf06c0b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e30e41ad1f684fc473aab40bd1bb1a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9986a00025d345f3a04036e5f0b4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82b1bf4d28b190f8f9544c19150174409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a662033b675bf89b5278cc84c0671410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5cb93450d5d844d2cb78d6f7d4314411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90046032c15fb51be46dae270c566c04412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f35789a5faf24c339f105890fb0fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0338af46a0be9f9ab62c2c49492d59414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52165e6052287ccbc4ec227623878475415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260d641f508521f32aefa1bf593c304416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886acc37177aa95754e05d4fc5b653d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35cffed63b9097f2fe1c27b9c358bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c250ec053132506ae02f0edee5a3d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c747d1574c8ed9f60cbbe3c5412e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29c8dd0156833cc264d92d624d6382421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28dcd9235169a9d23064a51ec6505c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8c35af094ebb2e718b22a4f25af07423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607a0a0b79919882bf059b6f309255e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a047f007748cf4c0d86a1bd06b3d64425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb968b50ec4f15ef078c9014ec02ce0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382898c8f5f7fe629b894000cfa11cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6357f01f914e4233e165d0b0e3c906a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed03e03a94c53d52022bc329452921f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0fb14d7c56f052536b434c6de4c26430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc39e3fe621bd2a7937df9790b6649431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f13d85d709cb8ac197769dd530e061432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d001438216679beb661239a369eac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e5afaf576680633765d8e1292c09c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b0565e3d6fbb1a261440bff042d36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186c0f0a5cc559953c501dfc74ddb02436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc20779eb81125e19a25d2dda5362fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6529f778bc7fbb3ced611e2a131577a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1294ebc77ada1842369fc1a620b40a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa679b06c56f556f83df2d0f329cdf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f56f92c4a13c37a718ff379a4581da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30a64361e20754fe8f1946ae973b12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab072af8638aae46a0b4f19c66dcf97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae65f25301cb6133aaab9b17a59525444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a57a0774d41d9a615d5610ba41fa5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e934625c8624ac34ad0b9b80c6a97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0134b4a908dee18c7ad4a162929bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49432a6e6f71fc3c5d2e148dd092a0bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280ee3f2a350abee10719dda16a6d6a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bc101c54ff76e38c2f49b6e83ec4c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c5920bb84174545b61434551999a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f95ed7799a8544d78d0468ce0c324452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82daf6bb7198da3bbb7cc9f045361944453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b8a79037c896cd3d37cee0c518088454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7979b4d04e2d2a89b4f616a91f8fc5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795ee88bb4e6eb9b14e00ff2abe360f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd063dbb9aab048dafa4347c1b309f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70915050bf7c25e16b0e642508b09c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff40353ed3ca07a5ad1b31a913aaa3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa619ea9338b834df981003a8a2868460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde42ce2f4b9610228398f0d7b6e467d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b60d640728fa08a4ce6f298997b3c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40f296e95ec5395d602932beff090f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cc68dbca658b10a296bcef186e1fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e59acc8487217203d093ef5e3357f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fb1df2f46ea1b84d09d0fe22715b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986e149a1f118936bcf3abfcb8aac83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46d94c73306f7ec21b7b36a89fa880468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad6ce54bf16dec1d0c125e1dbefd7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92f2e7c7186cdff7fb5407845e35f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f541efbae505be2e60586ac88f2291471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03936980a3a51f3080d96c76388f719f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac186fa4cb1a11b874b3142f67049290473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64041d6d0e8d1e6bf6eacf38fcccd8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93af1d539c69d784eb299a710d35f1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2965f5387ea62d845d3ddbdce667b71476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bab5c449902453a6db7d5b7597ab02477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f29f318cd6da7732d74182c77b450478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac16529b99845b34398262d9b4f4956479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf48d7f68e0ce2382a4170ba504c22480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1d020a05eaff77866c02e40165b2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c79cce09eb57d17077d108fb59564482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebff872e862d03f1be3492adf10274b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f7f97cd4201c53dfacc917d909f03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fa229f28358df4a1dfcff4994e52a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080705ace79151dbebe016a9f0d925c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94be2c971c7f68f556bfee37dff4a65487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224bf5d96e5742ed8b693e20be3ec9f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbe51c340cd05a39fc7f51fddb87d7489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad898687af8b1e63c53ca5021858d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97287313f66cb26f830e5847b9f6eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5672acd2184ea0cc2a096e69efff33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129c019908c3979d41f34b6ea132b774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a2768cc714e12f3c3bffe028376c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb9b39e37828ff2ee3493149eb557c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af873505e4bff7ea2ef636960dd4b5287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163698fe00a83f3e097a023a039e5288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f82213089982e1a158ce32e2e77759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc63a432d9b6bf3c1240433d1e93f5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187300af8a0521897781f839dd6da4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e7ce8bbcfabb539751a8db6b7167512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ebc7c48f0ed097489c4ebfca1ff0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb816b58c99ab0a6e82e8b8e0a766bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ac9c16bfc4a74dc0de3899eaae1fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12100b382645e7b54d5fe23f921606ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbbb1b62949819b96b29c48b01f7c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642ee3b370ce6df2c000c8bb4b6fb5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eda1a5e3d5abd08485708c88c73f2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1b35a35400402377c3e84df9e92af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6c29ad15d91d1893b1f0096a16d2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7e302432440b4d50e001e5086412222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b6696e65a4b404cc000a3bbd6aef523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae10dc333b12c8de1d84efc194cbeb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1670b8458160396437a929e2e539d2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a850ad3215fccea57767ac86e19c6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162caca13c524b1aba6e1217a01fd36127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef9e30906250c06d56160652da389d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cdb02e9195b7e20282399cebb6ab629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ad27dffdc953f238589e6d25039f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd433327447aff69f4cdebc8505db5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8d30ebc98144c5807b8c5c854306c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cb9e40b036daa4d38e91e871bdb1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6195c9f98576e5008af081a26775ec834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d1e3b7bd45f7badfe8012b717e0e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe90a3a785479b408f8134cd3f48d3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd56ce30c59b3d5e63d721c516ee3a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d54c1f52c0ce7fe8bf21b5e1bcbea538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2a87fa6dfcca42346c4a585a1e3ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d16031522e3d9aa273e35821d481c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8646bad3bd3521218b410bb04ada64b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b7f15c9d8a89ffb4aea1d281a036442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f5672752b08239e4cd9fb123cb26543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03d02319e0140bcee978024fb264a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f165bdb71a0bf95bee8ded0baff79245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b72651863724ec4dadde69493d30846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1229d2554b48f7fab1013244f3b6c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3961758564220a9d7800a94b5ce4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d97e50fcba12b39c620f058e75aee949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd010d89d7f7cfeafce022f09a287250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d63a6d8d05e6b5e8cd6225bdcea5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304b552aa7653230694053853ab137e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9bb2066970e45452587a86e82e5dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b52d6a33af8932015c28a8c86fcb4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc28febb036421d15712b23d8855ff055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231186e964dbdb7e53d1ade4e05a8d8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844656c0fb3c94a2c9764221c92ccf957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4836adc2b35151540f49dbc92c22f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7930e73099e2dde265e20ef49b595a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a734aa19e9c55f74955d7b6660270660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853816145290c5aed263127f55c74cb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af1a34785b1a77cfe0b3da6b3388d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ffeab5e76c6784d11b7c0aa8d32b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7b78857775de894f5ad846f1b76c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde4a917b638a8147b906a969282b2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1f57f702b33fa10eabfb3e3062e9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d45668c4fbfcf74c98bfeb2b57ee767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db506cc6073b210b0df261862251f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16131ad17db9e0c18bcb894592085f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6a3f4a740fbb2e819d059c3b2138d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6c4d6f1ec9374ac55dc752892ceef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b4361fa379c7a3c5bcfc71b07569572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f20c4a28b2d53ded0abe883e64e46e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a43379a7640aa45eb277c77328b0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0b209bff2f5bddf275af4e28da65875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bcb33a7da040a45900e316d7753bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cd110f7bff20e3ebba26d9f406e2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b28e205c5b801e6d31b068c5ebbfa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aef4ac23f52eaa82720d43524a27d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050878d0762f938cc082ecea41b51bd180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85068d402317933bedc08a3c96608ac881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd02e8f442ba21ef204d05181b0d8d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad9f0e83e3e8bdda20a09067c8a28983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766019c2d13b9b71ab8be56dab2e43d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccbd25bf16ebbd51f6476f5072bcfe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b31d1346cc9a39f2092196ca1643986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8edb19eef9e99e376d66a495006bc487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff1bf3599fb1ca83ea5a1b4337a6b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44dcee01ceb0226c13c6b28656d61e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422e44558749d3dbdc9daa03b14c7d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ea3a8a5f5e51e6e69a7209e3c8c8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92eac306380a5d7c14aaf78433371e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d682e8c3725e91f9299c462d75dd893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84a3c96c025df5be155b6baf33b32d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7475895e0ded64a0b2cb842f2bbaad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aeca335518df2857a77998af30cd7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846cd4ba37ed9ee004a7d1039d0971a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ff250e04f2457bddfee12268e90ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5630e67c656bb5168d8b8b8e01bba699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba933a00ed958df027db5f4f79d9325100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306e42a1de565e69ebe9b15a54bdb2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1ff0662af1be23dae0e8efdec38a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a623dc1b5a10b805d02dfbb94b366a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89aaf0d67ea068806db1af72bafb10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b322613b34c0f58af08f9486c6765105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd772140a9551acdbaf0b16d94509a19106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0dba4c372e28370028b64acdd6345107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e303f1182f0177926dd1351e7534f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886af9e78be5c2424671da67e4b0cca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63911976546469b6b4db47df2e2dba42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e40804770c4fa82c98ffd2c9411171111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d22cf374bd7f0a9ccf89942ed8f64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc33f99be3a5b83ddf942ae369b7256113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c884a85276b8e6107eef6980b07172114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39b3755470c037c3bf9f86a07e88e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff23aca3de7fd1b247d831de365da9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac922329754daf5cfb3a65c8f1f40654117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e0e5ed7f4322a06a05ff92acb20cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ba7a40d19f24656035b8eb4f7b3ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9d5c8f4a24af5691bc1f2d52d7d62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659455893b643c5996b5e93c3c9d36c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f741d64f632d68e3c2560988169fef6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492589ca367d6585054fe9525df20ae3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6eca0e17627cb0c5ab0f83b0efb087124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da6e2f1aab88ea19538a7f36783099125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ad03d7ef8b18bc13a59abcdbff638126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1e294100b91e715e001fb1d246e02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38228c3131b2428357bd2356bc2066128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc40281e1d66c71ac9b86347a070ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612a08548be2f456187708c391b6c57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d162ee29e089dd33a4d54742393796d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00352707beb23f8bbd1adc3b78495819132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c30dd04bab106597dd657ecbe89153133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4462887420a591e0388010bb5b5a11134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed846073fb974107ccbc40a64cbfd9dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c080053a360d2508364190aae6832136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d106f17583d33bd472101f83fc8fb99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872633ca71bb3b2f74b2b03bbc4d5bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bb8a49db59e49c15081b76c1a1d3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aed3f711b2edb59a1e26af8ed9ba94140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7773c084872d0c08ab747c2494ba0ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62855962e121d463f42f785387390c76142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb40c73850a2a75f75ae475351c7533143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dee9daaae7802afb86b5c9df1137b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b5eff13422ed765f7f76d3747c500145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943a6276782e5bba3333d96987f9024146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35640a02f92b11f440947935deb0103147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fab65c0c28f4b8d92b184129b1d2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaab24fc6dffcfe33b8bfde9b401e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854a08c64366a50ed310cea4a77b805150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d7152a6c4c9ac424f1238b9ca1bc4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d634ee6d1f90448214da201a5054b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e822d2dc640a442fb70a6a0228f328153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914fd1de3ead7289735bda7c3bdbb37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1e2aa4183cb1e20fad4d8a2aa63e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426249b3fd7696d9a3293c5de00112e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31119d8815e264bd77620be32ee2320b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830d74abfc86756a43e1f10185f5782158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef54e37eb992e635e78804d3b64348f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d6bfa6bb0a5fdbe173bf0e6836bc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7b831eed33774f3cf991ea8554fb6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8df96bc1633718a4188d8d72f2058162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a9e1db985ae7df7572ca9a298bf17163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45852c987e70f986c5e615332a9c70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163735a473f963133deaf58f8103e7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042aa14605c822b4354c071c03855bf1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8db320c7330bb3f41f46cf4971700c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c47a1b85cf863d0e5e012f177b508168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3b2a9c6483524e4b28f9138cf39f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374029d1f6dad5f982b48cedcb83677170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca5ea4e9a5f65df66bf38adf9c1101171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83637e6fda25c1f0279fc639706acc6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71595b4351c79b27de62561629d9858173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400927140cbf305eca1567afd0e78eec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f5d3fe5493572272fd08f3f514cfd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0b50e1f167d69ebb3462f2bb07909176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf78ce4496e4de2c895d7d39f6d25e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d78ddf2108c074b658b14312f17192178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4477fb51df2b1a7bca4d6c8509adb8b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef87920e7cf4d37e857ade40d4af47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab591040be018f6edca9d282cb0e11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d753a4c005c4678bb65b6962475da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385977c3eea643d52b0b199c1aeda90183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5cad01efc3348cebeeed10e029798184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc86afaf3526060a03d0f679163367185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc26d8e6a52a32803aa8035f4a98676186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba50fe4159ea296a94cfc00063d006f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143782c50d00fa6667ab7bbdbd707ffe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdb378256f5ffe553b18149f7430d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ea0f950431d08277125a16c7cab33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5a4f3d6ea0c2eaa1cc8efe866c5dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e06dd0ab1cb15d65b5ccd7b74b11b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351b13bd2208a2bdf571d945ffd484c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf2ef57a8e51e9e21d4aae103ab856194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9816539b54bf67afd1025d14f7338195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf6a9219eb616141edb6870fb64178196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfbe562dbf1b4d4e6c96fe9a7f6999197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1f67208993178daf288f2f8626556198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecb1d696d79ad76ae5e347009184ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9fea648e26fe759476666235c6344200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9de763029ee8a81ff8663976dd73b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c094b5be13fb7c78383053cf7393914202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff90013e99dae7ff2982f96edfbb1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e7dd1ede2a6c3626effd2e4525a14204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f4459a3282e65326fdcbe32c749eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e12b0ba9cead0f94d8e185347f10f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7920b9237590b984da58bcac468cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0d6fce0ea201c0db1ee76dd604f72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204257872a2227bdf2bdb6a9b49a25e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f823c9c7386392b108442b33099db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5520a0bfc642acdafe0bc713a8b21e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a8185ba1c1c4710fe87716f773b99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac406224528760209c1c2d2819375c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364c4794b95c3d508eacd3bb48ca492214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc510598ad337d880eaceb5eef004ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43973ac7cbd06b4a184c549c6e20c5af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597976a8ac0f670ff19b7f1dedaeb55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946661397bc1d88b540bf7359d2cdfd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34ec6755e3fde1915e2355e7855cb2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1dce8e52b4bdaaf0ec65251626fd5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2afc714f001d44ef46209530d5374a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0f4a704b290dda758b102d20b350b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57debef15439238ee0864a9793c7d3ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc305bdd4744ee909fbb02fb871569224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce98853b67ad37b9d60595a2a0af47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308959909b6a956ebd5a067ea5a40e2b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bbee6b089093cab6486d6f4032ac3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662f98a9ebab53ecfec442a8eded5db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af999e685187903cb1ae7ca305fb4502229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79ac17d3ae98aed069aa44bce4e75a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58a0848be243413ab1f2d028b38e66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8f84d7e3a979a89af49fb299b4dd8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b080365f4e8482b46a0c8ffe184e35233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e134bf5b5ec1ca3bf6b55fb3070bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb03fe6a2369961a8a4695d150691c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3b08168c34233f5f25e05daf8f61b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6d66538b64e42a3bfde3b4634ae4f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6afcf510c11c23ada58efa5648b9e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4e2a075fdc5faa1f0f701701527f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd9d3da8f095a776a28f9b3122fda2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f465cb0272af2048d493317cda03e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf2df59442d105427aa21ceb22b3db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786ad69faaf4ed37101d3f26b3cddfa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccf15afd14b178ed4c188a9c5a5ec9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64152c7f264522009501b5e81b66e06b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9089f043a4fa4b32d1fb1a1269329a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63c24422ed5cace1ef0d21d8b55539247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be1ea17d15cbe91e31ddc6b21be63a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2b62f14e1c1c02a7788bc94bd3599249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b65f6d4f276d3a2fa96db30dfd5e40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef74dde6b46b00b1fcb70a97584944251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4fca0384b27f3a3b47e6c975cdebb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73a93fd39d7aa26529e9ec2786f982253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd056f0c9197fd864bc8e764bde87d27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93193366f7966afb592fff1667724d92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b035a9c707da53767c9f61d64e01ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc213db1e55b5798849fe7c2bddb3fff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2688fe83e3cabb4635792717864937258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468bf7dbea7afe4058b13da98d0ed4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae3fc431137aa5e311ee90c59ea3aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1486166820fe614fac29891786f92e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8607f30544b2dddca0450851821b3e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7f7082ff3c4147060a88623a2bfef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cc9640403f3978391945c5f0a1017264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de328f8cbb0c57564742323923c85d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615056f1e4e79f6f394fe710d583b7c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561c1522fee340b0ee219032b3afa30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f5430fa8a5578580983abd7f73c7f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7aefeaf05976a388aa994f6ca7f9d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd51337f2da72c30056565d7348226270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf3a40801c741b5e3573d9b6326a5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5cddd63994934ea6eb231ddec7e9b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984d0c701b9015bb0027beb1338e458273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57cf68e1f0d49cd730064f22dead6f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766444755beb1a41c718f3a8b4a99f2c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b780f241786c78e9df8ae68eab9e96e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f10bd311b292d071761593f8f81ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab923854818baf7e2ed38e0b68de26278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc971bc42c388b312de5e8cc1c8660279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0d02870dfc246c909dcaced32399f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a83c3ffbbe346390275d4853e6e4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878021c07c577e153e6fbff618429ea2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e607bdb1ea7a5bcdc75b944b4a0f816283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f6276aad06efb8db1572b64f1f78e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39fbcdbdd566b8c3e5e3ffc6a382b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb617d04330ba7b8e05fee933cb7135286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21804f2cfbe1d3b18177ad34f4a6ad81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9dbb70d149cb96980ab8423e12295288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e13be5c366a91341d6876e3bb9176289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4022b480f5f03135e1eb7139b1d57a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fc4457b773b73f2903115fbcdd5df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545a79a23d07d4730525368637e2197292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6d8cbfbb71931f8562be0bcdc99cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5d2ac9ecb8f94aa278f8b6c379edf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9fdd9b3a4166ffe00577ea4d7a210295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5ff9774a255778a51a2a0f6133605296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c808030561400262cfefac545669587297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece826d34aba233521543181ba97e52298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16112ca5cf198f283f72cc652f2cf6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351ba436eb1b28e0508ea3d61a95429300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8f8dee5052b20a4fa576263448e15301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad4d2443999c3096aef38656a8c0e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cce80f380ac9d1471548baaaf3ce7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82eb229bf17a0f50da7dd734e905d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baa9bdf55fca357cf88b2f2bcee8ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8318170a3f78f2f2df4e2ae2c1b3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5343369256848f1eb3a243c778590a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2808afec7f653f6842d5a0d9d6fc582308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c701ce7c306be3df12f145d431d65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ecb97343742838f2acb92b6aaf75b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24965c4b1a666a3e60bf21f687f4446d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131217b3c6cbd4c9006ca332a9ebba8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33220104e621b71935e2afd8e4ce93313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e28a535c5495f091c4a123599c81d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300c8fd4f6bc51649227371a5748f14315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931404b60192369f6894de5f8aabaaa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8116b9acdb723f883a5f7004955a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d2f13024495c328389cb50e5b30da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396a635ffe9155593a22a0d89da93fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d305eb2e0712f9d9dd8e95bf6d05b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24924f3e8b95ec61df0ba7946396fda6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393958b01ab2232d4c4e8acb2e8d529322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441eac3088311fc914f6c0a45c1d5e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2373663a5d234202f345831ca7813324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5b5765a73de4a6eb83120afb94790325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c57ef180edcde831e556cf572c5d27326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256aeef470ac2e585d46efb5ea6684e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f000bdba44f53e246ef66e8ece0500328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fe7833b20981ed6e339cf8602f982329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b30dcb8201da37ab1a204229e9baca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fd088418cafa26b4826aca987e083331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddfd06931a929e8ef3b058e48a9cd5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cc1525602ad3f60039448319a27fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe65ac5c972aaa04cd7dbf373b51a1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2e75183cb6db5d85ecfe80c20ac30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a14d0a138c0de414734a18188574f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d1b518f7ce736675880bb8fd41ac2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53df3121ff1ed286a910d4c77782710338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7bf5d59565c5ae3b6c98d435fa43b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a731b54ac7b3343cef3bf71788734340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf204495a2079b1cbb36faaf0c424dcd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9685adcfeb20820f142fc4e59001a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf66bd51e6ca66fc4a001568d632bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afecde4460e4c9fff733fc81e2c6cbd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151477370a97b04165fa719dde5b890345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacf7db17ff23033d8c850ec48fd30c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f644015043c53da2a86d61ed5ddbd7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cb1a6338cd25ce3b26104daf0a1e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f13a09ee0a7129a3ba19b5d935432349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa5a24fc9fc21bc941a89353206eee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc123af4e1240c5ea039446a1601f53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9bf5a05538603ea2f13026aa1749a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d496eed73f1b871fc9743c5526c3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a565703ead3110713aec5ce89af74354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57436eee418dabdbb13a42876541a037355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6000241a9519af9b4e0b6dcc002b3f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4be3c3ddfdcc9bff040bce4089c180357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0aeb11d6f177a3912cd2433daeeb5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddca2fd6bfec797ea282208aca254b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84759ee3dcc311a9110c8c3b465b83360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477901255af8e3c832a9edcff116cb8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdd70cdf45036383ec2d516e820b69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52315f9e4875e63d3a2bddcef38aba63363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc611229194a065598f358d870b4b9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376239955d7e8d47b49423349bfa311365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be16313c3ebd3a98beb7d0f0b67835366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b22428ef4d575f08edba25763bb80367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e44f4b3b143ba8e69524801a8c00cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48b134b5715fef7ad3cc6c2925d454369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d066f47639bb59ae967b7fc952ea26370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb347f1b220a00f9786e366c9ac429371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff75caf3d87cd2053944607164197d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159390b1c7540410014402a005a4b696373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db3f62631e2e0e2bcf677915bc5865374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c0c11f130eedccc757d1dd7726d80375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a547420e93c570a208a62d28970057376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9126a422dc5cc43088637cd9944d1b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2b514d11b32b77877ee778c619133378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2347878b333318d10fb8b3e574c2d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b50b56713f033b74e2944025652e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc462fc57a9bc4bd2f2851a2f8acba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c759251d4aa3146ac14f0388f4abcae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309592cdefec42cc1268ef7c26c235b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02f9959160501c16e0f2d190bb9b38384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02672236e1724fdc7106735619243e4a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf83a8a89d0005841e628dfeba14d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fbc088acf994c8f58761b92b1baa0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd56057b74e0ad5e44ce05ac7a3df7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1894e4b33bc2fe468d91bfec972e50389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451e438f69f48bc274f0da00cb322b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c491478df0bbd61ea52e622089130391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830194c1497b2eff7d245781bcf9485392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89290101a3d3eaa3b3e56ddb1caea1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8179b97f7a11a36ca850d9a939a849394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9eeb3b6c6537deb05f1c8e4d97b743395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f93d7d626a5047b2c7c5dba9c3012396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545f1d7584323b1401b85cde18bb6d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bfef99561f0c82427b4444f72ec54398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29527b0619cd7a68aefe7ca78a5a14b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a10fc539bdca97f95600577815858400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88367374f9b6577d47225f54825f27ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ff86ed21a2dc041fa21f781743af0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4f3479e02689a517074053713f830403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e6c9550b8ca562ff6344074729e75404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa700c7632a62a94c21e95f5dd9f2811405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f004aad54298afcf3ddedcf9e0174c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ffe4234a24d8738ef9398617835dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb551fa35b775822ad865a4a2f466e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fbfb17828b9fa594d4fc83c529864409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791b81a561b0a845747cf5d67bc69de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c843f57ec72a0789bb18d13d7e14abf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fc3e8a62a3b7e125b1d1f30cd5dfb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961948b41912d65b9a93afdc11105b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494afa983bdfa6132131156dfc0a8eec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537c65aef3f751e7f1f0218e6a8dd2f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a5e67087050200b6549ded35ec00e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67421af0d330c6c964c52fb559f135d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28ed833c83586f298694bc24cbbbaa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb34af2c82630a0c4bc06a21b94fdb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef8ee3b1dfee5726178c8af5af9c54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7534ff75e830d90f13838d8c3c3f66421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db91e6e2a013dcff6103bd9486005b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd17074c4dcda3211d3dfd39bd1d7c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d041491505bf969d8e00c281d44576d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee16b6746441e22fb23b7bcd2aa9562425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19591e0dcbb817baebc3487ad475eed3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8141788681ccb2fc5cd5c564a845edb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57f4e6909beb1092090558147121cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df004fed9dbede1d94159558d707a0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae53d6b2702787c5d7642c9d3c2f50430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee589a8afb794d3383ba2b9ac24bba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef212315ce7adf04341ed6e96590e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb3d14c355ddfbf3b42c766883c6bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038634011958f82b87f0da3153d17079434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9fcf80a31d9f279acc858982d4ae3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb42cc5b4ddd21f3d8d1d5b2afd445436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b8549a4d4102edef8bd2b324229fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f236a888f079205a6649198c4b19bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db403bc73d93b3ff0e52ded61372c1c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb54f70720a9ee644f5d671ba76f40b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561b76381230b3c9f2a261b4d1d39fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00451fdc61c09aa6d9e4b6b02d8b20aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b8adfa943b566d04014d939ca708c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a99fb6bb6b13c1d047e4edeb78230f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e05ef6b36fdddcc6f0b3473589cbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156e538055c6ed4549bcb7bb3acc302446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984300ad493465ffcdf8a9187e9184a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c3006ff12ba07a0d95cbe4916e304448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdab857c91ad311c70a8923ae6471e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdc5155c7970f0d27a428177caaf71450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f2f80ee52f4da46e561550de96221451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9add88a50ca43954cb85bc01fe9bd6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30901aeb1756b7196e9fd0191680f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d1d16b8de58ff9dd3e40bff891ded454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bc64d8f2b2de884e3d3a4386caf55455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc380e25058bdab4a2cfe33e0df9139e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413dfcbd36a45772d475ad312daf5d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d8a22f51538be1f3f50c650d467d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876e26da1f6af333553f3c4acffb289459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06297a4750be3f8ce7a019ba02f68b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192f64e128b5c0a9dde66e7c4643923461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143828eb0c11a6c4603a74412e56d215462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54b1bdd5e65b1b15f9174642533f5b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc20f21b47e014498f7a6e344a16b77464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc408b35b60f53a9991f6f271ec0c65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6395ac696b876825a1f3213973cf38466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81475470ba5e0f9e9fa55943d12ce15d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef551284dfc7f38642a1f17144f75e97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93286e5d502f6ac7d7f435c88afa97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebec4a95a0addf33153ef024e38c0f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bd4bfde21c8a01cd00c3a71491bd2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1495dfee09a58434ab0e9e0c6bc4b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0377a9de38de9abe7105fec230a0a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90119c7ff8ee9f38bda1f847886e512b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd9a8ccf65660b3fbde86db9fb8d52475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707939a7a2bb76869a1aa22a678cdfd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecb9026ac17c1a53bc9da40b475f3e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713969daa80d594219f17ab0f3f8a83478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137970b97858e87d1087f3316406c1f3479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>