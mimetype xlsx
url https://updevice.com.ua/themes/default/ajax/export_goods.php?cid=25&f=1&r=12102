--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541a860c6ce443d105aad4309f3982b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6597ca5ec0a5a8e08ec87c73c72f02e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0201fc6780c172d08e0f6b539c666e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab7675e5c8c277c177b2fde87c08d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c5f43c65d26f7340dbb205c5378085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ff0c45b4b08fc600104284ab294246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b758a1cb0555b9eb5488671183a237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50265278557e150560916873d764aa368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91842bc777a0843d03938c5c47698659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad037b59e2d98c61e2d2b842dd845c1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d68af5a2ef66d018d4e7ad5e394b1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31951062cf0d817faa2c14fcade5f80012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbf71a11d070c89a801ae60cbe9e3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345ce3e64ebf0e93586247d60fe3f7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42d98f994ca385a8c47dda39d8e6d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600853d1e4b6e3e88698a6dd55e309af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04f6ab8353246b3ddcbd9101997f5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd9d07370fccdedcaea9d442fd648118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21015f1842f15025396790eef13b416519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf370c5879306c16946012a9159f5fef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7691f4535134525972551e5432bb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f140bde16edb32e96d96e0373a416822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303de583d99fc89434ec7bce4a8b79a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0ed5c84a3049010f1f3acc792f59724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fecd8d427bb1531ce962b9b668d02f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6e423c387d86befed21de1d865eb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc484abd86c447cb35dfd103e816b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4b7dc5a75b70bd7e723166a6ed77628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d991a3528e117cb87ed8c46b69a6b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f4e7d6ab127c9b27d7fbb81f814e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3744499e3f055ab173ae6f52329fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ad3f435a9595479a8efb4f03b578032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b12303a7d921d24dcb9ae553e4694033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf120fa94dc15e50936a865cd68d0cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c9f6f0f7bdeff8ad74ac7695760b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c77449f0973115903916e6266614536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b96c7884e932fb261ede7d8020f3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b649fb923ec075aa8634c4f6b7fa638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d3dfe5dd44718eb35253426b9c4bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820270d5b8326ed26e283446ae89a97e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b081caff2849e7d8ca1848d90052f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276fa22fdf28ce2843b34ee44f6e13e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaab38f2e78c44fb2b4826aef8679d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db403d3da08e00547b0b904a7131fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d071e7b5924573f2c1db85d74a6bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbe848fc2b69b09ea0f0e2d3319b1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c3f4f90f892f7c3d2d1fead3e51e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd2f137f6ef6024fa46212bf4fc51848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61e69f4e838ea901951226362c959c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d610116237d58d0344dcb0cd8410a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4ec409265d2d4b6172a01852a189c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5233a7723e6c5d4c51892592504570152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58608191a44ba22b571a36c6e0d307653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645dc31cff9038d429ca9c722ab629254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee032fbe51283d3633a9680423c725e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c9fe25ff5b05866039af302e4eec756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5098d3fc0650339dc7a4638054f06e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080a6ef6930220c5683cf879e20aff258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc697dfbdf8e8a6bb3dd8d53c5470d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddcaffcf5c387ec934d9a4dc19077a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26205677316e3858792ff1dbec8f43dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1619b8dc9f7ca1015467b17caa0c8e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9680fbb89e0fda5619930b7946cb3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f54d1f8da17bfc85129f8d4981027864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990eca3f231b0ce41d1f1d8f5259ef065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fc5d43fe642d242ca9e0cb1e036ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0991152092592c8132dcdf5c44c68667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44ac6b2888306803b5a725f3ee9aeb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bbfe6701db68bf7c526b83119b8a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6fa577a70a4f6e0ce1ba267a2b79270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05965d4ee658f72cc78ff61396a1ea471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ac4fe7933d1c1388af1e048ada13572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733e2e4eb4d52728d84d881c7ce356b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cdd2f0b238d8499de2ce6eade7ddb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f9df146b8850718cf039aca34dc5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea014c5cc17767e055d9daa3131a47076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11175b7a7e5ed4a6495ffbe2dad39cf077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588ae1ee0cf7b4afe33f06922d4130178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44b2748bc31ddce8743403a6ace85779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637069ef9637d157ecf560c236f4ec7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7222b30739ea9bec05ea81e819daec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdec998225b9d6dca2784e01bef5fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b8cfb2c3682a49d643d3d4940a90b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c95629af2dbf6a395e5c230b4d5c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164cad79a8edc1132932f5480b6280985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bcee6718f4b58d3bdca84f88d7dca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452ec8434f7151c813eb994122397f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2e6688569d94eabf4017a48f0905788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60b06cb352caf0c50707af2bcc2f6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551d971d61b8d5e708effc8ca9c1cfe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d33f584f3d1d4a378463d2c66624091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9528ed6201e85aa18cfb11abe2698e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb0ec39271674f7d43a178a7a4d5a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0d060d8ea4303fdb5e1b8c166aa6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6b3b72449443f41044cf7e20decf995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96159e7abff5451b6849b7d24fd1e7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133062973015a91603f04855bbe8f7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a0f41c552ad33d35a3e387308dda798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cb4b4923c168bd53f1eeba8d40ccd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aacc206f0bd142e456404057e21a4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cae4f80966f71c586b9d339471ae1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440fa119ebebd986c5c76bfe280b389102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539c49c97b7ffe25db58317313b0fb6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cc127cc48686fe55fc7ad3d91be0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1cccfbcc624cb28268cfc564ad0f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f6c7a4083b8fa40a2819fca944b5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bb42f1b03b6cc0684217b68b6f7d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d07f327130e340ceb7070747f5d2f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b08cc209663e82ea39bb6b627daab4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cffc5f496d76a5857c0fcf1c756ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad6c7b0f15d925f8463e76647ac77f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c30aa854f3f03ea1492fc2f593b4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23577d8b38eb4749db81b312790ee84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f612d2f3ea0bfeff3206d78f2de0f2e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bffb6a9749d345d550c9bf07afabd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681a8fcd36df9b30ceb6bd9b0425a00116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfa64eed8abfb229c6f44e0aec4282117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85ad6c46761c30af931ec833793ef5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d5415189ae64292c4c26dd33f224d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fb192fae3cf85f90f17620b57d993120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580cdcb2fecd964b5cfd0e47c1e0bfd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507f0539b645f2c07d5d6b8b045df88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79788fcd07341b8c18b1aacd3e3a6eea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ab1f0be09f0b5c83da751351c5139124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586121aca76c2cbdefd99716837eab03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f582a3a92d1d472653cf81110794e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785e342755ce854c3a8f93a61c67401127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33356986b905744c078d0f655e9f95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bb8d9292e020dd9706411e74a6f82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e872e392a2e48c9cf53a9526484971130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec893eb2e2c9dfce9c9353556a9eceb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa751887e08708ad2e8b1f717840e521132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43878abf4d6a9ee73998dd4c7ac6b54f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b777394ffa7d3c7de264d27d9ad227c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f08801588937403f79217b19f3f8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8bad35660fdcdb3b95a786fc2e156136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0b7e68a45ad6c1b77d4287f0240d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e94bedb1bd97df6e5716f0f31a1a13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e0ff6e38ba513e542f7b93459ff1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee682ff3a5ad06ccaa55f505a961eb4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce981f2fea2b198eb8e54380f66925e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf308405b26fa9f1d9658423f86b51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a57ae03d1f34f0eef59b5398f83d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ad7a92afb398472987efff605d851144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831101b550a547bad476bfa6a10e76f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840910eb77d017ba59e8e373825fd6ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651dc4ba932e15a81b2d76d63159a80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01e6a28f47ce07cd2775fe5a11e85f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ab252a89a5bec8a00fc8b405dd523149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281f85e6776c39640e854e54dd6a6c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3494706eb98a8a4f72d21148b49f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70161945686695d7cdf6c739e97ab532152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fafd655736fe2e7c6f4248d9f8cb8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41ac03b8c00744722dbd7df49c9300154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe29417b04d82e93a3cc45a301e7003155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7d6f0d00671534669590cefb7e7d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55834105ac84130442e273ffb8b4934157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feafb0a144f7fdd7f5931e8742a7f3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27207ede0e5a9c313f683f0310b319159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977f74a15ee64326c998b249d857c59160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b05a57cf2624682167e912d990ad5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015395c5b919cbaded6095bb40cea465162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3581e40b0816440f61a4255b4d00d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aea309be5944d9b56d9e345852643d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfe44d2d8fb967dccbf3f95e2269ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371644e4b195d239d58636e422d5288166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955bb00644708e3110fe9608cc34b16167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03049622cf38e5dbbfd32c1bae64cde0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b7dae4dbabc9c962df56acd3dde62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b53017d8415e36914a194c1594a71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a047bb36e89cd66e0a361466226b0d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e426f8cfbaf6f7752a1842c8ff1d431172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ba28a101fda080071d6d9ccf60044173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ea038cd1d62372bd9dd56844e2c78174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663e23de808ed8c516a68a12a2171b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360623590055752645a46bdd56a5e0e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dca8103d15989a22721244c64694ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcc61277b7fdf9b0305cbaa49050c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23ed07eeeacc5dc26529dfa0b78f2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e747ad09f5865fef9d69d244278d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0f9a752e4459ca2f688169c2295f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231013e9a01afa361445999bf5b29e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b071cc0ea35ad5c5444c60ffe321f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d63684583b5236fb0145f9b8696e59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a60a574df2291083a9c6d70945fcd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee49d88ad8a3acb07d7ffed740975e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd78f19441a7806872e83ebabd161187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d0a9238ef9c91178776c2e2e1f534188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc304cbe875683508dd909412db890189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112aa8aa1d09ab1b3fcf0ad0c4be50f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505c94e925a761a5146eea417c0097b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92429bb78309ec5332d257fb4fed4969192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfab4ed9bd02c495489e0cb83619450193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01662062cd4096eb61d8c9a840d79eba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c23f617096a615aa99a64c88cea393195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a70285595edc77782931d13940ca2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0905399e9c7860e5a00615ca8c4ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd2c5fa24aac6ac733213b241ea939198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed893fa9162b6e8ea67d2fcf5332340199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae705beb5b356bd503df649f1838f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a111c86c6700830ee44c4e31f688f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645d848f5270360ab114497c27b724b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5039c52c5db3d5ea42dd0bf37ef2c0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8805249abacc167143c1fe2e983f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48e901bfe84f20f72f3e34e03195a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a79586dcae8ea789c18548187da9fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e66c2638333523b865163b344f29f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2218a29167bc0beb3587f8b459a03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe3fe237ddc3d5608af229e97485ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784aac648fd2c7c1c4afaf5524bcb0e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26813321419627238ce4c3e84b2d2bd7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167918800127e727380c00227a8586f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf345eac37d01beb994b516c9ca2befc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b841e0bb8d5c9878f678ebddd752e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b28853bdd0316388feff2f92292b62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6efe7b56f5cd9f6b6baaad8bb3848f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288a57c3399fc666471f42315dd3110217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9c90feb94fe40968f7587510e290e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfcc6322f8340476f6627e4b550196219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8b1ed4390f059a4d724ca28eab676220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae6de26cde8b3d615638c4a611b3d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c47fd217218b54e5bb81793186bb3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acf55dfb0ab953443fa64d90825fed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fb552e223be04b937beaedda971b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616403a73eb3889c8f17e3690bffc079225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e1362d6748f7cca0bf0fc17b79e79226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afadd3c7cf12c1754361ad2be843102227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1933e8276580eac88bd983ff2218505228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55051bdd91da33dfe09f4eb571cbf415229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4db531a1a0906c565c338c34287655230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06c5fab894a8b568dc7f2146f43cb1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b7f410ca5edbc48eb9ef71706fd4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7203253b40079912f842fc0635f05aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bbc252586dde24980ee292352bdc6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e4e0af5959fd7e139715b234cfe65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3aa713d15f278f78418eedb74fff59236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c1a4a58775fb943a26e31fa25a221237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b3bc718c6ed292ecebe194401f1d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902d44eb3f6061f3b5797638be64ab1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bed85264d75c6023956c59f5478c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70786b79cfb17328a56f96cc77710c52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543806e7f0f4b62a1177bee734836585242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc95b34e93615287e98176326334adc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07040cdd6237773e589e40e67b4a304244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e274186b3dfc0556fb9954f46c2dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f76273e320ee80d9d360a202e40fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d029cce34113013ba76a3d6b05831247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f640a26a2170b47b87f470397edf670248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ad9cd872529063566e30b96a8c789249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62ce35851a5afa809b5472222ddd56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435843693a8bbb7dcef40c842e4d873251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ecdaa28c0c74137abafbb0caa1494252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e476ec4ee3d1ab599ce4d3bd1216c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460a69a5216e78c66e0596524b7f22f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd21d2d6d7867a9206e8d5ff67e09b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc7a977ba71b6fe99bc5d8555a6afe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8149d3eb3d728d37f1f965821f6fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeab6fc6bf9d9826bdac953665db934258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b888c92b705c5712ea38d12923c51ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41387baa1cd267b87e3678e65d3757a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00a4ffd25126efff33d2d512cf7943261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e056219dfaa3bfabdaf4a97b214d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ffa4b381ad74ab94a3246cd0f34d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079df6e679ea843b1f45c716803c7ba5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66ccbb7717d47b97bff88461a53a0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4ee89ffc370104b86d8d489100397266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca5cb0bd3082ad63f9f77b2d40e987267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d27ef02887cf74fdeed07117c2ad8f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d285a4c277ce2f8d73f2d84ba49db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517727b985ef292df97e5c39f80b4f4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634d8a05d0d628699b8a48e4ab824b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4da01d9b387a962aba085c73bb008a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e380aa72e483e8cf84f0766f1213c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c8b02dc6cb23d03d8cc45ce6d27ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd78d4112f6c58f0c52b94618a9d2b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87280957bf9cffec95872afb9194d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246cc5cdc05b8a1bee16d00350056f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7b89f6953b83f37784fe0b749050c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945a492e946e504b94d56f582dca538279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f4bfb8f6ff0b64f1c695032037235280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f39ca78493da88729aeb6578d5fe10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139cb6f741faf223f4665966124390e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b7e359fcbf9185f55e0735a5edb10283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8e910f41dff55e02d15ce93c3425b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d313db2b3a12c4d6f77cf34473e3605285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485710ae84a7e6e100a29fcf377b455286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8887142fd0d115d1318cb8cafbc77e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b512b7595049fe3133a2c6af01587288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766ccd6814987d0d76548406f855130289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b46129e41c83d4f102739a57eacaf2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc8eb699ec172ab1eaeceb5e643c66291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a60cd5c530ead2de24c704ff5658d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85d63c84c67a2cf982f1da736f4f2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c00e9f6c80ffbdb6f12f8535cd7594294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ddfc35ea30f9e2aae5ca695510089295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913be076dab87c7571309715400e8e41296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d287e0d48004390eb1aa30c62baea7a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe4b2fe26e1b040f4f6bf8cc11ea98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b6688e7e54c0ae6de330f493def41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fdd42fd71c8ab879a287781fe3acd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701035b49a1d061251041662eae782f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed31fb65f72d7d7a2f1aad0ab2d674302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556e6076a25502c201f957b38fc19ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db153010463aac67c4bf076e485ae3ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e186074cf43c7f57e9ba04eeddf582305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01079ce89e6808daeea1c094579f8b78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc51285b18c976dd08036b836e7297a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe5b94e4c0e85eb69130c85db8561e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ee6b441fa0346ccd884886a0fff6e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36a9fb5c84a4ed44502d9000b7ff0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcae6ed894b7d5e68da9a8a449b185311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ab2e191bdc887fc9d4a91cf15366c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2924929a9c19321199258c86ada8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af7bbde6e84d853a45a6460fdf5e93314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e203ee166728cac6f597a364cce01b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27a852d5ad53b7b7c5dfff32212ae3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b02920b52718000a1ebaeb5761196317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4e2fd702c17bb7d57753ce2e39648318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41766d7623854702684fddc47244e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daec8cd305d6cc2a6294e527336907320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcfd174a4c870e7883aabf571911e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c638a067e2f480ec59d88f4d7c772322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f55f150204fdf2ff4f7379f7c66900323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1d1ef342074c7c3b1b37173030a43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8adbdf7c5c091a3ea81ce5cff3f51b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585b92e0476b2d458464031c027b329326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a4d6fe37174054d184858509d21c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf18e40d4d38e6594f995fc2518480b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce939f9a1ec5edbc9d300e2a5c917d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695885c4934a5d6c0903ff2175419c25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb060bb5132400e6bf406df6fbd4c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6c7d8a06af45edf04ba6411508249332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acb83a6f568129eae9791344033303333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028d968275c44ece98f21b9851b617c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18cdc3df70a56cfdd512cf7ad2ab6e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae67650a75b659892e30c33647e5c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03931e62cd87abef6d6923f8d2c54d4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e61ce7346e46e20d4a4da2e4993ad3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e7ee54cbf64f1e7d8166efdfa5a7d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc5f9429dd0c84e17e781e1ce263f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc0d087a7c43cb6840f8ddc75e8530341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d75c87460edd9bea41c6cc9cc458dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fb9bb50f4bb3eb8128de5a218624f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04070c2db84b81a558b2a3f7b694ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a1dd944abc39f4a7cb4d15651171d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc523791d9929a473d62145982c4ebf6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735ecad85041725a443c79a65f0ecec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529e6dc4f299a861c8b63cd2f2fc4ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac37d64ec3a3efba6bfd1fb0d2dbbb8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d748cc357ee3d722f2dfacf6d20ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eef737cd636304c4690ddce34323d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddf407b4be73ddba13e976dc82e6db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03117eaaf2cea13229b0071652045b50353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14399233355e30dcf647850ec6b7bc99354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755955b24529ebd40d531f0afd0faa5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ad8e7e047d138d8d6d2e3f6bfec3d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cab7e70cd05e6bef1d84c41af601fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27daf8e0d9b5c3c68d77db9d294934358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531f5b7eed1994b5fd313c84f52fadf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2370297306928376942d7bdf22b5714360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320af4c7b10f321414e70745a07d8d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a79ffc08ebbe679b7038409b814ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6df572895ceeb98c071dacdbd0cbd0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba3b50083d99489c926940143fae24364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d6df38bf1e9774109809084ec8c5d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b529c9fdb4fead449a87ec51333a79366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ebbfb8895b5111e40ce87960184ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d8b823aad5ccc6f4fd4757bd5ebbc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa238eab536f74bbda0d93ab6caac71369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72acc9965c680de35fe2911222c8f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23af0e6e5ce9e1f5b2256b9853e4c94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251884b166b1541d08383ed1fc86d49372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056cc96a375a75d12cee3271c678869373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e4d9599ed5159c1b886627537f2cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118cc6bd4bde766125c85a6099e1762375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ace3292e4100ff76e3c28ed32a37ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610becd9d44e51130b8687205d2139e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd6aa31d334dbdf4cf60ea953e7ab8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96090ff8773ced57265befa1948921379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1036873c88b0b97ffc90a2b753590380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629f130510b644459196ba5d63fb660381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94128e823ae13b745b5252ad82cb8386382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce43906519bbce1e1750f5920c4f5b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27302b93fb6a0ce1ca8a07b48c024f67384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4372ddba83d73363f41407857a48589385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad93b494c0f4a97f3e0fc0b578eb47c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6011ed4ae01f21147f9be7233989f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0776ae344c7a51651a1fb21848ca4a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94cf433f3a58305d95e896f5801ce9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb8eb891b4ebca82de52030ea4b1d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30d0b8f243b672242f090fc5952d9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3b653c1c31591895d9a01292c7f9a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae03c6b80ddca7138e3746b7a9f3e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4e5ed91b703a73ed0208c7dc1ccf4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dbb56b6eab4c2706c8518ceb5231a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55408d6be7dcb48351420e1bc7b909396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc49f6151a91a53c6271892feb5cb8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cd6717d74a93d321558fe64c61c93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06353dcd03a7763a150efc19348afee1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db7f4a17d49382bc77237bbd02d0ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7779e829ab1332ed5056c1bb9c76a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83888b7783c52049ccb9229602baf7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ed94e25cf89c28fb3ef163ba40d07403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b3be52f31f22ddf72035415736b2f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa5c56efd14492a57c4aa43900d26e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc0ae3ea86a80fc74adcd938a377e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e206a2ff0ac84b78bcaa26b53a9a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d6c71d6729be08f26f79fc8be15a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdc98c7d3600564933d42c5e47d5e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976c42c6ba62a940662b8fb48cc6844410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344507e5ca35b6a05c4d64e768980043411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ccc184cd073713ce7ec7f0409a9e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd72e7f681ced9371310aa250bd007413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2632ad997fcaaf7c14ef7ec31edef59414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f8dba72bd920d3c13f15afd6ef459415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072f4e155b705e0c90872222961cc1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e024196d3ef9e47e69d3df2b3241ec1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e1991e83b538d54d5c54619d5b144418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1d0308c36eda94be2ec4331750f44419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88935b400edcee430e73083c6da62a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26761662d417a6d68b8c464ed49aa0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be1cff5473f1057b79358dc4226185422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d8c10d8a9d5fd2609c199e5aa0f77423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05b561c424316c4ee3f297c7a50eb9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c06734b611a866a96297efa36039a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7ded8e6c6ab29885000e69ae165c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85facbdf3caacbb221af439ca662148427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f6faf5a5fe7eb35a74bb67b94c516428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69913e08bc07307a25b478ea22101581429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6a76a0ac54ca5fbae82e51ef51a15430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bceb19b015ac8c1b1a3340b49609d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684a83ed0d734bf8e32192e816478ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aeb4478f0049c9d1eea020d43c17fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff077443d60e3baef0bd36f47f4ea542434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58bf9e45a9a8fe9a23740b6923b7df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59ecec32fd6ae2f3fc1bf2bce9b6d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4ba8c1febf1ebb710d2dfeeb59d89437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbde3eef00f1bcc8ae320d5980e8e0e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdd71cbba3e34ddb3c3464beae84bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7d6229e65e630fafdf7dd52dcadf0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152cab81eb1fb337874ab35b39fb0fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688284bf11afac98a7ae25b9e1d5d424442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d458ed903ee6fbe803041ca2edaa339443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c48cc85bc7d6f7e6ffdffc270bf355444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299c5b911078e4566d8ff7087109c13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4a65a532664227e2b2d93b502c2d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6ef9bb67dfd2bff684b2db45c43bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c99b91c3fdd9c5c6f22664f463c6db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5add9c95a519954d4cfb8f611ab04f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0357431305878c57abdaabf08fe48dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc55d0345241328d6c5d14d0a4b5ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc88b11546cb94c7f1c346ff27e85e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafa104cd40ce962c7d90417dd5736d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a9e2e35c4c054df11bea440b63e2c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16249619169546275ce0b6fc09d1eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9a7864b6f6734b261d41b2158eb13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744a1bcc6f52cc9c73a27baaf930845457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76d88f2e8b658f503ba6a29969feb8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54588b21bcd03b06ce7840dbce7846ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d54313757801e66985b5d5eff7b798460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e26e251421539915363520de715d20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5b91ab42799c61f55ba0250ea06e7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622fec6e73f5124c834a8524e7dc7a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883d8c1dfdc580341bc0cb27f01f1d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a57a1c6664163521bdd5755c8af98465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d1b2e3dc8a4f0471623017e954ea2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84d1df9bb344ae7a67898410cdefe5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea96831fd1ceda132c246e40f3aae1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7700c77e27895e2e11161bce3fe79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ed3ca2a1239c25ed4f32dc415034d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc1f01755e34408ef63d38a6c28dac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52daf4f5bde90de69048cef834a34ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a87dbbb263abd7abffbc73b9e4360e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89192e00522e3ee66f96ba74bdf9d09c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1222dee180d2fcc4ad0ffc50b16528475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fae1724e298b487ca48b07e940afe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38211b1c35e43a0ed7cf084b9450d7f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb816805d1ea65b024001ba8f7a5be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeb880ebb7c88dcb1d0e84625f40cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb621293468b2f9330867727b8e76b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba041bdc5e3a38ff63e9fffdd2b045f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9c58a15487c447097165c63eb1df2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d4c3f7c350f59804b193016cd9bc3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43476313ef6daedb39c8c69576a4058484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dcdc04bab1eb6455753d96f94ef67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ce6c21e3ce9fffa7564fc2071ec34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779a56b1a7a4b19c6c2acdd07a55b6c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd184603a5485100ad96d4e38f22a917488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2c5b419d71218a4f1b2b1d33abb94489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffc30a200c4110371c868274ceaec81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a8a5d7a0e81580d58f2907b2170a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006bd51406cf10089605d4b5cd04aab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaf0d2c02c823b2973983f540556204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96a915b1b6b5b7b4c03498c26c6e745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39970bd65047edc515432f32f47978ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a45ced9fe01bf9ee0a90e0e3cfdaa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e47badc4d1628f4050e7f03b413f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35236988fd1117ad366871ecfd122b759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9156701709aad974cd74d927f798510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9aa176b6ec5bbaa5164d17f2be488b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4e058c02d4464346242b177afbe5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555f64c501d13292ddf3e1f4750810413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450f1a8826c394ce6a8540d95c44eef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed64cda0a0b0ed795fdf357fb82a00815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a555c0657f810d7a78e08fdef0431516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7629232626c50287926bd0f2ccd5fc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68081d4ad77b61c81975a1cd20c656118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441f9409121e0673ef76931efcabda519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcabd1bc7c3f9a7638f57f4940a0e5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e5c5b1584c6b69cd57cf42578bada21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504a008c93b58ad88cc4f781eb5bfd722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71fd8b3685ea455f3e043eb63d221023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43b40455307fa5b8c89d97430462fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a52f3bf26d5c7150690d318ff65a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58a79ba2937a9836653fd1a530aae626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6aab79088858841303f8ee67005a4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd355f254b011b790fd23d745588bce628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605089b10baa0a969d4aa507987df87e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9528a3c2f059e4cdb7486662e633c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c07da83d6b783555f72a34f5c6275a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1f4e3e8b843f1c0d4cfb6ecb4ac3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bde1fb5ec190755526e50eb6ea44d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6d50bc2183adabc489e3b6ba3b5fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aea3d1f6248e1f39f9b7d3f25169b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f500de1a71711a8fab4591966cbb4c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede217a31c2755c0d40b93fa2ecd21937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cd6efe87943ca21842a08b90005e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e332d3dc6ca6cf476b47bf5b62a60c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60632e87dbcc7b62508e10984471ef840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97fcadf97a792935c1091bc511b5cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f925b4f8389d4762c91c8b930c4a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d18a2e4cd314d9f08654cb1caa130d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80575691683ec12afa9d209543188f2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78647815edf8da008b9350aadec3e66d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65efe3f13ee8da03db8c9788e9bd97e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821a33cd99625df7b322c5b6a3325ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c869c7db4ff170077a30962ff1f6a4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babdbdc448a4bea8afbab78ee4cc1cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9c2ed25829d0181b88912f39a640d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6ecee8bc32df7d0e3e756691ad7b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08070fd0e00530d23646d75847a7ab5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ec309a42531d1285b87b8c687fa9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc550362fd0a11d943e313444e8add6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cee274c0173d1f0ba1522af689f85d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e52f91a118d029c61181b6a6863e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384eb7ac3d956880dce13e3d79e8c52257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ded6d261f757b8e634d8da1fccca6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08665c9a5a628695fdc25960df84590959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc70cd524dde3bea216e6683e2a3f8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a789de7e7ae43e2ac8a7eb10c15f2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edc8d378750ee9303bca4046792e1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5005b8d0d8395e819215d2d146a0a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8298446f379d553c92d14cbd1b294b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705a4ab6900dc6b4533b92d4c77ca1865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266022b800f7e37e48982e0c9ae76e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cbb12c1db12d5b031fa7373d7588067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6634ee93c8445cfae7f0dd4771f5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dce4c2c75152ce7aae1bac128f5f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f853b8e1e403a60ede5527eee7012670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd0c17722d26cf754883e3246d752c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e486fbac78a962f3fe071f7cb75ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee4a033419e202047e260aff9689ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f9c26764d98912b748244100292c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e322504d81be578dc1bd6021547e20d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64ad024f629f7bc3ecdb12f124802f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fda2562296c3b66d6648fb4954f43377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5db64eb8a1e4e0c9c8f88c22fa02b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04329c5a43ca4352b2055e926ce429279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cd5f84ab96ccd14b7d71089ec002480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b030f36923e8edfdb946d97d24c0f4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a356460fb01094699bc5ffc0e003f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7fa56511d1e1af157f081fb38b48383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382ca85f271aba318b84e1fd6df265084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48078a2d1f3d7c4af3aa64fc0365b9bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630afcde9baad69eec3042a4243cb0c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d840a5ec89b24042f7d0d5788ed68c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e84f0b438da57e39f08ff3821c61b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12e642caf512b61f9bdfa78264947289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94c7bb8f33f22facb25fa6e9974f1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972ab6fcde64ae723469c5e9582370e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1679fd92f55583c0d33ddc32cf3bb6f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763dc04cad3deaccb214e49d2cac9ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42c6a7bd0b5cc450ebe951cc55d7f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a3f8b77b5e7cfaf5e3531b207b7da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4e02f0580bcf1119ee3fe1cff425b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263102ed2d11180cafcec72a89709a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97623fc33e0661a090514f96e79b672a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b714551734f18f5a111f3428beb5e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f72e532aa6f07ccced2fedf23a55a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee594067aaa2c28a14e9d56fd7fca95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eeb66877b122d630da17984bd79144102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc95b1f8a57f8af1b570b9fd3e8c00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e5109b23f285776b0be73a93b1e8d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce53b5c21c20092f2f325f9fa7b60a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f689eb8e9738b71462cc15febdde4fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641c322ec6dfc77d7065073837a0f0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99126b38832ed70a4b026bd6f24145e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082e3803ce6f9ff516ad486921aadf3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30970ebc3058ff2661a9c96737ae91c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27994db8b3cad24f84c27d61744e7e05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcf81022aaa6bc0f0e978289947d57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c5753ba296cb03791c149f4fa9741113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e04189a8c5bb3b03a1e3ea708a637e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507ca3c832eefc74f0a655b08f2d297115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24e42acdfa50a97ad7fd09d2ed2e68116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81a70523be0a42fa410ad60226ff34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ef680d8f2cacf1004b005208dfea3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c48e0840e2abd1556cf6ce1dd00d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe531eeb4614fa637b69dfca71f675120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf143698a4931e334230adcf7c79144121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705537db821d65907bcc43c7c3862aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dd1408438db1a4840fbc8b37d4184123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed972c6f9317ccb261a2ec148dbc91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138738ffebe83cae60c67c504313359125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893c7b75c05fc401a7a4fdf7e27e8e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b275bdbeeca0e2d4dc12ebc0c90f6fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d4d5c95802599bc9a23d29a0bcfe5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a65ca0e85cb474c98a125766dd6d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725bc5b69e6d95f1d12e0a33958f26c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac21ec4cc2d640354c9ff3b4ff5306131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c4b63c5638b6b9c55bc3635120d5e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb7470611d676e11a0050255c3c8ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa5e5e9eeac8c77a6e1dc5321af04c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759176ffb51cf4220bff00e04ee776f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d479c9bb9f33c3177ffd5f5fd1dfd7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dad2bbf945d216df1edd249328087137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2864519880197589f90ecacc8bc9af9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cebafe873336a5639ef9d6174dea05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02554ad9d2c0c2ac1e67394339ea68f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff44925fe1d871043206213ada324b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec4bcf0fed0d973b8d3cd1cd3f9281142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae301c6b2732f710f7fe783217bd7caa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0f86ad7115c914ccacdcc203487ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edc6009b0fccdb72468372dac42e1a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948ae2b64a367e0e4d04a7d6f22acd6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a8eb4520e56155dca34db9f8b3cba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344219716801e52b2754ca1a9e74bf2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41869dc9ab8b4b7d87f1d4a14c475e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470dc1e182112af0c07c26464052a3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb1f9d9744b9ef9d58561d3f9c80e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc8aae77d7a7de76881a7627fc85fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e0c6673f8750cb88240dcf83c9634153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31462b69a38a1b51192489478111e2f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878722df9c431fd34d2a3074e484d7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07caba8fe93dfea34cee52864dd0ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328de5b90347b94f3aa163e802d730e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4936ed51b7d936e6d37b153043da2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabae310287f8463370607c0626476ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8b05c1b4b260036f0ca9119ad8ac6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076beb1df67769b65e5bf05633afde1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7416368d0332fe4ed13cef27e4cfc9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05a62b7f800826081c1a8f7d75992c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d170f8ad1ca914123cc395d24562f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c32425db47b82819219e25e2d88943165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790256b7096d49da57a97c7461e5944166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bb2fe14299d6f9a292aeba60ee555167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4276927cef70e08c4a947c072fd654168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb2654c3540d45c6e76bd40a0b32df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d03a362f6b9806e222087b2c1cde70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbb4f7233de4385b5575de46c8d16c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec40a5a00d01869a869e5898a873c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f55f52f14a5b0126f46c9256c95faa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a34d0d5c8bc81a1a924435205ca8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5680f7c2b73adac0ce6cbd9aa7604e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d20354a457a6e5d613c59e5bb1a041176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd01feef521efa8d86146554075120d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec11bd4ea426ebef917639b2bd8a7be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee955a9cb3f2c86091090b4b1c6f4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74485e42186a9c47147226704be2fb8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899725a9da85b28ab59f87a9415adb6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b6a947a0edbd593a7a2dc829dce69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282b5395ad9c626b7257f34a344124a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7654ed206d27505ae40f827ab03e2e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4de2d0b12300ec19b6e466637a103185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d996d1b0f1f2aabf557827d5f936f81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e9dcf82bb5970f5e54d34e5306592187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb09cc60d3bae591e9887088e32b48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d06e04a1475d66cba25bfa0d6fc57a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5055783597aee4c6d7e34272840557a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b7f0d83282c14d5f39715e8760877191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b6d538e2e9dd36e3b5b52f4594255192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2bba24382e67660244f70992e5b8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff46172c7737590c2c28a083c833ad2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9696361a8588de8bb96a2c4701222195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc9d86c677e352c19b596395a07ca6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee399c162cb6957d1d4de73dbe6907a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e381c82e85d48061e83625e8d7debcb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388437f921c473c28a21f66f02d101d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7ae17d1fd7a8388b79e295c4a1e28200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e805b86bd901715a28172d768709413201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db943dd843087a16e53779b24e294b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff664b5c4dd2242cc3c90412b6e9ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046a33ff1c6f4134f506c53ccb77cf2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6349e920863354227d90aaa76d49c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93223d351a415bd1325f87bd4e71aaae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ee13cbef7b62ba9f4dd3a81fd9f19207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38d4111b79edcc50d481be80cbf0d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cb326a89dc6aa825c74887049e3b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f49e161930650630586178576fdf4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f04b183d09a479eb7fa42b21530ebe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb8638aba84da6a49ee44df63daefd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221733d408abd21d51e8c34ca560c7f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9b05fe2716dd6aa01e4a211afd9c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2901fd6bbdb7918192dba195fb365215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742620a07981ead0dd66feb77378daa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6916d27aa15b025c7bec71fdd75fbe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54f00b9995245cf6221770b14f8717218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73848f18deaca525b572415bf933c485219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d1d1f643eb942103ff874c2a50ea5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6057141007519369f42accf09617b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbb201ee800a477b77a3ebb4273694222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc892825066a1400c920e769af6ae68223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d3b1df718bb6a4f7bc9e3374b1d6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894bfc3f5d142352910a85537c9c2c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473d9076b719140a24bf07d2faae095226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937afc9a3ef9437fad4ae2411933f11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfa6d86b170013daa1bbf13ee3b59d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8cd8d5e87ad68b3a3a754a934d9d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b773a3d9d664ca4854d8b4975fb685230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aec4293911d9589618b8ed862d4ca7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c846df3d66ee78015088b4bf6c82d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432d97eb4d79a2ef5c5220e95a2a830233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bded399a898c08e4243f052d57300234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8f94f2f8ee7d0336f65771ea04c09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525db3eff0ca43fd7b3b6b3673fc6b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883391e308a8d54367a1dff2e1e742f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6aa7242affe45102b9b2db7dbff30238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c26e6e116e8582af56436ed4b0e60c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022bdd2bb7cef57705bb6b28cbb776f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb573c64a834a3d82f03a24af3ec99241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d839bc1d4ffe34ded8f2385b0f066242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01287afc1941b9a9764b45213cc10b08243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc1aee4ca80dfaa356c429fa561cc3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f70dbe893ccb7986ec2755a0a76ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91a178257dbebb7981884d5c944a9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddc5df7e4a507ff9f40873eae9fc16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11563b9839b860d3d4f7388970f0102248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26fc358a9f39375553af1df71477f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217f80c333f00adfa3c607a7026207c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30de2b487e74b0e2a4036e280e9135251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f83240ef4170580c12431d5ec08531252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ef8e8af5573699ea4d645a797dfd9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc61cc99110d2d6d2d65e49e78b0612254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355a023990b6a0f70dc079d71cddbe0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fc5df41dfee370ea8b3e7e6962561256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7943e5fa53b3d73757451651d9e2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355a11eedcc84a939a30753d4e727f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544881ed7e627eaa9109d20484c151a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4e4ec74b3284ef79eb7340f22b83d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b29fc28cca300a4c6f3938429c739d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e909403738ba910188aaf837ff43b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477bc7608b752b3217ec09a5275740a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fbce4ad03af60802d53bf3e873070264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3757b699f0e7d81e76598049b0f54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd1d39d3939dbecc0bb93a7978b138266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6bf98d2e7e518c685fb5e5b2fbe4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b916569e3f7a0c56ce307b4454aa21c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18550acc9d0bb8a5339dae08a8f3fda269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3f72a14fff653407921475e2ec5f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c948e8a25b079176186ffb3baa84b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11278a986bca36ac67a816cd65f175f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccf7481a6e9bc998f8e86d4fd5d9b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbeef13238dce484625fabc0163476274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bd497f81cf12dca149091f86cec70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889bbf5601343d5908d7040e1f29d68276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870e9db980f10359c70c8ae7ff33320277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16a9f963d5ced772354e77f5c28612278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42d60f64a23e7bc83bd1c1a2788e53279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7aca46e42731eea7ac0d33850237e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56049a198d5528bcf1cb9e967d838d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9553a44954ab3a21f530ca4487f6d83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848f0154c85e169bb9f86acfcbc6c70283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cee16e708ae9f7b59bb7eefd92845284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fce5b9c50e3f4d9e11f3bd09a7327285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325df8fcf03914f39d8bfe78f1fdeac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30649cae56c8835e92aaae3c72fb519287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3257ead476747047a1762000dc86ab9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f922f23714f7f5f3c038381ad39bc1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1e0e83c23756256ccdc9e95ee190a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af72d259c2b628f608820b3e1e9d8e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed359fbbb2e75432a54cf44f340678bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3292e4b1568203972fef8e99581f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28246c9814ad2b7cb9cc7bd0648df50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602b31c28474f7fc1eb1edb5463a210295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfbe425a941ec9c80459022bb16ffa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bd1f80748f78e4c351126cc50158e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7994efc098d755c869907de823352e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5c683d2f368f3d75790491014ab39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3a2ed54dc4a55ac42b34ba791c8f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455b64f2973553bb8f3af74b29d3398301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c83ee9d7aff8e6f01bdf72ef957190302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663683ee955593b97b75128d43ce6c8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4d0724e9686c3f37d034cee1cb258304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5fd6f5a2177933adf255a57b19581305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bd411f6a1743e51a1c5d547abad7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4949008e903cb4189f2d56aa534c56307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dd9bc9369d9e232d242c0be862de1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67bc0e3d11dc7c0b34267bd40c6821309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea558189c3c98cf001cb3472ab731bec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73845902c8c31857793a99f2305338d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4890e83d0c58a92786055a7a9809e42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacaeedba4d1f24aa2c10c235030144313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a541ab7aa50986b212714f14a9e56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6aa10a5e61443c18adf7831823ef4c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08e6e44da9752983b3b5996a5867b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4185d7ca60b4d5f71bfde34544adb1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfdb6a8907ff6616368feddd9100e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82672cd699bf53fe25209500633ad20a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb208efe9f81a2fb11c05b3209dd5537320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162633626db4820c91678708759383b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab84418ad9800b0a678a8e2e1c7113322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d05bf3c8557221e5e38a271e51dc6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce19b593494935cb578d9b98803ba55324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fd680a1c75b0368c262e982fe445d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39bce6cfed412b286f8e0482f47df3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c113b64c78c3388cf0c77b89d9ca4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75579d25982a5d4ee6f9ee3dec838d4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837476d453647decfba9dfbf95e46cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417f1fa08a19b8411b42bc772a96aa6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3b42fa7d23c4bbeb371efc37e8f00331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6493d5291c7add3c693fa72d9f4139a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6b28de588655b6271ac66468016c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a58e42f5362254673cb8e7d70391eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cd7cd37fff942fa603296c2053349335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468e53f0a8efa0e01a5c34c5d9fba6b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bacdb5535028198ff88d4a79bb3693337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8b0d3432ff3345fe23f2418df6369338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fafe48e7b1a1a8e7105472c567c4c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956b116e20d54a511ee02d406213a8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b892b73f48f540a4fe559f4264f00341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c92fe8f3217335060f608e03f40cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16764409edec117bd5eec82db1e13b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2a2830d664e99656636f1615ab91f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7ab108a7861f0b7e22e09b5bdeea1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a38a59f4cce4839eac2283e4f11cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a39154dd2bf2ff418dda0b3b4142b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a93987105391c09afe0ffadd4e45e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce5855856e84cba099a71b0966770c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c14f6536cef31c017aa18affce0d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ffea6164eba1d50f97b7d7f92fb3c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbdf69e93f60a2abf4968d281e7ce0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61aa96c5e696a48eddc23fe45ad747353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbda5d90bc53b6d7dcde7175a55cc5f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af186ab7a636dd9cab62fbae49ef0dd9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7695fb462151218eac905fe84a20c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2cbd029f448c3b04b3f9531ee0898357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7393e0f14dec08d8efe00cf6d52365358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb946593716f96f273fcc398e0d228b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de844b587d9c3804b6655f56cd36a90c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681e14933174fc331cf7953cf52e4f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3450eec57281cb2742f647028b392362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27f23bf3bb7eae4878a2188d8d8faf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb269a4349ffd5ddc2b74a92143f77364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d381bece10202cefe10d4f7523066365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e450c137ba43864734e380fd1d6a24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ede1dbe8fde7c9e9653c8f5762f9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27320a5527cdb6aaad41be6fadf598368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad17f3186e9601fd4c71236c773e398369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6deca6a8b9f5519bd0212667413104370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0424308b125d35695f8e5015284a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224eb899184c23a8af601ed41ce13da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9dc58d518090431f4e0c3c8c73c81373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798832a44967f06073708c624da1b7cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add28a2c1d5f6b788d36733a78dda266375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195d42e02ea15e272ad5aed93cbd80a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce967fe0fe7d4db1a5068cb01989c22b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5e72ddbe620c1994e6fcf02c3e08e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccf22b2f6329515c41f65b7a658ca4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7b487911eb8ed87b0f1e1e1450448380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f1db3b95e5e0db5874e7bd812e698381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003ac74dbf48f9257156c5aa82f45ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b0fe98060efb69ddd072282701752383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a33643bfe8daeb96774213a2d74b11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22c0f703c73e8fe394027cc8506ba4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff50bcd7b00a2762529f6a65b55037386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99616abde634f0421d24149fb3e6f634387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c596595b65e55c1d8d760e2ee899a57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b4d2f5f9b992977152537f6aac802389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c4154070999fdab26ec727d7a5c34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f98025d6163477e51fd31b60e6f1b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9fac48fd56c7b2076bc5c2079d68e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6229be753637fecded37d1f584b171393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab1102377bc6073936a6110d61973f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e7f034f825ed13bf3e3db0eae4f30395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae71f06d75360cb8c49a61261f52a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08e0209073a8ebc1798f0a62c8737b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca3f926d001fc6175c1fa9ca53a185398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dccc30e9d6d60d0421d0486628818e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4824b29aca633e8e885fccb446a28f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9407a023777616c6335f602868565401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43458bb8cb60cadbe369a9f213dcb859402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8743a08f3ca26e1f1e95db1cc80a436403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c6f6cbb7dcb8d7e6976a05b7c7597404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7478efeb178f164548cfdccc5e91a5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adcc5fb33ac08de3c30afcb7259cf8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3a47c46ed551c981e1a714cb47367407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5ae1c8b3ca2a9373acd17539df64d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8924e82fd92b54a6e25dd98c41d1b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0f1e1ffe0ff701f8c8f87d0254ba7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d00b163c5caa3ed5762841a04a811411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb12a7369747a3d55cbd1ae8d75b78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61b19185ca5aeabca1c1c3baffc27d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05228099dc46806062d6a7c9c2ac24414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba6dffe68860075cabf2c2f2823325415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbc8170ee0a827f4e44b7124f00805416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0a1b3b08c5c4395a224160bfac579417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39c0557bd1b376f1c83f9cd8ea2307418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e394d8c609e59b64937ff9fe0c136f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9afe2c6ba52b02e3865c7ef7e7fa97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98a765c1fed47ccbf96d05ed744a19421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882ad6a743c335556740ee1f3405d07422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc74f0577fd4ba6d69ff384849701a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b372ad92da0254064eccd07f107c692424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f036e586323de61b005689e7d77a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044e85cb57aadc31702e6c26b0deeee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72222df5aa9f25625afc6cce27e55e43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752435a4214eb07d110d67bbda6240b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e4bf50ea9fd05bd852a39e8d33b02429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9a85aab662c152c2f99037a426ddd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb757cf5b2f4c0e998f07af98d3afc5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fb5050a6de66867272a77bf825b56432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7007a9486bac5f1b6708229f616ea7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043e0c9a36f352b8f6ef2f9f93d349e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7808643658fc6a4a8be766dd7070f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc6c1eef38bfe27c66b9e7ee4c87bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddb17a8cbc740cfef19c6bcc658ad6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a5c1aa800c2752e4afdb44e3943ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224ba48792df7614bdb708ec26fc510439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b46d13ca722506b37142ab468546a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8194ba754543229c99479aa9556efb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d8fd6480ee349c8a11987332c2c14442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f856874379b3bca8a878155cef126443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dd695aae3b90e0b46d6953807cb42444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d38cfda0ef7e5cb5cef7304fd105b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c95c45fc29f6ef1a5730eaa8b59078446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a58f3e47825bc2a254d87c3957d1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d30fd5faa9b933fcaddd8ba54d91b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701c6236d971d4cac59a0bc26f5b4bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8b11f0b1a2c846dee712637b6d8e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0b107916264bcac33a29434918bdf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb3907062d52f6495aa991e47eadea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4497687419fa45c2bc6b28960d3c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69681093dbadcaa66acc0f513c5965ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416b145cb07abd354a8f16d1dbc54f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023d2348e0a27cad69f8d2026506dc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd981402ef76690d157bb89765f79d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ef1bcda01d54140d739e905a55e3b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec6d5b8b30d2a92929301e2bc4a1a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707e1eb05e88121db0dfa08387d8d19460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517f59e7c6d9fc4aff1ffeb477f4aa4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4554dbbee52d114bf1744ab050b8a5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d085de9003a9910f2196aa2e6c4718463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24985e04bd491b9224a3a62d3e29a7b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed754c8c6f0cc7afdf0e6c48a41a16b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5678a11d44178af66b58d75f6a049466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f73669a42b0714a4e3eabe91cb3c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54f42addce041a2ef64a4ac8b7b416468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2d4ba205d4842b559ff3f500fdffd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f7802be8cf2c6fd1fd011d2749fc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739463c115c166c2acf70e1bde5c8675471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e314a4140615c40309b1aaafaece94a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32b1226f855f471893d714483e6d7b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54aa95e54f2839b34702a81d6aa5df3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7c668e4a4c034c19dbc95bc5d4617475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e33669e36b0717999cf847a82b1d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799d7033d603da15dfed6463f04cad7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a24da1dcd37829480efaa229acbc72478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90390868cc6d38b8c545f8c7764c4aeb479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>