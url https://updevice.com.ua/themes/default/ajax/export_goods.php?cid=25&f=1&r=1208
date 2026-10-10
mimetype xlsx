--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af85c4d62afab76fe5d56193f23447f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f201eb5f948634cdf15930390168e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865f052e84563ed1dbb55c14decec6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baa4ef8541a0bbef6522195aff97804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0953a5096f8ed9718b4f24ba4dbcdd15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aae3cf49d8d26a1511fd744fbf19236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05b11eb45443e0bd582dee91d138727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a705487d66ddfebbe0ad2ff90216dcf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8055d47e6080e94ac112e6e236216f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec151e8644eb9b2fec04857db6f77210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb5bfa04ac516ee7bc0cca95b05c0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41613b3c25b322576144ce83ca04bd4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0b3dffdb3e285526914cc99becbb013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec7e9b1a3b27210f3df78234c95a0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3a69353b059c91b67664711bde9b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8d2b2c6eaf5834709409c6620122216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f49a750fbf4fa588b2403a4c9d31217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68076cc7ac30375382632b166e1afc118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aefa19f88eb54274e7a11e49d9e9c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b683e665ee274f78ea0718256b02820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc254206d5851e717aab9ab466cc14121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8f44e7ed02d5abee905eefa74ecea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbac6b2e96f05f8424e52b29d3411f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda1d992fe387d4456591b448b7060524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fd2b7432d77ddb435df47b966d14725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfd2f8b4603f587082f232e622000f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fe465d58b6a22060d99957c5c473327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36df2a35f8a0973a7bea31b0aad5b9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4de5d8066bb47a727cc814c1bcc81f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c982180daa272290a04f63fdad19c9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6938ad91721005c34269d66146fccc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbe6c0e4766cd57fb806adeafce52532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f448a6fa8b865402e56a847f880464f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bf64c8031504676f727555b72d8c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2ac9778bb25f6c6f731c3ea2ef81c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727d21e182c998adff947e0fe3e6ea236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d219ba6b9635a679e91d96a2a547eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b7ed8f3feadb85da4395bc99514eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1bd6166cd67ca1a18a1fb91dfa5aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6e693639ac9408d5975a00c4b2d3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ab6ae2412089b008acb9ce321c86641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd13ea57ab47417dc0a15b4e777a4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111b9d3336cdfa2ebc4db0b2d817f8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898daa2af669f7f35a9ed5000e2c83244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c6e7585c23937c8605b5c6360b4b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1ed0031d82a4aa1c28658d1850c7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f867131078819d6f1db81ab2e85c9db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3ff49665c482c5acba6cb3c90dfb248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf0523fa24726aa3d2df56419371b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a1dbc1842f0af597d5734e052b65150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5a26dac75f5071c41c00a5c045fc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e221406b01588d5ee36feeafe1b2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95aaf0691bec1dc6a782c24ad902cd453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed598b4f61eea6c185d2b64e87febb0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7524b4d36a297eb23083477a1e966155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f082925802f49092423a558e4737756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a4e46bf2af61ac205eea31f7b1df857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8280e3bc61acbf9f0fd2fda48a7cad858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5093e23b2e37b3b2cf52c978b3e902059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084b48d9a4f565fe0b62aa5f1a86a8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1604d719b7ef4beeb61168963fb8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18966a70671e534e3c83bfa429122a6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9ad4f5fed6a84866abc3fdc4aed8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb57304e7780d2f22bd8487219a53eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a540c8b34a23bacb78b7844c27a3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d21882f61705f7d416af2920b50fa466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fbdb6af31ff26257593e73d56a45b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dbc9cd718c7b4b5e633a7e613995868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987a083fbe7f16a289c4fd85b0b052069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d924cc983ccc63fd7275dbe9c5a8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd6de75987591866026cc4ff95a5ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f938325a3ab8d5d16c5895a802163572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b949dd52c17d806936f0380f073a1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b255a9996a0fcb094d034406ab8d1ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cff05c821453e00eb694e7a3801ab175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3673bb21a901ee6fe2be154cfc11da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fac29437463522fbafa71f976667f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498eeee1944d3545b143668a7131e32678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7eefef35d200b38a9f7aff6c73ef779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592dbbf3226c1fc37e9854c4da9becc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205937df97ef2ab50eb60b1d9f91598f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faba6fbed32fc802205a54003bc359182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e8824283f91a27bfdc3f45920f33083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9930cf938a4fdff1edd475db7a695a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a08042b4252ffa264afed624ec6c9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cb5dc9a8343ac8018db156232191086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0359b06d1123ecbfe465af5ec20e4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a75d7bddc3fe51e91255d675b7f3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aedb7557949d6cbbf53e8160fcd29789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd212627ed927ca4dd6b1be1c75fcf390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2b92f7c7465b0ec36179aa6d0fbe291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674e1c9c0283f9ba3ab9586bf0caf0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa5d768ae6ffc9e8c63ba3f466643793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7828a28e92fbf9796b0f5bd2703ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3aef32fd6128c41535fb3b596d6da395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929023d256f91f8e07349fda01fe92f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff947b8f6fe1865375962ad49f17c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ca29e96bc945c05f4b39404f6f2a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261b315f35846d693234b4ff342e28f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d764084de1c2230fa3094e60b4885e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49a9892a27ae54d57aa1e38f3bbc7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66630bbbcd2a0e3ab3aed805d6d95b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06698beb385a90f2407be16187538795103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001196f919f1f1ef9c63f219a22b806d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983abb36d199c49568ddd1ad1ff329db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8aab1c76e9b205e92db156f913f573106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fdc26444400163f5e7b02f9083c77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35dd3ee1d76e5cc34af53076afef6b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e4dc4ee5a15265e9dae6a9ddb7921109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539e3c00483a0d6c13e8ad3d7542860110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844e4f4a0658a033cd6058ec38e9dfa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6917f1858a97d7b485305db9475afac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba93bfc37a0eb80090445ca71bda88c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f75060786e4ba820b732385d8890d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea6a69cfcd61d5f3203eeb56d1bdac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babd7976fd7409617320d144a96c6ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927661cdfe9ce47ade29b326049f4ba3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561536dd76521b400d6769676d29d017118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536d4e407fc6bee8a2c83709724f8c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ab80d55eff12ccb96791bd5ad9be5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43e027fc87f698ea1003ba421b0e56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1254d5f7ecfd43f66d075b769921f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4876661499e122caaace0bcea36f700123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c993781779f02cfa641667db8ad9823124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292d683a323fa266c7ff2a3571b5124125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab6b3c52bb85ad6c9ddb8fc5766a47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16201348b3bf12fbd3f419b87c2c09d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb75b6158ee1a90213941f60bd4f373128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18414737904aad7d4e1cca194465f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187e7cc260bb219d068026f321ad0c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0faf541d450ca8eb5eb2fdb9f0ef9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f17faff88d7459e893ddea51994e50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbee4be901ad105d3d086f4ece055aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5629de727d4a7432accfec59f0760b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3555158cbe83adfa236aef05dfe30d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de9572c3f0b77657677f4948071d63136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ffde12009864a303166770e4d5c26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cd8ab58f83c4543a5a5323726a958138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351b0b9223143118954605b4ce409c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5150a3a86ab4b4be1f23a37d38ecb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b734e4f3824058bf2033ede76df76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8de6a11a572fc3beb50c05bfeb3a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354df43b2de0c0f7904d0865dd359c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366645d5139b6cb516d43f123ed3957144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97fe75cb04886d7e6d18e5d92536a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4dd6281f77d5f7f4c25fab4b625e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b5390934f56d0f80d0e1ea4cc28bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6723dfe198c2dc57b14578d8c94f575148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bbc31d2c89f425a12a6437083f51f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d940e840508df6eaa55049fcee7ee7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368759971d1027ecb49f617d4c900078151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f63ed089885f4432e611d5b9ed928152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57631e5f46e5d13c8122c9a3f81b3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b226b533db9e5a150ef5135dc55937154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0633f9531dd9cdff41b3d379dd1de27155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f851c0291c3cc020531be566cf1e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c1d8a9a5f91452a1f0938ef0b8bd8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8d7ccdc5e66537b081e88fe6584c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccd356fb86855118354ea3b158c19b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947121c6f4d1ffafb40220781a0041a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e20eba8b87ba991f2f193db081c0bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a80cb37b9e985e8166bf73354b2bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d326f30c9252de96b53ec05fad7742163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e74a0fe997b522a64b1485bddbc79164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41163bf0557dd7be0d4917e3d77a9db4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f471f19aaaf6c58ee6920e59a2b5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ee589c92df8bce76ac07c154fb792167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c9f99688a4df4b20d34d622e3e930168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2bc9dc7297514c926846b51dd3438169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4156391a85c050c4a680eeb94e70c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6b2776e5b5f3762f0a10b9ae6919c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00e8c8b5b3002c4888c435c2aef79e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b6273176799fa2c006c7414c8f635173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda85ce03fe0dcd7a172e46f610bbad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c60d5915ed4c43560ce075d0a224ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cec84570c0ef63f2324f2389221a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d0e9e5b6ee20a9a374580f8060231177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2bbffad1716bf72b138383d207352178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321b0db0c01eaec43465740f86e33d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23e7f695cdeaa04cc61e42063a0fb5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57afc72c2f19e55db32c93ff606869181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f200a8d40b5e2175a0ee93e5ad67eeb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801aba53f09d273599d64c7f5279d36b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3d3a126c07367eb54736b6ec56cc7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f918fa34da4a7d856ca1441e21b0f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89b839f2e18d14538dc0776286b460186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d672e49ee0b9b2af4c33e7982379195187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911b1059cd83a1119b2f9f28520776b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1aa88ba56808db51e753f995df228189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f044d2c27449b4586c8b4c566d342190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02869d4e689bdaeff09060aaebece241191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d660722e5d95dc2beead682d0cb11eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6870168d6de082af69e23dad715e73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1963ee5659f1cb79bfea16bb94010194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb172f4cf3c3afe2df27a846f12fbd8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54a31aed91aa76c20ce2411f160da3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482dbea047e22d59a1dc49c0b37a01b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e37f96c86cdf48747660b2f630dbfe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728fdada12c5fcdd31255d12b6cc1a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad79d6c4e51dd3983bbf47bdae1afe7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4961fdfe5da05b8c473de358ccfad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e9321f1a898a2a8c9ec020c2db71c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161d02ee4b94310037f082aeb87a0eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49070a494d1f80aa45dad431c2da6b52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82438fb190595c2d54b81551320f17e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53199ef69273870596c0d983ca22c7d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faf7674085faf9e60604e60c68c6b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a510ebf59cff747dd8ed2fe4d790c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed790b62880f8971624c05ae24d09f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141bba6484d2b8b7daf4b04baac64c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825403f4e58fd373e3b5185a4a148e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93350a316ffe92f11d23c8afa2da4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64f905f62dd2673ef0aa345ca6afef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28a2311322988c7ddafa27c29f171e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b582a44f8256ba9a226c2008da5bb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139174063bb47432414ddbd728ff1b11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecd729d2238e3e6a617ab5e39aee43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104654ecb2c8c3b133de96f21bd34e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32459d9b6099c88d325cbaceeb4d372219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3c7e0d898609f9d9e870b2ec7dec6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050e27e3dfeb929607363c1213d0203221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78151d378d310e9bc543d8673dd2684222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112da627b3ff68bb0aeb921d9cb9f1a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7475eeb7edfa3a664a5a580660497f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01afc9752cc09128d31a07be59ad269225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fd8bedd9f55c589106a5db223aafb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980e1102c1b318875b7659bb9d9d9b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faca362f96376a4d7d2a496e51d4f87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614763d82cc1e27e313667aed16368b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2110007d771c6e342437b85f93293230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929ed35cb4f173213e89a3b226e122c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec3521f31293019b3bc7e001e5bf98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b05595de9d4ebf3d128dc871ecfef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fd652f1f13b22afba637c6462ced2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa706985293f333b93c309fede0a40235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c7fe2a1bda988af663d5cf08429e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258424b571ba0ab78c7089e1cdda21a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc55d5897a5f719cceb10a51bdc2655238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a213e310665ce65302d3304dbf4f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c41dee74b2a5ba968ae72b764c14aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdae463a35a0f04df99a45eb1f61e34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29eca372e7cd07d2d8a02a0066c39ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be5fb69bea5a09a6ddb87bc35406e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f09c6a03c81574b89abba83f0beff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033bf4c6c0276e50c1851f5f89a0a76245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274e2c7fddc22b7a66ee92c16a1707f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132dcf2c5ac6b56b7b4c5f8ec0c2504247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea3ba02bc75ed51cf1edb035405ed2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451e9c27de6c4322858defd9364fb95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba8a1a400576353213c8758f7a1c08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685737cdd9ce84a95d0a44977c48d43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f633b05238baed0f3d4a695dd4ca944252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a1682536f2bb16bd02ccacd174e2f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa640c6b763986d500dbcb7ec80c26f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb539c3245ff57bae9a6f49e5a04870e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6eee2326389964a39e4199db6cc246256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027db50fa1a8c26699a8fe3560f7dab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b0b8323aee947875847956213c3f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0bea3cb7f0968f6cd64dde94a1bd4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff5ddcb428e5d846ab3492b5413167260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf78692898e96eafd91cb498d90d834261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f705724215a29f39ce6e2c73efbf2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e425ece2192b51c7d975e3861bdb76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a72d2864089901545a4af0f4de51bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b87e8eed5756b833b71efefe730698265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b077692788a45f5450d3583f7aa71ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aac4e7b5dc084bd4694539acab42f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075f56edba21d6c139f2cebd6f3efde268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df45dfde34fc8fac90a5c92f4b5ec3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e932a0ad31c11c42769db5acac4a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97449a1270cc01c5b948fb06c75904c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d234aa7e9cf71d683fbf799eb71d9ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aabed3ca69ad8f5118e2487a3ca99f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4100760a77c23ef3b00049600d5d23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e037f076683a0e913fb9564ce5ad810275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa6dbfcef298bc0994922547762044276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5940bdeeed69919db70c2ded54d44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b31a572709ac7aea81c7c7fb0d7022278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb5438ba5eae50bdf2e36ad6f5751b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422458ec6062538e18d70f20ca2278a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edb4da52c309e17e69584c87078c0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6e13bd8a33a39cd8837085cd8cd74282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9ea50f75582f69079287a81fff476283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f403f8c240209ed3175b8866b8c7cda284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47784dfbfdef2b7e158c150e02cf34a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921a9b601d70ba40e5e029bf2042cea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc86785ca25fd0d48b8b540e5dfb0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a417e0515e51d922e2afac6bd521f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e47a5bb30b4f6a06c0315939eacaae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620d7fba50bfeb36f6bfec43cba154e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab1e6c761be4f7eaa10c42494bc045291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f657a967c46552ce0a8c856af5739e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771f16ff57b503169d97bb6297f5b21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2981d3abb91d369300f2351566afc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44448802f45fbb6a354cd1286dec37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5621e51bc2e66c6bdf1531fabca53296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18246824e462af02a354dfa6f0450d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1148ef315bde6c489e2f006fec30b5d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f04889088bd0f5b500eb5ba18f7d94299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c5c8de703268b9e25a7c3ce534238300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058095404f09bfc8035994d80f17e19301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e0f1de8ab4c482f2beb900ac69bec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eb0146aee1fc05775495c8f852218303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035638c34a09e1f6ca9e7283cd7f514a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26811f872fe9475152ea81291e0e01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6621cd3e058b16b8bd1937cdc51dc6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0d0b0a29f5a37a5fcafd127197555307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b49c8eafadf0b5280271908c32579308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcbb321e4d54646e82d648bb910238309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a8a11a5fc44a859ddf4194da20540310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c14ecea081b59c5f8ad25afe6c59bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69e341ab0dc5dcd3d25d5e4f13559b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5103b00200212418fc95014fc92511313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9097717631ba88269163c0af87476314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ea6b17799a30b2a1e0364d7aef832315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bc95f3fe722315d79029106fff15e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17715e65573f02f625e1263ed7256f7c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232bd69a9823e67af8c49dff81bcead318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6555b6ff452fcf8535ae3443e8b2e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705598c5ff21d92d1be01971f0623ef1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f482ddf91a1f52d3f70c4180ba694321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12426491df40825c30e1ebb8ac582196322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4335b5af072f45f7984483a52c08d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb790b98f6f6597ecbc5c44bc9e72c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fd6c3f4501b74fece0b384b123e05325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9ea15bede2d736a65032c0da5ad6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557e478a5ca55cc5d52af46aac842b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2e3e3c35aa6c67450d11d21faa348328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadcf8398bf83a5e2e09bb234ee5942329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5942ba0dee7b2d860789d203630a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccf3836efe18225516c8b313ed8d9d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce376793f424256eb5511d5f5c9855c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485419ce50e09404e439e482788c079333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64184fdfcf6a22066eb2965d689812c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cb385411ebe7146cdacc74c7e5dd6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a923fb554a998fdad50982c6194405336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dee8204bbdd50f58ac57ccdb0a2473337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5ef064c2db87c8f15ef6751309983338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36c0657db590377863b33ea7bcd25f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32aa6ffaaa7580d67007322ad298882340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e7c8acfa521eba38cdb5f17c35cea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a79ddcbc1bd147d0cf523ffea57bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbe0dc9653be0910d9e2fe8b932f59343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db26bdbd47c9772f2d487f85efee861344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25683d43281b74b9913208222ba62308345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834346fb71c7549d0bfcf3bb12fdda4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbe2be301c02fa1266b14477028eb4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7ef7b40e06a3e53002c6b4352b6c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f182b8034b8e795f9fc01e31e00d3a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ef231cee74e842be0c840d6d27ef1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411960af575385db16c4f9a37ee1252351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be29170641ef86f6a2c2b137521116352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaa6233b206aadc80b0e9c4b8b3d46353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7666224331963c6d5e7e75c54de93d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ffd0b3c269e062e7677bfc6e3b73f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2ce8ba7c70cebe4e81d603a63ccfb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c54e948e116b4878af757eec18379b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda713770ce0b5a3e5a99c97fbd7f630358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5934f7d7354353919518b842b050de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1381dfac653f911616be878a0f036b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9f7b838ec71d88fe4f1de0890ed69361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcde7539b0b58448e165519ffca317c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6695b1b920e3dcc455d89f0f515d7e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905687acef580c76c207299c038300c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28bc33819f4921ef0398cbc895c8c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1f34311e4e69996c3857eaf63ef8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3543c2ecb0a8f711fd9dab47e18d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3c02c9f82acee693d01dadf45ba3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961e7717caaf3dc01ea41d3745b6dd5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0138d32e9c00decc4727c2e3aa42f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4e18c10de7a1642716b82b9ccc2c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5d74e258cb2c987a0e24ba9bb4533372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fbb3838b91a167877ababa3342ec0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92ffb0e9e95a05299592560c39200b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fb36fedcc4a639c4dbf5226179cf3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400e74e7837df56166bba9725710501376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd90de98998029f97cea1950c0ece79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7433a33c1b21adf8ca202498354da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c94942023a85907c0ec11c1e4c9450379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8de9a225ac091ae2bd88123fb397d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77931d2beb30cd348c64ce5b202b83381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cdb16885adf23e508b4628a557ccc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a74cddf70eb2ef060224eaa3bea27a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e51f2ed5f3633fb42462affb9c4c05384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922109d1ba5727093082884331aae45b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f2f6d5bb7fb56f6b3c78973e8445f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adf31099c5c9dfa8c8f0045381f138387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832501421252ec57866364079133aaa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f622dc0d081d31286609dba68d93f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490da79724c70ed82ba25c96d423d26390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e64e9d5ab4a1842e0561e91f47d180391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db2f025abfb5f2ddcd58d133411fee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b945994639e3b5c262f1e777b24627393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14440c40c9ddff8da2419fdd8259c5c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89650bd4480bab59c1aebf44c4bd87ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238fe0e10ee8ffffcfb008518a75a7c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6188921e3c18cfff914b7401f791e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dc5036737b8a52083f693d773cdb8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf9f96264faa401ebf27b9ad931c3d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8778a929d9b5f4b14a08bfb0cbea4e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49623bdb66b5fe84acc84e21575a4c12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04840311bee781a24d0ed93c1182613402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5532ac249c893057fd1361afba06a7a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd29b3a40114ebfd886c32efd93d21404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6bdd66a012babb72b08ee468a31ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b62225bcc4eb087dfc43ab5b2e69b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eb82fb56365db7e2132985fa02814407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3dfabe2ba79c09c963d314e5e5762408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8e6ce190c1c53850e941834e8701e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae108e2e622ccfc12af6e51047f139dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726cb2b2d2b6542b0c353182e21ee27411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218288e140aa6d92fcbace17d55f4061412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508d5677d3e13c00c010c524cb8ec3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555730830c6980277c15ec0580f7723d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9088a970dfa308f170b542227a0a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b98a4a8ce7406f258630c9182e5c41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242763cfd145fb473ed64c1dcc246c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba664ec8cac97a3b966fa7718e2c31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac450bea715accafb0de87e1afcadb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b150e0902324bd248116d441fbca7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ded6a0abfa7eeed16ff40df81129d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e1a3376caee6f6b7fc7b39e0f9b6f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefa17ac8289567f79cf3d205c61063423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d378b8a2f55f85ce1f9009504b9b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ba45096d76f41957149adf5688899425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a1183e55bf688d1aae4a8cb6a1eed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8913c83adfbad07ca2239471a7b67427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed2f20a9acb3caee880faa5f533f98428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb17477318899a9c4dd0d2ca3afbf13429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990da65604907f9d230ec85cb22de84430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7296e836e0cac6400eab30de36887d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e360f877a267045cf9d4e48ca541b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d243c62deb3954525411af83f5b75a7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0adbe8217ab561c4a9f6e0bcee4be4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befea31dd368dfa3b5e8e9f418df6224435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40ef6a6a56c7328732e7af0665656c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61599ba79170bf839fbfaa42db854826437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee048bd899e4dfd9d4be367e6861961438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161a0808f8e1192a11b5833493d7560439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447891b3ddc35867f4a7641d7372199440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cf4f30bcdcbbba6dbf4c5c9d87a7d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea3b9ff3195f307423efdde457fb9e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9ea18bff24634ebc0dc3b5d425089443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e723a87f831ee21e7ee2f1517e34c3d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a041982d62b8339ea3c7d8a98135e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9024173ce3c57645a7a49cf2afdd68446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35e574c7bf35c369ad909e75377f37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe7eaf597f2824dd02ce2f2b8b569b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c93979a0934e2fd5009b80161d648d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29b8945ec19a262ca54d5a9f4b0414450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7db7bf09b2c3c09b5f561c6162956d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd82b8804d559240ea004af79d32bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebfd5e3a1fea4edcba481c9e802a76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8ba4fdf15ec61bd4cf4fc19ed12a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d918f33c0fe61650add73979f59c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c5d64419606944281b85429721513456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c11f4ec7f6701cd3be55dcf0e42cf7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86651512d7d150adfbfe1fca3358354458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce99f6db011ed66715b1bb03fcc9d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8a66f62e17dabf1e26b7e242ae5d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e1867a1e5f04e328760d9b7a3348b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee75bbe6d237bf84bd16a6200505737462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef66ab63d7439c439ea7c5780f6d40f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14589898915af4bd8272a1d3e10e3926464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b56a70576d332fc8ce7188171bf0f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094bf846430aadd77f8f5cc7aedc59a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb8617ff647a9d32c25003c9db1fba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a920b381e5727c077115191b0ad87468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a28374b89553167ef109de299deaa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4ddc378b14efca931ea2e2a113233470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616652659f08c264797cbfdfc17c629471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c13bc8e2b34afd5d30a44fb63517f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aac9fc2fff46f8c643130b9ec79bae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676941eb9944dd1f4403c62f3e48b06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e882a419d3df6755c758f0dfb83bbd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260cb2af33e6cc34c1cf7a3cd8a467c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad4a14ac7625a16bbd5618e72abe92477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc40f69c442454ecdcbb4ffd6f9a3c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ff9350a914366f346758e98f7c215479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf65d74b2a50320b6dd888c0145dc8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd90a71f6063dba07860ec9deaa4ca9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b75ef145b531eeba00edc210ca43c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec769eb9604386063e38c5778d0473e8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ea2b094cf084de4bd86903dd158e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4dcf8d7e2584b2ff86685e4323e5e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30405be9ea61d6012f3cb39945ce1eee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749aafb53218efb63c4fc936f315fadb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0d65f949a5aa91f7ffd47bf27eb2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108eb22d6d41e3b85c3eb787ed68661489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d055e3986aa1fe1d1df3a7ee668561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472eccff532b40fa9ca1d4106d5ebe82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da6d83def9d1f2d58c6fdf6f27ae1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f7907ea982c0b1064f5d3405c3b264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bac8cf837077dd1e257e5ab8c6dcc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5227e5a7e3875c79b12560fa4708f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76821214810eeb177557e6e45d9f29ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93141f5563ca167be172a64bd14e16368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b9ceaf3970e914ee240f5d600e6159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a09ef7f8f3e8e5bfa1794fe33e8c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0e0d5ed00dcd05170b6347b77658611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d3cf5368e3dd0c682371de73add4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837851a9934a42083c8c5781017f448b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e9a7b4e94a0b678495c0951336d7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74b1cdfd2d248dc936c597a277d77a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc804a5bfcbadf8acb768a0175df637916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a714372ed6062c9e979058fd9329417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026249a3fa37ffe34ca174ec07cfe5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeaea0fb06979d36bb783a9c288849719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb0375d7322bad9c41aa38f2cbecd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb9f04daf0a97b4f168be874b3fe0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d3e0f83c6cf76f3663382581c22c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780913280c4859505fe153505472cc4223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40985b2dd1265b7368f13f66887f3eb924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649864f04d5a32cce4694902400860825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb516561721625092c310e8f11b21326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e6c618dce3b0fd5ee9fcd941573a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149daf97f3d688e918aa179b67eb28ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3814ab37e4d7bb2a1d22b4ff624b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd9df0029af8bf545cf6432650c98530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069a0309e6cff497173fedc4dea4f2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e806df8cccbb667b31bb170e3a35b5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4fe96680af1725315d94800953bc033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233304d63e32e5c8f8e2f408ede179834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f1f0ea5b13c347d6fb5aa161349ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c744170579eb90e1655f790c87bba7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e29e6977f8494eb5238ca3b8458a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99c670896ac88e2a03686c8823fb0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34acab7ccc0463abb6b389fba9e23c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78596974ea35d11216e759a361ccf8d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0032cfb6ed5b596f27c6aa56aa67c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d1ca7dd6208eb4af515b852e5863f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43ab0472cc752645558300e72933da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d4703892283b3dffe775ce128f3aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a711398bde72b15e737c72bb27ec6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46af803e5ef2a0acba01e98f03c9af346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf6d3cd0658d6b50685e9eb3938d9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919d5649f9a1d185996c7434eea0f9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd418196bee07f0ff9298de574f64dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3efbea2ee5294cdfd2fac2ede843150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54413e3bc3d2d2a44af45cec62534e8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef0690ab80e1a0d260352e836980d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4357c4dc2e208c24fed23a1c4a6f9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d5349da48e84b810ca477f137361854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33172cdb88cc8de47a3de2e6893b366855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc651cae747f4744b6bc7ce3216d6f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed124029085a46ea2233c11ea159da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d47605a9958f9b5193db2e2f0f9a0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587942d60f88deeb20d36d229ff29ae259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951e867ec68a1e645b613224dca534560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078714ffa05a87c0e8fe0d0cd6ceb30f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9889d35e5533bc4fce68a9e7031af8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a487b1077bb422dd76254339e474963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309ef111c3b5b1a2af6cfa645fd1fe464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b711d033a55bb02dced6ee9bd43d7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdd582fe52c7be8416f414e84b3c9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a10e49eea5639ca253bf0db8fa97c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c96b7d1299ca84425ea8b39d98e5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835ae7f388c40c5f0aea975252b96f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd210281c14087e279d79d5fd5e3b28170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420aa8ddfde2f310acda7c241e98b4871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bb4411b8aedbe8607f8ea4b1383f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5ea927f7620a0e28fdc921bfdc26473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a481404ef0fcbac2e2b2a8049f4e7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688d15b26694b5eb877641fdf2d623575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418058e73165aa5a99dc600a4d38ac476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c20fc78e9075e9f7fa111738f6061577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f0250f0deda9b66c475a4672e36c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab034943d5d316158b6b9f9045373479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefa9ac7f24e76486fcce1f1046cdad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa92c76badf54e4a0380ec5158b67b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c362f89c12a9e1eb33dbc2cd672d24d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3164cad62b9295c83fa92d4ce0e1c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dc37d97cdde888afb94933727989884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6b0a187ebe3caf7c5d81fad7087b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7d5a9bc53fed58cf442828c22e0e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae6780ada303901a776a6e121d54ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee55850a46d89f937184181a495c4af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb540f8a1ae694484f1c814246759f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f1a4315afc5f366d6debc40f1ce5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318deffdadfdc11a77b96f263bc2ae291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9205bfd09a3a82e9f260cfdeb295cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7e130d02771a287f36e572ae980f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e877b4dd5ee03c2236cd68c11cdd994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0212039672ad84f1915c215bd064fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19366122e9b353dfea4e492a08bbf47896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b4d8599c04cdbb181b455d36e312a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973e17693f774bb21c94f3fa396202898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ea5be1c2668e874f024405c43f38299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e71cc87958439095543024d5839b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b99e835f656d77206dc3405c12fd63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9978c489433db61a652c4f916b9c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acf2badf7cd8f5d51ee225bd6c5c78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04e0f9acad646cf5a5d0ad00b3034f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec80820c695eecc0fa3d465bab7e8be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696c89cd3e1686afcd12254a12636ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b96fc833e748be5c8dec09afe63c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2b50f7e2a371f9940a8b5f503f319108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758f5280b40a4d54e7841ce5964b001109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef497d6c6c7781ffa2a9510c8b7a27c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735ff4ba11e4ac60d3cdb7b629b0e6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce96b09cc4297d824b38746ce1b0572112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74673270f4b6b018c083e41cefb2a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150d6a149392f2b5bb0c1787413b2d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dbb04c0a2a7c1338741c4cd915e58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db24fcc7851291cceab0407026144c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028774ae7c5aae3551049b59fb37484f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed905634b4fc68fe7099e53e5bf1bfab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1833fbc373ffac92fd352b9e212dace119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463d945778856d436dc3740b937f3c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da6621bf0ac6ba815fc71507d985e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dcb49705d01583327266dc84ba44a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984cbdd0960789f21f673d53883f6be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8eb810a6c9aa3d9f259dc1f786e099124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd181d5ea45186c1a55f47b04a130450125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670006e265d7a6653ccef629b35364e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e3d5aa30d8c6af2a9780d4bc46a74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e88e2054df35d4628a6139a473cc38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412a292ba28f8ecc7132db3e48823d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13c5d7c158fcddab1ea3e2793acc6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec2937e61bd7751189cdd51ea126c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af07119ca82b1674959e8cb3283c56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb93276d669252d969f50e21f1b5ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9cb06a62ac6e23cde516de52f0464134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52675c1e464ed9423d76ac40db5f26c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c335ae697041d34d2eedaf5c9b0a3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06295afa9da778fdb6e035fe520091137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80235fdf8e2fc1d34b84a15fc5dfb2ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dfa16e5f0acfb102c6f95e718c1d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1186422233c72f34473cb601088165140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8b197c17dd312accf9ca1fd06680d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a6eff2dc756cdc55cc55b7fdfa370142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67f2d6e2451fe7a9dc82be9db13ba5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9a9c97f6a7698911361b62dbb981c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47633acd630ea792098762f2dda54f37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf90d0759ae1c3dc566243cfc957b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cf9beeb0a3fb91ce062d32b7a6aa3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2afde2eba54ae1794863c037f2f44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cb9978a83a087ad59f200aa6dc844149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1436938d5f2cd1fc0245a8a9a1ac51150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0aa0a55e1f968f9789affcb134a72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d86e4fae9e83b6a97ab9825533d57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce6214bdaae2b341859f8eff334d43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1a716de3a146ac5d3a0b852aec00d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47abd9722f93c053ea4141ae82e40e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430d6cf072bda1491b8cd7a8c9ebf92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78586657741bd125cd7a0fb49e02a558157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663005d4a0a1fb5127f0b526962f85c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277393f92c28cbb176aee4c3564c4980159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13e969990d53d44d554b40b3dfbdac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19480184e1e5bd1204c6aa4a1f254012161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d64d5d0cd919f8cb9801a25cdbcd6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdcf502aee784f78dacef7147d9dfc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469427530686fe8e885302fdb5bbea61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575636c49a0dd44106e63d9ecd681e5f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f2478eb2a5f813a821929133be0bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09965a145242e9c87c296404d3d12b73167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d82311e7da10ca20bb39bbd075069168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2339e4a7e016dedfd5d07074914cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbae8cd0d26827c1ad9679aabbd43aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0a2d6c9362cc9c35298f570fe2843171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e007c03f33a4f0e3f137ff7279cbddf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9418d26b97fc3f65ee770441ec2d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e2c1008b1288d77888c112a87a4ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d2998b69a3c998e87b5e2982392f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9ed3a685c80b512361c73703f700c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd260457fbff57c75d67e415a8369c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dd25baef115834f71a402cb9b0ca8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84937518296e6650e8fdde16f52efd98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e8a1b94178a495bb3972b8e70bdfd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43a870c55a16314114f19b3b17c585181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4d6d17976df75c265645f443f72b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ce11543448a6ea57dad1d878a9c8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309cff1fc652ae2026241ea059f8075184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea111b86a9c84f6abdbfbdf0377e6bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4b90e93a90dde8a6e2ec724feb3ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c47b4b0fbeca6f4c574118b79b11b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc92d7b3fc78491042aa331feb68ece188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d73d4203f6db70564c310e525ea23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dfb2d1a4dc34ba91159fff6f88338190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ef48cda68a29923693c0db8c005ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cae6c64cb60b3e444740cd9b8efbfd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6af94514c604d4a1a10f90ce9031d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc708d41dc62285461b1f99f466ede0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43df78ccdf96435b9955f87b3e09aeb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79993fa237f5036a69bca76c39565b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80460eb3d660140453769f21b391e14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620b2e224297b112daa0ad8d856e42e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a325248a2811adf310c802a2b6bc7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567778ed4c2de85f066ca18e7ed8c40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9a2e7166210cb507ef276831541b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7b64bf9ef13da465aebe06ae786d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b93ae6f1e58ab987a4f75001ddf7c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4644f8281b536911ce2844cd75a99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e80fa19c75d3c41a04fdb7ff045828205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d9a360aa3e54c4e266e4ed9a4e4bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a034dab09950f3448ac0125bf5909e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf3d0a87ee94d9e1100b662378bae3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066c0e240cc79224ebe0579c04734b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e52b7d903b12475de52f2bfcd1ea7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42070318135adab61ab806866719643c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74721b2332124fa3162eaa8a7950863f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82177fb2d0308eb741c38674f2ec499d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ba81494ffe0eca3ee7966f1c9712b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95ecab4a0e525ae313cb0130a4115d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e6d1fac64550caf7b3d9d4d9a0a55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052186ece3e4c92adbf5f3decfba1b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e86abcc65e96dbcbe3f7cf3724658d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350096ca8e8327e02d0e2a5196d19ee2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbf343d8b3a282246d0f0420bd0308220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a172cc9931f2188b0335e64d6e2b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514e1678b72210540e095068b3acddd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e51321ac068f0077de62fcfbcc2507223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5956151b51c6040b3c0d6abee3583224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa41c5054fb39c583e6cc060b1e5ca4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2141abc12750ee080ec737f19f600f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a889ef7943d277b2de3321e4450a32227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d64bdc93459ca6579a982ac4beca4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d9d2f19ab2ff345d14459853f878b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca0686b5a6c846869e3ed2290cd91d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b32a3fec0b8125cdbd1ea994d977e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa9c0428d8b32a0fedcaf8e56a039a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181045e9b68965330d97c1701546887233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e3a98d1fb8c5e50d14b0424b6697e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357efa49d1ce21dbcf580e1ed80ef13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13709116beee146eb3f95b24146cea9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b504f18284960cda72c11bf3105b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd96607a36d18f6afc0c9b022ae7ef8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f6b62beb121e4c4e78dff66ee71fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890e0d9acbd67551304baa7413e3de0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4777bdf84e195b4a6668b84e35d61241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fb22be31b802849ab360be0cfa2a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d528f2883cc0993f66ca295371485c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec190948ab242877d0efe390deef73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b320beb63611ce6f7132035437784245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56ab1c40ca789c8d73420f52fa00b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfde748bc46362f3133ab490aa3b8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e3d40e346b48346b45c6fafe4248d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333c08f5b1a7c6193e6d7528425ad80249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc8701f8a9c5a610e7ff6258094ac5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38142fa51d978d093eb0e2808f97507251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3bc4aa502332ccc6c1adf5fb696bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6574a9e770f4ca493c34e61bd898f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919976fb31a9b5f3be946684d53821c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923c3e3f19972e3e5c75de3055a021a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b24c22ee714e8939eeb12d86db5ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d977de321094d09762d471a7a122ab7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e12fc95414ad15601e7bfde379fa61258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa6307a890c418e9849fc322a6b3e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780edce55baa68add50a99456f487788260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fc14db46038c0c4cfa85af29d1bbb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1883d30a8ff7abf7558ecbf705b7d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094dba8fcf7c6cac87cfb113e86ab16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0a555585e9d944866741aed442f81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbc0a6a475349177227f008aacc854265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d2258f859f5431c0d27c68a3ad55a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf61bca822c17d707fc1213312f117267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381422de6ad6525314f98c0e9f3609f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade477df680ca15b7380e4d620629ff6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f742f68d4aa1452edc71dfebe538f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9bc7f25620c9bbc5dda7d1a6cceba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f1367bfed4aab098271219e2281be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609830f33729873cc9c338f4ee81835273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d14d2a2b8c897f4990e36c4cb96e44274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356ba03f70d777f0118579444f33baa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa749f120fcfe15d4b34a499174facf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481e3ead86d273a93b045037d1980af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a65b825adf6f7d03b8ecce7b83425e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65606d5508e84db60e61865af5d42863279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d83a6cd09100e37fa55bb4e92c046280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3167f35b9c8f36aa8539889fab8ea3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fb8065de1b1b65d2b214d95e52cfb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560bde618774dceb75e600f71bf817e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb452e9d8502b1efc12e681212d5cc5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463c658491ab294721d43995c9d9b9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26483601398a2a2f9f081c17f17b1e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e027c97522edf0f487a9e695e87e73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddc57bfb9d2c7a3d0b41e4700adb30288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf10e42ae99c7ab421767a7a717ce0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636301183beef6a671484b924823431c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538640380518b3953692982cedd067a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aa976af533e4cb84aa6b72f73815c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4681647ef381257048d5e4466cb1328293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cf3c7366997936624713519942148294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8201a2b88160c031bad59e3cb84a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83613f8c0472470fbef5d0289db5f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90596a75ab550f261634536f63b232297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e9f9540f1f5eca7be162e4689f68e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658e71dbb7833f7d031d2ffa4dec2f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fb1eccbb84ff6ed6c1c996bbfddc4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec7f7cf87ad4ce93f38304a7e4c1b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c9bd8c2e3f017f9e582e66156542e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517511278c26398a27e893138449693303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a438f941f13a8725d3394d7704d3345304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebcf9246b580a62c2b1d1a970fbbba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0803cce167d8b670d07c0c81a25ed2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5a0dbfd7196addd01dafa065cd3ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac579d70b9d8817cd13099d8fbdfd4d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b668253b6ce48d0ba74bbe0efc8cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fa46b2fc207d450a5a74d18d3d0db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc78a147ee5050b27ed7bcbc3a978f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710ca80b9be7b4f0ea5d94f3c243a95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e54e8509bfee5f3dc5a3cf40a0b7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85976eeec5821a8564ebd9536231aaf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191eaf20f712f6c43f4077b4cf1e6480315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119232f12d35fce46d67eafdd69ac01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a0126708294d7aea57023bd18d84a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbf17cfe44aef10ec95a4958c704b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8f9884e1c6cc6d2b71af1aab1fca5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b4c6185ef276a4aad3926e8b2850b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62174e1beaa1a947ef7a6b2aa7dfa565321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091275c386e1df296790358f25be71a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d06708511cba3fcf9246d87fc6f421323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38002d70a7a939315660a27a60a4e3ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadfc71f8f03063ce2aa93b73010a60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc24ad7cc9131370268e26d42bf7643326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6355a6f59815b4e5149d7252b7ffb7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188f12c0c6cdebabbdb32cb9871cfa3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f5071efe91d3038ef69eabc551e25329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab1d7a4664c9d4c365d620e9aeb33e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e95ba182e2e4847fc18d4ddfbc0d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f483781ce2cebc24edf6473d98d2ceb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da19333304ddd6174984de1640d512a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb92afbc138a7ebf7d6a3cb1f83928334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a1ac3cc587e3bbd3dc81b9e149754335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3bb4c31f74440a3037662929d8ec6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a73e4bc788f270191260e786159d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fc7ca129c6dbf3c0295a058bcb3a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c148fdd6f2e4319b8be2b44d73a8a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecca81caddb13f071e4ac4c54b21333340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4934ede0bcd51d7a9e604f04db0457f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56355913158ad6c01e7b70f53857af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc1ec0c251630f155c6aac61346562343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01821a7d649112553f75c27955a637d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8389ff84efd6a943845d6b9df3116345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48c4d56cb8785b3cff1d5b1048875b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ace2002ac131e3d952fada01984dab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267c7af347d9d2e516b701fe0c7965e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f0da94da815f9da0dc92fef24d313349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f5015f1da3e8ca9bbd50d9e5f469c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516bc2d8f2529726db7122c21e1df7e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6efa9683840283263c1ecd5713117352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6291c3787a11014ede848dd35c78f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2acc0b7986d272ada0f8d24ef7b979354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91b995bccc3201ed9f93ea2cf9db0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5477193e8e2f57b8bf2e0eeaec90c0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fd64d93f3b56b4b20d177e5e522aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456854215cd856b51b89f45907c2e01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2407a76c89870e03927a0a1c784cbb5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ec6442de0434b51e21dbc707c9ba7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de330e22c3347f992553a3290dea73c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606ea009ebee3e7436084f172422f52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae8f6e8f249e6f47957a67791d2a20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf4ef6a5720ba27e8203de2ac34cb4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9126a02f0152af56df2bb325189a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf76940050b4b810a6f0a823478275366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9960c397568d0670302b34845aa283367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab374bfb0b3ff482db1c2c63cb59861368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305058d992d8389a5b978abd995bff0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5db13a6a06640b2c93a99fd514314370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002c4c6d04f82a69be42e6b4392e4c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cce1c70a5921ab095a2bd79bb6b732372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af298acee50389aa58efda2eda3fb6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012e70dc9bf7dc54b050589e1831f0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11c8c8e77debfceae900af86e2e407375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664f153ea8fe272fca4fcced5f41f75376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8367111fcdbde7f44be911512bee8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef933fc0a7bf8fafb7f252ec62626f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b468c18a24d84492d54c9274f01056379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeabff2c95badcd8922fc02fc2fbf78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbcff52963a1fe9e961a2d5a6e27be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282d8c7cc7790217ffa8a496a794427382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e73bae4904809b5ae2c34460c0472a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdd9ca477a8d1310ede697ee1a691a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a698304a114a78b044437b3b4646866385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35357e267b4078239938cbe3aa41149386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a65353aead8444f5f363fbf9c4f9c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b31fb6f561026f8a923bd8add0603a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3b8a532c95e54b611a98f332cf4e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f304f1157434151ce4be6a3ab62c8aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f997e6014cbc3929f9ce9134a9739391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd123d346a97ce081c954419f3791cd9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e29c6a67496636dd9795dfb293b0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ca53b322cf2b3dca31f985f9072f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db857b85c2a069181fe281cf7adfb01395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b0f0f4dab3b59c4d77e8f09aed4dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d2dcf785238eb521866f9f8ba147d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d584c432d3ccd1a647bc82b920d94c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d14e9803420705eec8a7964ac1341399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3ca563e4e46dd6bc35eb473d406f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e4ffeaf7db5e9bb31561c8f41ae13401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdabe958d9567959bde5be0090f48d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefa0b346f4adc7ba9f6a37d0d4a733403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f1ef66db9cdc9562a801702115891404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d095181651fe81da01fa3d5a979dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efa603c06e204403645a45c270f569406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0d82167ca12c77ea955aa607a1de6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eec33bbd9aa1a3a7e113f736e10734408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b634ac79509777950083a8b89ba6a41409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0003629c764e4d8549108a3dfe402f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ed772f331bbe1059db6f8a31cd645411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88368a6efbe1d39f36881315465cbd9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd3ad4061059b7c27454a069139d5d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a910eef6c608edaa808926a3b6dba10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea452acf852982323f565afb62521e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566caf876319f44256c2d8a0baf98c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c9bc93860b188b9b96a6b85503948417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046e8b38627077dd9f0d8bc690556f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba5dd779612f7a2ea848411a8d339a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997245814c86173a2e7f8c2b87e9989420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17a7ce85cbdbfa0f8deb1c7c624d1e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b5a38b8f36355aae5687a086a462d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc2aae6bb5f1b9fdfe9535a5d7f67a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523d596fa2661a5fb027d51e05b22d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a737b406499df148e63a07d5f7fab1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37386da7b161a93807a6e2014592e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9468a153a5555ee35e4f4e7a26f3e2e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce1ea294ebd4d1973b7c3e48588985428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c78fdcb835847c3a9ac13fa004e5c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5298408e7e053de7bc49df7e2f4d33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0640a55d3253243252bccc3bb3d4dd5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0dd7bb05105ead7564553e929b095432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a25909478c84fa09ecd271e7623d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0329a2e0342994497193499fd386269434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fed14d578a1b20136bd6a30d55019c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0074530a344149873b47023c36bf8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e807ed274d3391647dda0b3f75c893437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62527c4491500acca3a4083d8a9de6b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1a9c907bbbb004299d6bca71b29b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc3408db874837b775f5961122e57e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f83a570f70a96ba826eaa7cab4695e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f280ebf26af57fe512f903a8ff7861442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e3b17d9e6dee1051ec9f61b9b6dea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584cfdb3d63ea8883564acce482de8a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf52418d06372f3b249d499dc688b0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fa8b102f170c6bf6d1e8708fc856a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbef1fd3eeff439c4b6f83934e9552b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457f7431ed355cb4ffb3071e020368f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d014d1d783fdcca75eebb64e7e66408449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c2cbe08a0e143d0af7d6ece3fe827450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c04f23c014a40f5384440c5a272d4b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb994fa4a552eaca2a4cc6b2149d1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755e04b7fbf19eb3b0ee6c63670356b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701e3fbc7b2209e8b62667aaaf017fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d810f638f5309c0bec3d3cc8c9881e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ce421fd7471d9578b8c531b382a33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e51f9e5518509fb9db141bf04cd4d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6063694c87c344a9140a1ac85df5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158136614d9c7a3fe4ed9f4574bd9fdf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cf767b21a07c7d8be00e18dcf6c20460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a113a7cafe8e12a3c0c2402865d818a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6e725034f14cdbda0229b8fd07400462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8e9f9b3f1ddccad06a56a30860142463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e1b3ea481e17d8d5e417c18a42d4f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33369260f77866768dab0666b0d9311465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98e377ef850c0a78841855d6e99b59466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239da492fcbf5b6df6eb76d31be87f4d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaaa4928682a33126b454b112967eb4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5928de0c954c4a5ddf4d52dbb6e6fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa5c0fc0881de7b8c3810906231bfc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832d648f7763fe3c308a96c7264a0e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce51e125abd72880ef39d41e3c257e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798b69a737e45077640abd458d3efa3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa45f254fca48b3fe14b2b2bb33658474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ecff91f9c5ec4819632a3561eb239475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77d69785163d1d098d2e10cc7b0e22476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70a6f6bccc7cb52ff9fe90f5e7f759477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e9451d43a79a3651a19e2080ecf3b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0350e07375392bd371b103488d3470479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>