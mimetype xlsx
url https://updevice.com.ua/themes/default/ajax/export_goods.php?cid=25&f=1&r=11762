--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab57ce3961e76095fd90b380ce3f451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b56f56522641b9535e1114895bdad62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d94dd2841261d795a4ecd73962843a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c379b4220e7d57a01aed810adb4e944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8ed18e684f70fe3ff4e74518476a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b66741bea753bab8cb7e78f88ca416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca16ae084a10dd4a4dc40ce75b11a0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fb9785ccb6085aa10d90b5806c03e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fc1095fd751bd783dfb1c79087b5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e330494d9e7b963965a7e17e242a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd8760754582fffbfcf111c3557b0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965354403dfeb22eacb64dd837e230f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f556d30307e50def230d96bfc1d1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ca5104b5e89181cdba92e05d0e94914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c51dc063453b4a37e99f51ed4eea4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5149b092c645257e25ba9dbcf01fc8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fddad84a459b011400265fd6c7661917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d0228b83a0dc037dd8319fab9df3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23002a33b84d9caf34dd459ed50b466a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2561780cfa5385693d9934d739b2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa93445aa52cc693b4e78159723f6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95221d3bcdb3b3259cc32fb1436d9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee8986763f1720623908409eb3068c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0f955e0d252c0891516b31d6f528d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba713a6b69463d5d734215ba49f6ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493789185fd549abac241c51fb331d9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a74358bbc83be2ec4e50795ea880f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ba88c0b928f9d9e3060e2fe090bf228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ad45259cb081dc0bb2fce85ea4ed629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840889288ea443c47902b70c4ebed86530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018b3c2fac820f81668341ad82b684e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c677d6a7989074026ef6e02ad71e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d2002ecdf606b1d025def6136ab4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b86200025a7a392169251e2060ed834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a17b9803c5bc119d4e1f61e6e0cd8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84415c2b788dd06ae6a525caee86429536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1954c6b193f5342ef1acbae8392a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ff60f850c4b6f5fcc4c283e4d7b5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f3f9afe74ea7ad3f79f304b6107fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14839804a886bdad2feef1167de24c7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c40cfe822a4148427e8f0f59ce87641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3726de3eac274956f90921b201c5fb842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd498bc1b74d1bc8e8bcde60a4aecf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622ccccead7914e0757331410b2f98344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fb60f312fdfcd632960fa734ee29845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468c4ee2aa66a1fc88e35664b3c711546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77716b1b43dc556736c45e7986dc5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d857312d2d9849d3925b20374f7684848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4681df6ae881b43d0b59113607486549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a0bade84dee6798abe347bc360d1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b67b62c96d9d93dfbfefcd357b5b1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0c3eaf42814aedeaf83ff444c51aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1589af9fde797f743e7e0e75c1e70553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107223921dff04ad8fc3bf2507e7048654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b631f8467af2afa334befc3be08072755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5ac1fa8ff4d5da61100097cd8fecb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a33c874c14d9b0e7e4c643764d86257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c6ca36298ed154488c724518525c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af614d8d39ccf0bc026c8a979d21f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ab1f5cc434d89e0f2509e64d2a71b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ea601767837466b4328889b3acfa261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df883c8f2dfbe554dc53db85634504d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428250b440f4d91b978b6ecf7b767a3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17004a077cfbe7c68c4525bc16ebde464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9dfba6618f779d3c237dffaae9ccc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd4415b92b3bf8c60903d5506f8d2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3ce4cdd697488df63a6f0fafa294767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910440a165c64a2745c00d99e837b0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735f1ae7780594ba31fead534862bf969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4c28b82eeb2d4337cee5793c2358e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d242b22cd0d3c83619d8d9745dde9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b0f7391bd7a6b83b511832497954672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbbcc54d2cdbb205cd149cd040605a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50320bf3a2f916973b2c1c90ae0775e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5d2363bb808113512ed43b028ced175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca034f964cbc01bcf7c57282f39294976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6ffe92456feec3fb251f71825d71077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8813a6873afaae0a49d9fd141f596d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778821542e2a3a4c92e63b7662ba95d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15364cd5d72bbfdd7c2d6adf74caa14180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24942a800206907dce64538329aee06281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b19d2d455b6251159c0284aa3ac8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc124dce0f76d39abd990c86c4ca4fb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ed07426a94410e0afa3066313a23884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569aa3b5ee3e212ead6cad91f6be65c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08654d3a92ecb509004e2ced6c8b4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f4cfa573e2b0ec2a12306aabcf7a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5fc9c3b04ae67fbf9060cd47e76ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038f0d75c9f36455c9928ac03cc315389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316942ab735be151dcefb1cf408094da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82e85c73938657b68aa3f1e0de38b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cf1892973573f19647c9913adeb0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d979dc90456245345a2364ba94e2093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488e67bee3531777ba04b42e25d285d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0db01d28753716fd4cc5e883b53c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5733a34e82abef082813db93dec7f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8ff3d8d74d9be76012964ffb092de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adf4bd668834f67ee2ed468ffe1f0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9c0bc2f7223051a490767b2fde78699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52f2efde61cc2f791171a00a9dbfb4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0591cd515014626d9a7dfae40df9bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375b3b52546dcbc7d1e8204869cfb9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5263f4f77f439ff9ee4f848eeab9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f64c33b50b1cfd67a39a1eb541ceb4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfae5031af745723378dc4f5e01b81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360d1413b661a0609a5b13469d1d223106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3357ea359bf5679b6c3b402c1ddfc7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a20ca1b77f5dd4514e22054d9580a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4288e92a308cb40171b6b4c4eb2e0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424299075e73f674886c8606893d5a6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad819fb4e9524eef7cfdc2749017f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44581107082ced824a8a5639b0ebbb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c647b4a76d72d81a85853fb679632f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6b70794eefd92ec6d8d74a69e091c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d703d3a9aadc3eb150a83d4036347c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339c8fb411e5466c6a118c8a7e4bb5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5c50e34d21b4ac5a278b50605bde9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8dd6595986f542560f390085ff191118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8be2128f7abb484d09ca5db1d4ac4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae958d924f359886cbaa64ecaf5c40f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c6414c44af08e34672756d4dbd504121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a0e1b4a5f720a6fea6e52fc251ef0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf318d8183333ee23d5de24766943b48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26df686b0d87a1a0a5f39e387b3fed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f715cc22011093d4168c303ac60f7cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3a7c68e586e35a2e78f007d43d095126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d3fcdfbf02041f649c06fc9bec28e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01041b34eb27537007bab55fe4a33e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4b76d08a9a0ec06202abc82af27f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7840894586927acf7d57bae97b21a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8a717e875e6c4dfbf571c827c0783131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f22313de15a26bcda66f731f011b07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920ab3d53bfc4015d323e3952a7755e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43f81faf3e472052e64b0aba7ba8fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b3d7baa10e9fbc1e327fdb1c68c08135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101653e5780bc694cf05f05a55e2eedf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62170050ac0ff13b0708139fe7759f89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6479f952a32049166cacc17dae728138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d4f9e04404ea78a753a0e643922e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d66dfb1079ced09564d83c8f6d3f14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ba0bad5b63e350a1fc769c6d58995141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04523e130ac7ce1e4d0c82ae098f7e8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99538855ef532b3e99b2ac5c464754b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d74dab035a94b248ad32d59453f368144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833be7e3bd072e9573c04881e222090145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4524e14801f9ff688f819b1c2388e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630d07dbbf98612b60d7f8db3ef90e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30d85a2a88b8c558e4ac69bad0f977148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a742eae53432421fe5bcc7d894fc0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d9fc666444af571e4bc857b062986150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df7b1597833912754d55a093c04bf3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9f5328376160b78fa2f0411ecad2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2cce24167daef7dbeaab41f9a8edf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaeae96b102fbac6bef301065c908e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6783d144c20ea98695cb248f3c96cb6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da17f63bd0c5fb06a1e1d77ed46ba17156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d45368111ada6720df6dd8575b4a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3298ff75fd375ba88e470692c9b4db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29b586e1edbc2aeadd5790123df0a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d794717ba1b30866ac94f128f2e366f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e02b7ab9e23e6ee6fed2cbba3faf37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39858197f8ef357f407421b9c4ea269c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9faf64a627af673f1e71e66390cbcdc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c52c6428f47aba03c9a8e0b9c4af0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb296e21c7737f0936129499dc37a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450a202c56e29c067d633f163fa1a8e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da876e19a3321ce7eb52afbe9541d0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b848359fbfbe1b20a7705b8e23e0741168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6190eacf86c41c69a5b2dee54cc58d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668d56ff174a44020bf8f39b469870c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590e3b401303d3d68382088faf072b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de706271ed599845632e0b3d7ea37d92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900ed9f6ca0d459f9528d8331d7d044173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c167f5f9f9911c741dca2ad6705817174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7445adc91ca8429557faf71bdf546e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ff41983e6dd3c337572afb36bafe4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c3746df1ebcccf8a8e8d272111978177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25647291d447729f2f411ddcca7b42f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58793e4e6c3b2336749628431a2a8bb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5383c904c5cf6e629c2f182404150180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513020849b4f97388183e4dd03f6e3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460f059ac973f5a047a2bf605f5bdc6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ac970ce6b19c8680e71cfd6b898bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70cec2d88037a9e4f54fa7c6d7d3d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c540f7c8a05951109cfc82dc0963c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ac83da4816be5da819be70b539a02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbffb6605a06466c6e37b69377740b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da5cf8617186e9b11ae3bfcf9e4510188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb96759b39f7f64baba323a821b2d1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fc9e6412681310084549bc61137c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f41df7fa781e7344cd11d437fda90191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee802ba7bf16cd30db7dfbde1aa57b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf86dbf18fb387723b3f0eb22ed09a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896c99d38fe48bbd87b2cc6cb5b58e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbc5432eb986837e98ebe52ba9af9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cd532256031bdc58b900cb9bd621f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64eafba9648351ca08986096778ae95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca1fa9e0763acfa4a510aba54b317e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81f958cf20d5a99316b8447bc703bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed5b49c2bed7294636113e98f80a51200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d77ba91b5af993f7406e59a0fdd1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462474fce7c41c807cd80922a5055036202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834275d4431735f2777e2bba10a574f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee43d97bf856902890788b2a5329ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b51a05559bd19f1fd41aa4032384c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46926472bb13abab4d2a98f53895e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac920cf9f51a835f5bc0fcee55716823207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9701d10a315961a7744a1f0172d06a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e4c285e44270c973c1e44dae74aed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61b2bd27d43c32df716dc93b91cd38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585318eff9b02b1f9cdf87b1d08c0e6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936415ee249865be7b3c5f1b7197f95a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5b93dae541004b49e44626b61c587213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a5572150d525b522f665d2f552168214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d2bd7b2b8c26fc7c437c324bcd06f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eba8b9bf7aafc98d2ec9c6a54e8f9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6747c156e7afbab4c8ff9a9f4b672d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b971f37d59e6940936904b7cca734218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce59c875f726fe6f99c3f952a57b60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24d8da977133a44129f701a85a3b36220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd7696979d1183c73d2fd74ef9fa9a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bedb5b62dbdd3866e0238f55d58f1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee307df901f6e8907fd21f9eb33b2bfb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13e1c399d7d457eeed3d6f3c316fb7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4679032b17213f3ea297b98070411225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5df4cfc62d1e2da41d6cd6d3971227226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eced7e7f4676dede530c478fa79209f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278253f77366fa85fcd2035239005851228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92520902408661b6555d5f42e8a8be1c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174df65380c4155aeb6d6bc1287f5798230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43128a4775156aa287f1246ed2176261231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139e6b79daf4ac6ecf7ba75d80e9f9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea65cc3b8c8ccf5fad268f20f1c7c65233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82743b5f7b626de5c3e18a1976ffc8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e04e11d0538f8764b6a904175bb8f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1857945243ff271f8bc9c5527c350eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6840507b84d3734758d1660c735b921237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf830753e4f7a9dcc3a61ddf1b8b1776238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ff92c1cfd5974ca53c84b45eb1b2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519a0554d4dc5bc5e040b924633b741240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ee4719819adbb18d5b8b18b5c021b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445fb78644c43436c23380fc882acab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7929605ba5dce2b05f77d9206e94c3e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba982557ac2fd67bd492e4df52686e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92b0d6c3d60d7846cb473951733c87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139252451a0aae3a9dedd81dba37017246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f175caeed3c274279740e9e6a9c18247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3a3b932e3de5f767406ce22711675248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b200d6a51d75c2159f5312bcf0f0c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ab1b050d1908c54cedaa4125ed747250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ef2ad295b0b0393cece66f577318e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea801c27af0751035f06a15ceb77d553252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7cbcfd80da89366b47ac54cb8785d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168792df12c3396ba9c6f27e3e8c0ea0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344433f64bc52df4c325d8840f10ecc6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756a49fbe19f38e6dea5ae57f3431e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084095f599c9d796737ca614faff19f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe9028dcd47fef596c540940398867258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567fdcf1a15b73278c5ae2d877816ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2720e2d49a16745a132c58e5cefe3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bbf3ff2944156a8d26f2490d6a119261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f63f9ba6880088ca2d80f97813582262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe27bc2b444d12e22752e4690f015ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f8f24277ff4ccbda8d7db62416cb1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f3e3ede8c3f3b77f604c942213c99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7967d76f0699cce12b191f2b466870266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa27e75a2af89e73d0707ab1336f50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad8128a0ab9d9dac15327c0f191a3e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff578ddd18bbc0b38e6ae811576e87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9f69b99c7916aef9e9557abe82780270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca130b74c74331e1d90eadf6f789aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153b6f06eb0822bd979aaeaa5fca326272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa60797008f92faa178462f7241cb3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0a176539744a621f3b62650040c13274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bbb58b8ca83d2a026148bf88bde3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc6e51d66f784ebdf144ad2f6e1c3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b712e1eb34e037216d360fab215c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248a3afadbe10e94aefdf4ee8668786278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b2b5c998fc15daa96691fea10ff0b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258de4c3d31e78e73a0f3e590b3e7de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592e949db99c8ce9718d03d123af7ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acc455227d13a52913528f9e83fdc9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dec0917e78d7e1d67d00fd6264933283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e568e394c05522f847191d5b807f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba547f6f6ec4eff6978a422cee9c08285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f343c60d19f4ba3c9f4bf56488874286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb84b8e9bbff57b874576f20a329d6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a698cdc235fd5415c871a591ca880b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7c21bb0b77639f52f6004bf272d06289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508af2e1c2dcd27a0b4fee8ea02cc46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f319bf15aa0ad0f1d67f30a91db772291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb170d212a32bacf7ec10a6dbdd54a4a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47ebca77f6b3fec08db52f96d94fff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe95d38b3859e5c2bcf52265af1002294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aab36fc695d5291251386e06f46163295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac4a59a58d09375339fa517c742554296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3a2b8060394c3f3243fa021cbe1f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ca6ae1d433dae66eaa89a50d17370298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4fe40ee6ebcfe956774ccfc86dde5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afe5e645c8b22d2ee48aa39c031439300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58718982f41b882be89bb5ed9ebacabb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796216dc65eb8802caadfda9b76af0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7582a50a63173177ac67020c23b871303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448d32291836c088a99a85e6ada01b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9406731da6cb2f97276f143a682bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad182ef956ae07aa68ab165d5163a9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af597f792dea85d039692c9e776bfa6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63c75e5eab8817acc43a5c0bb1d9bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206273bd84392f19aa6244dab3fe723309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193694633376f1167fa75be386076893310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7085e7ae4d9d1e99e060dfdca6447311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426566ab3572e393cee1782ab5db2add312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc829b202bc31515213340f42527133313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4ca9b7eafc6d6c898d7fec134f2c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bd681b36be73aa8cfaec9185109bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a303b6497c27730ad8a80a50f80f8aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bb0d062968424c4d2c408265a545d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29dc434777158dca5712c5b880f425318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61b64dc7af59cd75aea906177b8310319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a2e64d66a6d3da642635fcc2dcd5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046b6a56272f6793f3e2cd14d1a3294321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f410d5a5f16b362e4d514ef2c0cb6a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250af2744839fb080306afabb4a4b2b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77805ff8bf5bb7180c5e359d6eb226324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24c129d066ca2bf594b4190e68d5b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dcdc1ffc6ddcf42eb3b88eaa2d39f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac460ff4754a3dc056388e99ed1edefc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75150c6ed58f5a5dc12694b25746d396328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22996d1acec3f2aca62639f20d2a1880329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb013b7e88116db5d8882186f2f13407330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7f6ea1b43aeba2402cf8f816a171d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efed4633a04137ce2fe56628304ef30332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72e56144d04771d1d2c8f86601af2c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7135ade44e3e1be5afd4e73f0f3072b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4aeb0059ae0724b49940aa1c9664d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307e1b08a20c3083c62c206949db77c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77ce7e9f2c887e03490eb71f23721b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39014987dd59214e73bc4c09a42a7bc0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d059b42696c6fc9552d149a55b61c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db069fa111bd45eea3815a48963c13a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02229eeecf368c6d78d4ba80cac6664a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fa80061f0a04e607e78ee337d7422342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e787f326d580be2be3a6723c1d0648343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c1371afd7f6d88cb5685097848afc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97937f48808114104e82df6bf7d79c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd040aa4c385c0fce9331de314f2c3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a290223486a4d358b33de19031b85347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ede55640ee5e2f068a6debbdd9eaac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f1dc67cb8936f4209648c0cbacf98349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff159884cf13f690e1f88976122ad5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee669988034697df3cf97d08e70f2a56351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77453533c2dddf9d37c6d53b93125725352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7f03d0afb02a06b2350a44befb09a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27224fb554743ce66576c1705b20d8fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbda82488612d436a035a0e7ed9cf0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bbbc2f59450ccf1e92ad156b08a6f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143498708485f3bee5e811942d40629357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a699932bac819120c329697e354161358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd91812199cc903c0e92b38941442c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0864b02ebb34393b375c207f4b9ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56274d59acb4e75b57b737ff32b2f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28492560a5b0c8b6f18b080cf4c4c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faf2d4f551770c401641768c22de0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339111da26bf344a9feb8d10d463cdc0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d3fd7b73c7987736a65cc3123591d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89366268f640d2a34a4e02ca2a6511366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efba6eb5eb897314d9a1a64649fbd7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de16dbf07d28d505ec2e56e033ee8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80904b69a79b39ad37f254b2ae0d9a8a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7187f79a09bc99d110d933abd2a4d73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cd974692f8559e1faf576f3d670f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775bdfe7daa38f15ec61da4c3835b40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b45301482c9bf5dbf8873ae346dbc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c5ab4780c9add92ddd3b77e5c2998374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e24424b6bd2ba4244a2d914beff333375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbf382742806878b4a6517034b98a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7adddb0528f908040df2f51b5247f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e400c27be515d5e01e19b5273506f7c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6908e1a90eedc1045eb614f1c6eb7bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2baaca7b30e0cb95ca02ac0b7e39bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3430634d606e448fd8637da134356381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09006daf64bc237d6624da5a197a1a32382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c38becc25f62403f0195894b489a2e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b1e0f60a8015bd53a3b6aec0d9426384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813bd45b0fd13538292164e6d5fe8e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423106e86535133dcf06a7879252e4a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8822420dda1b47ce3346e5c25fffe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b514d51dba38fe3b2cee0249861e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45542336ab985536b7de5c8f4e30f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0781c72ad2956ec2ba3a937f709420390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21216e827aabea3ded3262a615de4d0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4302365132bfaee866e3c08e765738f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2dc534153a7dc4b2b2013450c35f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701646640d1b9b0ce2b4a43af1299bb7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884933e30611f583f38892ca419280a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802751c2e0607e9404c0f1e5e43df92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db193731b2bd5f7ad4dc9532c50a5eeb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51437dad51185cb6cdbdeef3df13cf7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453c80fd3288d55cac96050184daa37399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064ee98cf3dfd317b112c308b14b29c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6216e62aeccf6326d63176e583db71b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff27809509e4bbba76cd106ceb580d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5955d5f22d4d6c8edc5eabf3e9e6b1e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ec282283ac60699479ef0afdfdfe7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbe5cdba0c5ff3b52b03f2c21811e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202f12071a9a25c4925baf758180dfc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ba6fdf30c643c4d76f0ad72f26d7f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058256a0f2b1dfa8e667f90b45ccda9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e18afe1551ee4e00410faa0b0d015a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58897343769aed4fadec914ea7a2c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83596af71a714ef21e44b75109b014411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d6b66747732a2adf5b3e517baced7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8130a3f27f358aca308c350c186d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4812ebf5303bdb80e8550a4a4ccfda414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7198fdf6efe4e90b2080ae62bbb5a11415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72ee3f7e1c9d7ec5a7246a7edeed51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaab0e71cfa6b27d040fa2dcc7efd84417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f1ac6e87e22c5f4720f677cf24048418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07571f74abea0c73a1ed695fa8068c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a650e44ad0fa21af86b43d93245a25c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090398da3fd1658ae042c9d87eba83f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e25513bb59cf00c99bcf186a8c6ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4f0e934dcad275a9f5b4a3fe0d66d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9ec7d86595bccb72806d31438c6e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd451e0779c2c27169d50b992ad7d74425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48a1634c696dec8d37c741bddbcaa8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fe8228892057290763270cf849430427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda90a2c2d731b6b8f46917d103792c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b045e22b314f52e84a6bee0af4ef0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb55deea37b79d75d932d036785164430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a6f8c9b764da6a5b06f6604003528431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc07717c4fe96fc37d26f5983d1a105432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e47433f02a855bbad3047d1bc07db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35350470c9a8237a5ced7293342b62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73be975fd4c4eb3b3a4c7f73ceb529c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034095b902a46dcd1b7bc045a7d3774436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b60537039b569da04f6a36f21aa0d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3606e305a2f242d7c1f0fc8e85e543f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc94f7f2076c6064a835c8a3dd844ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77e30a5ddb0a392fde8c1a094fd9bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1ca247ff1b1a91b6f7109d14f3809441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae17a5c46f251689683f595a602195442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977ac6a4daef9005b800678a726fed2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28d45cd82f555474150459f4ef368b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb96a154920fae112719fadb6dfcfe9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251b4171f733d7c79147f5f5a9ff52d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85aea105371a48f22fa9782d4a0411447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb8dee19039c9f5337dbf71c49e9d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a634e8f575cbfb760b38c63396dd4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6049ea7803120c975515f571a7b2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8181c1de0a6f4b3dec86d9a9900c18451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449383406cccfddd9040b32b0d34c065452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed91623bf31137b6cb89c02589efd6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf609a37b8bba49e1a36d4e27d1a9d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886757d5bd2b7dd32da9724b5c926ccd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c423f757f5822cf0c1114f2087c88456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90050b5fb10af92c91862939b6cd4ad9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b4feba3438668cdf3603b2d10ecb0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d4a01269758a254e7dfaf16c63e7f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58b8d3c0fd3059ac05134426689f77460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1bfdda53e796517c683932ce3c52f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52510ea18410ce4b85ea97ceab609a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6b2c01052e9d6a91771dfdcdb88b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b015f603c992fe267ce98bc06adb12464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7cb62c5aaf838720566d5a6a9c094465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61e3dba8db686fb04a5090532eec73466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bab518c5a7be3e8c5c165076748a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b4acd291c6f41ef428ab8811e2367468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1612dfb3698b9fd89ba1ef904894d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3483c3dd55845593d8af4d287c9f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bb4487465d31b22ac5766e97d15bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769d5b18316a383208bdd4b79ab8554472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae1431f2ef2bae367d4cf0e228caa5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54215cd95657da54342df921df692a79474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7e986188d5c6599c581aec46b1636475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0508dc509879c6cbf02b30d01011ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802309c70af6c7977910384f02b81ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175306a9c0334c1cde339246eb0de716478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194faa2118f46d1699c6f847d041599479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912086a8255faeeaaa449b0070573811480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ee587a88c1272fae731bb91a0d92a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e80291b00eb5d7b1310e87dbab2269482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1d6ca534a53009cccd21dd4164288483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0114a56466b54e12d322d580dfc3ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befa94accf8e03afd9cccc072c91454485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441204ff051bc180c4c20647300ef4cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f65f2a2c9091e20a007b7663898a73487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732fec31ae4e6196992ab13462e3c02488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878f746639b152f9c4fd16aa368a5f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8eeff9a07c36d7e9b7db89c3dbb288490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fcbbffcc13dd1bc927ab51a9d549d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac2d287e4d593dde57d0bb921ba1ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1b09a573f809fbd801c01c85596c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec675b5648894aff8843016aa54491494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2281caf2ec7e157397a0d8f2c3c23495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520a84efef2f0bf4c0d7d9f9ee6069b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3fecce0f55fd2fda6a8600a26bc90497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6186c507d919f7d7df32208e2df17b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514064805424e64287d7acbd746c10f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f393d0a12ead4f9f49a5704c6a5fa23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f0ca74ade604f833725fbdcda34624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a037041f346afbb56e803becc37905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59d73d65944948ea59325275d5ace76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5974259de1bff6d7583d52a11311807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca32c2e36fd6f0aed0178e3ba9cbfc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8167b2d38861f3cc634d61257af9349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdce17e17f68d9777b908c5f5c68e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50808a04536b3ce272a932a0628d3d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921282e5ad26c9bb54ee8f76f1e99b9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead137665223f8c2d7884a5192eddba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f08c443c38a3cad9dcfa47553b73114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765355765adfdcf19d16a8fa22bf9b7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20533d7df5307ec3ff56b20336f08716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726dea04051f97fabe754b55b87e97b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ccff9658d704b83cd98da434326c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77019b4822f21dfffe20d59dc38102119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c22ec902fdbe1d937856745fdda6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b52bda52e3b9e898fe2dae2cdc29e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b650363567559dd80a839c2f0b6130822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1c2f37ba84b765f08783cb0c3cef523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c649f01c316d289224909f4acbe86324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b06f78b64a939f6edf7cc186f448125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec95d9b986c7038c811ad5a6b6b51cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9e983a82a090a583d254653d6216527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353daf444bae4e0e77837f3afe33a26628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f7a6a1693d470a8f0f745d4a1722329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab97b42553b82062fb651d5a740632330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdb9a34ce3a35a3ac9d207321f959831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f84568b2384f4d53a0591a51c8189832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca388ff19995980298eac865e51a69ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e088a6a8f5170d1ee9073539ee933034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a924fc4dba52ea3b2230e3bbfa6db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bcf1851810a08c6562f84fee1c2d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f94039001aedeb7a2a591b1ee7c3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9435ab38c56aef2f64c36621accf42138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2acd0c62419b4bde4834dab398e6f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650edc8572eae7462d894577878de2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a47b080e9fa0af72c763139ebbc37641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bc18c4fda1e3ae11931328fb61f6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c85c4800b8c7e2569608508db3d76b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfe1b8ec691d6dc1f8685a7b55758144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab2825fc27f73614e0e2ab364eba3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662caac9ad43a7e626253d5caa05aa3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03cbe4a3b6511dfeb3abc2775f734947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd803f9e8cf0d4ccc45e6db8848ba148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f2c8b333c5a87e84212aef60f14b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3d916559b644a26bc19992382454c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34d8675d6a219a9d450e3b63c08c3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b3309dc57bd2f769b15511988382452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57b55bda75fcfee3b03a076091b50f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804a1bbb1d86528f2665e4aca82e7a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791fee0c6846cd9fab34b0ff949ad8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fe54075fd23c32eec0eb80819f4bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261020a3e6422224a6ec44a5fbd0e07557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e7a1557edad2e8504af99ac0dd2fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71fd215396b1490b356d5c67e27d9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdb7cd6d3d69c20e8ddf4631d50d1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e3527dee50b2fd9f0b67568baa3f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a4ee98e1e3de33387605eaf28cb5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19366e9c242a25daad08215d4f7b669b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952dc7466ced55d81587e8515da227e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182ec2dc98680880c0a5496dca0c65065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a34c35b1fe5b36600e031d72246b4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae2355641881d73fc43e6fa4fc0ee367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129326ff0745e966442ef2e448fb77f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437fc1e096073cf37061bdb1ec3e80269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887cc1d7e40a4f51db2e85ba370149970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16df39425f8372a47d328d3f2c9b5ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89ba0d950bfd7100176b56dcea409872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc33e73ecfbfe465e99efd111874e6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5b256f09d7b52a84bc3a1675c5bfb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b169ec30427feeddf59f6bb975af82775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e186166c33500e903d301e53337b7a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce746451b6c80d0ab90165e960d1a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cb6b3b9743636ee1c8445e4b82dfc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68f486e32434e630bcff05ab5277b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e2e5f0d74bc55bb6ff7c1421efb8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d9a4d551f9e519a8aecf47441a26781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b96a19704334fcfa137cc18ba03e9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb4fa58889967e5fe306cb1c24f3d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963dbefb9cc854f45161c4f007bfbab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0d4dbe4debd33850d9070a0fa7bf085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a3e722e63d767381ec3586b16bdad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09babc34cce39b0055a11bbdc25e88b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f358fdd897bfdc9c4d6488091c95dac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ebe202cbf1d6a8ed2e1d5d934dec089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533b53385aebee47cdcf5251e3ab3a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e7566eae975769b8513c8b0d59fcc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2ce9d7e4d759e65b7cf13c510bbaa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8f3eefdc754807a0dc6fb58314d8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6688a0bdfe99f4c17541db459da8f9994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95e14771a7d1d34d3c694854ae44e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fff10fef52046be8f989f438aa80d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b22339b40fb4897f4772f08a5b14b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b893a3e238a73162dfe11064fddab898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82782ba73db65c01b3c844277292bde399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a83ea77b8a788a46a8be368017831100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfb7ae62102becc9a857f6163db6c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2b951ee0a814f4482b138ceac6818102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717e209e6e1043467b254553bb641c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e50b42eecd82c0901bbe90ecf6a1b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58196522094ff4425559ba607313be6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3383a6475f2bb753fe719c975c23b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8cb41a1dfd6e20c248e99034d6848107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13580e0204e8a21aaad7879d93763b78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46e55d99e8a65ae8a26d2bc5ab6792109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a10e363e4098bfb8f6896f1b5aed6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875e80752efd0e3bf0a32c5e7bf5573111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f1d6b917188bd189137e1a4f85d22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291087e8354764d39856e4d681aa24c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833b80886d5064e8b57d3eb0966b7e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6fc2183d7bcf4a9328a9b12cbac62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe8562bbcbb936468dd8832ae8785b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a36d5d1a845fe80c3476de77a3764117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c8c9195393f23d2b7b0b1641b0102118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ce3e0bc77dc7fa8675217bbe93a02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d765c9551eb55f8565703926a6ecd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465e6b67c696dfaf8ec89048f8d413f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db337923aac764cdaeda6381edd876d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47766c23ca52d67b3d9def6eeae1ed7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15dc5aa54d4d579d739ef2017e5eb1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e088224019027ab36c97ad9aa662fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b7abeb0aa0edec5343ab8a7bb1b57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11a26a38cbab9f456c7f22075c1326127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bf8bf711f4de43dea6f1c865df72f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e14439c60fd8798d71dc8ba82f41dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480eec66c986ec521814d49f3badfdc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ea27d306a22d10ec56a62a9849fc4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a943db7f0267c02aa68451e3ce0482132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e463a614dab8172bb92282d9e657ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df918c6465c9e4315235f092cc66f75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f5fd471a2d21eb6f85d2c35d84483135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc5bcb734028d59fa87430cc34aed7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4ddfe51f5dbfbc4c11c5df58735b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3868ecc1b46e3fb3da780a809b66424138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a7228aed58034a262d49e459b9f2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ac6cbac20ae0adf4aa8bcce8bd36d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07919be4009fb93afcf7bd6d7756f44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb21662f6fe129b5eb7fc0adc57727142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7d0ea2e845442f0a90b6f5598eb08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ff63c9f717d085adc3e6fc85fb992144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434403080b950b252181ee70681a2bf3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadb0e177aa18a63cbf7d06a10158b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15904ad2e5dfc69b3441c260e2412879147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da40749fccd14defece0741e4bbb80c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e38cf7fde28e240489f3bfb18f693a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f76ddc772b99ca8c1c37729087b40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a85ed16603f5462e3f87ce8ce36db2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849eda60ff143b537aa0fb6c82c17f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52cfa49fe60a0db1ea345b459aa7f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b843745b85dad71ae2872bcc03c0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330312aff10e7dcd9eb9e5c95812a4fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e2e6c5a8ee245234909b12b1df13a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763fbec9ebb0cd491fcff9ae96b55c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035172b99edc81337ce8cc8db19e0b31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339ae8e8d537ebd7a2ae30026ffc592159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d62971f8d6a95d7a04546d0cb83b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cfc49b5c51c39e134c1aca4b79000161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a251d48b48aac999ebd494ecbd8a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a230153ca05e47bcf9ae0f85952aadd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e426c7fe8b982611cb83f4eb29a8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ac89ca5201b9ec4e15cf0705fc0ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ca6b87d6c2878929ea5931d1ddab8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e425072df59ae6713e29fd62f3a5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0fc3e6de8f97ca1e2b21549dc7b71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf6b01b6c81f044246b7f0f3e25faf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f068dd272acc7470f62148376f34db8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94d6d3242ce102fa30646dc6770865171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830853d2ab7bfed31b67e80c503651f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b031589b1b59d57a30ea0258a3d86b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4444e82afe4081418a4aab13eef79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baa603f1177516e39231166a03bad7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a069bb2812bf728d5400c8df9500f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8779874e31fe834b4890b1f9c655d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e14da1128f9cdb506dd1955b388911178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68771657a2989d66dd7c1ff9d4f72619179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b53a2710462ff6c35e4461abe0c4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621724bc74ad33d9341781f9f0d140f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b061f2e20bfb7ecd37b513ce54204182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f1961beb26a98e010b68699ad1e09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da315c093215fad94301c8ac088587184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2ac2a844217db33b9d7bb24b679ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401a539270ebaa148aa71d911e1e022186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423c580b15eaebf37a7e545ac54a47b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23941d84ac2c1de4464e09f4bc04b3c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aba0305e036be38ed42b48e344ddc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ac8cce5313d4667e6773dfc56d58a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27b991e8b371b0baa0929863091fc3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207b09f63269c5bf4037434e4e89a3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb7cbf35653e62dea968a8f33685db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28401be0d7365342f36c80aa484233c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5e13227e6946c411f6ae3f58bf96c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e7c9de0009a711f117fc041ff0234196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7072d2c6df14f953fcc8a047a4db5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd353128ea3e7ec64a556128b6dda599198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339f9931705c097de576ef0c2b48f4b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e28e4eb34efd16270df1a7fb67a09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffe459d77a6c70092b040cab0c27c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de54548892be903ce3f350fe6458f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1f8a459d6a276f879a8e3895b185e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f5dc8e9d8c7b60e269f514326bc89204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb657743977eaf0ab14bbf274cf38bbf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92a0f35cad57e8b995a8119bcc0083206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24ec28f98deb7e8eb66ccb68a4eb91207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93e48a6afec42b2ec3489e70bfded7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c47fd6440509eee7b65445487cef8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9a6ff52cb40ecdab4518934ec0618210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005ce7081891db417c6dbd15c6d4f01211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77344532eb76156c99ce53aa945f6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e70a98528826226266da0810bb8ee9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323f7cab0f0fecef2849cce0783b495214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd4a19000b03b40790926cf9ba32e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cef5dd218a46e4c78b1f3948423d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e61d754856e98fc1dc3d2d2f923f70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f325408308fc67dd5dc6c700436c6ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da336b740b731c42eed1fce9ddbf54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818adeb35636e8f773b4d84da5fda85220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7166ec871d2f5c47bb4e0b209153ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d80db9e0b945946f799d14da2f97b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d56068fd5ef9e5d0cb59e01804bb81223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4c75bc7dee65e0383a7f6ac6e401e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd8aa9f90b85b172dfa840a4a3bde5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbffe49056c707793de87bb4403fe5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed613e7b97179c8db564fcecdb9317a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb83d5299df6aa53d0888a5de9e4dca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab014fe08bc12941841ec2dacdf377c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2b175cbc164ae38489c54863224a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760215b44cea2154f24b242df49cf0f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c40d99cd659e4228ced1fbb545527232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85699001cc0d2de67a99137fdb13d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705970d2eead33acf77f1ce6107746d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613542a302f499467e043ccfa15fd1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17a9aee3967c27929463043e1dc031236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b6320904b10efdc94519acd90898e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361b705d3421ed5571256193d01552f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939a0b7a5308f3520917210e4fa3bae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b9f332157cf88fe9aaf68e56c7e0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8016d657590f50ebc5ce31add1fc6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866836843f1b6310aaef1027a5ed4973242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd98755cd62887988434ca9c05be4a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c60ed24ce10d81b971bb40114de7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3eb29c6c500e95f3511f3631a3fbd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f16db1d678601f4d54b41130b5d065246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dde6e2186f7f6b30a04cdb6d8a56d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd5928b87e15702628864be954d097248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6884fc36712219ae5b9677ddc11fdb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75709ec68df4424989906388578cb8a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fdffc1e19e9bbf80bc7b42aa1a4a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915945b51ba22010c8c05f84812866e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea496cf9c01ae7102ba98590112516253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba858abb485ce5d6f6238d456074bf13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d259b2a36f6fc32b28c21a7f0ea0ab5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadbe3ed7f0741900ffe3ddd2936d52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31332d59ab889298f5edf88ae33da11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ac0ba56175c8962afb6eaff93f26c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba930fbb045dff94d4b8284a782aee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e87bc6d6d703ff4aac341fd81e4b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533ae250322c01cea347e55559296f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741f8033e3fa249b818bd73682882dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f1874be101b8dcb6f0456c95637c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba6f58a8090534e7116915198f159a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888788e1fa7ee269893c82dfd20af937265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b14ae80df2f8a1be84906e06f5155266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e842f9bf7825d78bbf12f2571e68a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1959364006674de3f7fa9851382fe74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cd0e174d1dc01aadd6ff7ea22b684269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed360c0d4b4a204a482b6481c3e4c47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77749b6e02746b1b3e109bb48d9024f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e552ca4b879bb327f0c3f98e48079e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec60637de94a8b0e351fcf3bcb4aa8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b99b04138fc9957fcabc765cff20e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf5ed0ca8c1b4b0f00e6e28130dbb0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f27858068568bd5439ec042bdf18b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d92de2d31b7a3f3398f4508043009277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd4d1407bf0668420765080666c808278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231686587491334715b6a16bc1f9022f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfe68349f4269d14f66f262f252182280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc6debbfe674aaa5bcbf275ee08ac6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449072e612fc525148c2487aed38a148282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7f5f794db962a9223b9a9e88509db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e931377a89ab0443481971ec814af6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1784e1ea76a0fcfb8699fc9707cc2bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1525de811fbbe5d3168a2d858bab29e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5245677a83d25fcd97a81e8c210f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75843274b55efded0b0862188d3a6332288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0ed96c5124495b4c2975f078efe47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110dda6598124ee823a08967750ee32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245060e7e423fb655b82a1087c7952d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9893abe5f51a05b9cab2692e913d7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b9f50dfc8cce0d90a873969de5273293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21b295775d9604f2232068a353ec5d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce83a4f2829eeff3f3ae7b42b3bc8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5fdf6d370e8ceb74953819df579a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1808b46f8de3b289aa470dda38043297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab502cb069c60478536c4360d125ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febea704a7062820bc82901cb8fe94ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9f1238999733be36d29e7dbd6be19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c50777629d2db2e938ae8564d8e41d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7eabbf354621ef24a24d50b2e8b13302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cbd1d32735ecf07735d3a213acb1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dabc28c6d079c098849e84721065ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45c84c1825afcbea8397037c55b7c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bba6f7df20d68fa4e8dc8ceaed844e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55514c7924e4c22d396dda4c5b6627e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68244173b85a73f9b2dba0e2af99255f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1eda575aada3eca0c5bb4f35ae8e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702a8c1c1b42084140ecfcbd2d1aa4a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c24f6fe7287be670cb9250ec832cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813013b1408d17ad72cc3a279364a3f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f163b5f4c99eb9ab051e55d509e2f12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb4a0bce80081697b67af64c84081e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224890591a1b039e28c4a7dd29e104a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612573ffef3a8e9faf86a3674059e86f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f8d96d79b652e918d513a3f935b9b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f25fc822efd221715ef8614afff90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f89e8f36a00724f9634c4396eee00319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e24d41e6628091ac8f25788dc9414d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d511a689ad6b0b77c1beb47ea47ff65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfd22ee775dc5f860c68df025295bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e821ddfedc404932e34403e4c63d22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d5d802ac02391fa701a78048461bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bed456231cc3e52fdb1fdf9399f3b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7555d4ac1a6299bb5334a3ecebd4b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338e6c01133528c9b0be176ecfd7eda327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b380578f79ee22a43e501f377e19fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca74bb5c9c9f93800d6eec872f927e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a0b1e33519fcc8e5636af298a477d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175cae3fe94a948bc3f1b349c728eaf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6c0b071422891fed734bc2b4b48d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de08e62ab9b0eb8c5b06cdbcbb0e48333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c24f0b9d4253e2daf5218ceea6537334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718afd21c2afab6befa0684925157520335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d993e501d7a2e0cf30384b1d11b6c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bedb3d2295ac6e6aab8dfcdac01567337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f5baa216438110c62d5d4a3332950338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfeede800cd5ce1cd8750389e84f4e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9566d52e302faed7d42be0f00bf3d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1150cf9c8e61a26883fac25c0f19b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f6082d0c71b481549feba4f71eb5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd82e64b4f69b9f87f19c035b3e28f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe58199dfa32b5704ab49577e760dec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ccf7ff775fa4a61bd57a2b9745160345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445fc175c527fa1aded8be3afbb9074346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7ce9d5795eba63a5861b96bb798e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a88a5bd27832acf2a14153abba5d3f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8182943b024edd744ffe4e8e86f19c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f323370ca134427f946664c2f01009f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d2a609bdf64ddce261c236b898fe0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae20afaf593c16467f3ffb7b6658c2b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9853f92ab1eee67db68186ccd1bf437353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267b3dbf9c69dd18cefd39e6041faa6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c8a385824d635ec3c3836d05f8168355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26488df8629946b9dea7a388dea5839c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd42feedc4fc090fd2337de702265f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86824126bf9371a84cb950f75ea3ea4c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f75f02586d360bf3f34338ad6103c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d8a2a4edfffe5ee8421ac14bf2785360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad6dffa75d6745357c3fa96fb29951361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47027910ffbc2db13fc0a0a22df6a1dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc2b2a8b968ef8b11794e0f343476f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae49b113b1046d82249a719dc00537364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16802d78d9e70bf0711f54dda0735c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4155da95e41c66a7a96d3131b42a97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d251ccb84b8848f3ac865c8b5e404367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf60c723b2f9ba801daaf39b6bad84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503796969083c23cbbde226481c7097369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc98d52a95bd492157efe78a6f999a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06887704c54bcf384e6c27acccebe1be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569677f434bc8313a9915ea1e101260372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4192c84afde8c72e1e1c533af1a30373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135750bcf85c83dc3172b79b77168d1b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b76a233e602c2012d2d0bc74fc65c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9edd5e19d3c957dbebfd29c1c79952376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e24e253419f165311714643b7b6f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5795515778a02ced1db9163b1563b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44341b87f2537fb5ca174d8284738b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41496e56bd71d237a88d8533c2d4bcd7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf94adba1086a6363b68253b69c82f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5b3914f52b9e06438800da28957b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974476123bfae78ed0b32eec49415739383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e58ad4207fe7ddc3a4556327277a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c2dc3afdc8bf0735a6c83c251cfc5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297291bc6914b12febe6eca464c9a4b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e20d6291272c696ef5cea11ffc322387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a082fb83ba820306a650d4331edfb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b91d9b1938414d13893c6e9024d1ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7327c1fa206c0cbc0e002ea3d64ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e719874c5ff26c7246d3f28408482a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614da795b9aeb6e56cf19aa871b5c743392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285af78f37336e54c603c1d35ca7154393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a162f3794b3176afac5af635dd03e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb4e7fd4725ecf4bbd5bbf3b8313bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31625f16acd54433cd7caebaea82ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f1c47332445d6dcf3206f5e2eee06397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e0809a8d702ea887c77143f023c8e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a261bc8ae0411e63abf127184957be8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae894d4c0695e82ba6af0df55aeb56fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e58ea7df21da716135535bdf14b91401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38845782b02433b3983c7be9060ad79402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a06cec627ba1b22a50d567ff29d06403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdb1ea0abce844f2a881a3dfb1e25a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e778297e7c5424a7b63f307d94e0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d48cbde7210f2bc9292e96f2be361406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab505dbf27b4860517fb046b15f7c5af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062576599b6ca5980e4f34612eaacc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48ccb05101ed776c1d56ad683e61a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ec48962afca8dfa988a5bc71c5768410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef1d7a17e12a2027c14866bb4ef2c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4bcc2123bc6a9e7580e75fce015b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cdcfac6a4f7b7023128cc32ab416c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eccd5da84a8a5e437b88e898c7cf9c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7aded64a2f37ebfabbf618112af885415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e929d93f70999e5cf1265233b71922416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0644036fb202a43911b22bcb6b3e83d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60462c3666eb94eed876dd74dc2c67418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8c625e14cc8d52b5e27bc873af2d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5c76aa6a9271a20b8de85e4b94006420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac0471dcd3956b133e0db86248ff76421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70163aebb3368d9c25ac747fb340a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73724d467597b79a1d96f070fca9d42a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fe1f0dcc5558b8772a11847e55250424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ce57ab2dfd2a152205143966e4827425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a58bcb67b2d37b10999e4691c3931a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb319261e300a90cc5e3a90d5d4ad6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e927f5915f660c54a91805187fa765428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aebe36efb79b307ce120e31a5743e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fe7c4ade2c6aafe51c924fb28913d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98730c6a3d805c90648c217648dc40431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055759cbdcf44d9d9ca25368b8075d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d156083450e7497780bc0a6c148c52433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51cd9a1dcc0c5e40a1845dc0fa47ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e18d556b38b05558c1f8c4d1ee2c29435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb12e13c7efd91a250b44ee2dfe2ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5067a467aa11004f5605790e025241b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc823d05a850f5afcb5f3ffda81ac72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887874f8c7eac45a187889c22062e2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117eaf0d95d0d3866696949a70b282a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a865762da082d4c94ddc0314cbf90a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad35299c769698f0a540f8bed274bea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d909d9da383632ee8ec2bcc9b702b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcf491198f50939c15a2cdf044b3cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00876f5347dda495c087ee65f4cc698445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f6c89f7e6d8c987e619cfe6d89707446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf783d4b01ed65fe3a44d701a95ea6b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d1ae5387f35b95c122820f402c09e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813741f9ff570ce1473c451f6e19dd2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ecd07ae904470aeba9611a7295352450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40980b2b56a2b99a9ee370cb86973c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19816273ab8c2a274ff1b14f10d8de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e1f98423f42c67bb05e0f5e3d0d33453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf5c901b62e5574bc7133d4fd1fe44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c8abb16c5bb882bfaf0787a98d01d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6d8dabed1ddd18d56ae3d3b4e782f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d8a0e80049bc0f3a15fd126499150457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1600e1c62c4f972e377e7df6286f72458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be678b2a6a5deb776a280dbf69b96feb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3eabb26090a5ce9e0ed0c3a867d005460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c1f81551182e827e04f5337a4eb03461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699a04464b04a1308caf0bddfd3351a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d8c22fcaefb0551399f394ffdc6f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c23782f5577adcb0ecebab04dbaff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adba1454dfd969dfd3971474dec45f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026acd518e112104d31bb47b5c35b6c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e8534ce5c461f9471b94905688c52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2b0dedb5f35ea9eb89492d9cffbf8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aaaf179ff66529c5c121301de6455469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d76147ad57d315909190c7dd8fb84470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3debd12a74c3f3f9ed5eddef77f522e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d797d7b521125fb96e0c070d9a9d60472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55d0e653e1192d2cae57164caa10bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b51622bb10592bad4ac9b822c574a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8bf8cefee51192e398a72779ad42d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bea229a41e5cdabfb649c8e5f62a74476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8a457592dff42b8861a1f174bbb2f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad15cf0fd6ef9447a251937b4798f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34954960cdb17fc9c458b4acb0ef5491479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>