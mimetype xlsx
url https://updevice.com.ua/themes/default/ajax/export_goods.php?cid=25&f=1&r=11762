--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -2020,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6186c507d919f7d7df32208e2df17b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514064805424e64287d7acbd746c10f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f393d0a12ead4f9f49a5704c6a5fa23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f0ca74ade604f833725fbdcda34624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a037041f346afbb56e803becc37905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59d73d65944948ea59325275d5ace76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5974259de1bff6d7583d52a11311807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca32c2e36fd6f0aed0178e3ba9cbfc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8167b2d38861f3cc634d61257af9349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdce17e17f68d9777b908c5f5c68e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50808a04536b3ce272a932a0628d3d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921282e5ad26c9bb54ee8f76f1e99b9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead137665223f8c2d7884a5192eddba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f08c443c38a3cad9dcfa47553b73114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765355765adfdcf19d16a8fa22bf9b7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20533d7df5307ec3ff56b20336f08716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726dea04051f97fabe754b55b87e97b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ccff9658d704b83cd98da434326c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77019b4822f21dfffe20d59dc38102119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c22ec902fdbe1d937856745fdda6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b52bda52e3b9e898fe2dae2cdc29e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b650363567559dd80a839c2f0b6130822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1c2f37ba84b765f08783cb0c3cef523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c649f01c316d289224909f4acbe86324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b06f78b64a939f6edf7cc186f448125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec95d9b986c7038c811ad5a6b6b51cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9e983a82a090a583d254653d6216527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353daf444bae4e0e77837f3afe33a26628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f7a6a1693d470a8f0f745d4a1722329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab97b42553b82062fb651d5a740632330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdb9a34ce3a35a3ac9d207321f959831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f84568b2384f4d53a0591a51c8189832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca388ff19995980298eac865e51a69ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e088a6a8f5170d1ee9073539ee933034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a924fc4dba52ea3b2230e3bbfa6db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bcf1851810a08c6562f84fee1c2d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f94039001aedeb7a2a591b1ee7c3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9435ab38c56aef2f64c36621accf42138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2acd0c62419b4bde4834dab398e6f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650edc8572eae7462d894577878de2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a47b080e9fa0af72c763139ebbc37641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bc18c4fda1e3ae11931328fb61f6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c85c4800b8c7e2569608508db3d76b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfe1b8ec691d6dc1f8685a7b55758144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab2825fc27f73614e0e2ab364eba3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662caac9ad43a7e626253d5caa05aa3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03cbe4a3b6511dfeb3abc2775f734947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd803f9e8cf0d4ccc45e6db8848ba148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f2c8b333c5a87e84212aef60f14b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3d916559b644a26bc19992382454c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34d8675d6a219a9d450e3b63c08c3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b3309dc57bd2f769b15511988382452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57b55bda75fcfee3b03a076091b50f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804a1bbb1d86528f2665e4aca82e7a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791fee0c6846cd9fab34b0ff949ad8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fe54075fd23c32eec0eb80819f4bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261020a3e6422224a6ec44a5fbd0e07557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e7a1557edad2e8504af99ac0dd2fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71fd215396b1490b356d5c67e27d9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdb7cd6d3d69c20e8ddf4631d50d1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e3527dee50b2fd9f0b67568baa3f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a4ee98e1e3de33387605eaf28cb5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19366e9c242a25daad08215d4f7b669b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952dc7466ced55d81587e8515da227e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182ec2dc98680880c0a5496dca0c65065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a34c35b1fe5b36600e031d72246b4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae2355641881d73fc43e6fa4fc0ee367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129326ff0745e966442ef2e448fb77f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437fc1e096073cf37061bdb1ec3e80269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887cc1d7e40a4f51db2e85ba370149970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16df39425f8372a47d328d3f2c9b5ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89ba0d950bfd7100176b56dcea409872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc33e73ecfbfe465e99efd111874e6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5b256f09d7b52a84bc3a1675c5bfb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b169ec30427feeddf59f6bb975af82775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e186166c33500e903d301e53337b7a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce746451b6c80d0ab90165e960d1a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cb6b3b9743636ee1c8445e4b82dfc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68f486e32434e630bcff05ab5277b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e2e5f0d74bc55bb6ff7c1421efb8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d9a4d551f9e519a8aecf47441a26781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b96a19704334fcfa137cc18ba03e9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb4fa58889967e5fe306cb1c24f3d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963dbefb9cc854f45161c4f007bfbab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0d4dbe4debd33850d9070a0fa7bf085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a3e722e63d767381ec3586b16bdad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09babc34cce39b0055a11bbdc25e88b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f358fdd897bfdc9c4d6488091c95dac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ebe202cbf1d6a8ed2e1d5d934dec089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533b53385aebee47cdcf5251e3ab3a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e7566eae975769b8513c8b0d59fcc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2ce9d7e4d759e65b7cf13c510bbaa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8f3eefdc754807a0dc6fb58314d8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6688a0bdfe99f4c17541db459da8f9994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95e14771a7d1d34d3c694854ae44e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fff10fef52046be8f989f438aa80d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b22339b40fb4897f4772f08a5b14b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b893a3e238a73162dfe11064fddab898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82782ba73db65c01b3c844277292bde399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a83ea77b8a788a46a8be368017831100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfb7ae62102becc9a857f6163db6c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2b951ee0a814f4482b138ceac6818102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717e209e6e1043467b254553bb641c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e50b42eecd82c0901bbe90ecf6a1b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58196522094ff4425559ba607313be6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3383a6475f2bb753fe719c975c23b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8cb41a1dfd6e20c248e99034d6848107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13580e0204e8a21aaad7879d93763b78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46e55d99e8a65ae8a26d2bc5ab6792109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a10e363e4098bfb8f6896f1b5aed6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875e80752efd0e3bf0a32c5e7bf5573111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f1d6b917188bd189137e1a4f85d22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291087e8354764d39856e4d681aa24c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833b80886d5064e8b57d3eb0966b7e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6fc2183d7bcf4a9328a9b12cbac62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe8562bbcbb936468dd8832ae8785b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a36d5d1a845fe80c3476de77a3764117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c8c9195393f23d2b7b0b1641b0102118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ce3e0bc77dc7fa8675217bbe93a02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d765c9551eb55f8565703926a6ecd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465e6b67c696dfaf8ec89048f8d413f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db337923aac764cdaeda6381edd876d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47766c23ca52d67b3d9def6eeae1ed7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15dc5aa54d4d579d739ef2017e5eb1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e088224019027ab36c97ad9aa662fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b7abeb0aa0edec5343ab8a7bb1b57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11a26a38cbab9f456c7f22075c1326127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bf8bf711f4de43dea6f1c865df72f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e14439c60fd8798d71dc8ba82f41dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480eec66c986ec521814d49f3badfdc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ea27d306a22d10ec56a62a9849fc4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a943db7f0267c02aa68451e3ce0482132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e463a614dab8172bb92282d9e657ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df918c6465c9e4315235f092cc66f75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f5fd471a2d21eb6f85d2c35d84483135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc5bcb734028d59fa87430cc34aed7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4ddfe51f5dbfbc4c11c5df58735b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3868ecc1b46e3fb3da780a809b66424138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a7228aed58034a262d49e459b9f2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ac6cbac20ae0adf4aa8bcce8bd36d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07919be4009fb93afcf7bd6d7756f44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb21662f6fe129b5eb7fc0adc57727142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7d0ea2e845442f0a90b6f5598eb08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ff63c9f717d085adc3e6fc85fb992144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434403080b950b252181ee70681a2bf3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadb0e177aa18a63cbf7d06a10158b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15904ad2e5dfc69b3441c260e2412879147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da40749fccd14defece0741e4bbb80c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e38cf7fde28e240489f3bfb18f693a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f76ddc772b99ca8c1c37729087b40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a85ed16603f5462e3f87ce8ce36db2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849eda60ff143b537aa0fb6c82c17f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52cfa49fe60a0db1ea345b459aa7f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b843745b85dad71ae2872bcc03c0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330312aff10e7dcd9eb9e5c95812a4fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e2e6c5a8ee245234909b12b1df13a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763fbec9ebb0cd491fcff9ae96b55c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035172b99edc81337ce8cc8db19e0b31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339ae8e8d537ebd7a2ae30026ffc592159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d62971f8d6a95d7a04546d0cb83b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cfc49b5c51c39e134c1aca4b79000161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a251d48b48aac999ebd494ecbd8a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a230153ca05e47bcf9ae0f85952aadd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e426c7fe8b982611cb83f4eb29a8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ac89ca5201b9ec4e15cf0705fc0ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ca6b87d6c2878929ea5931d1ddab8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e425072df59ae6713e29fd62f3a5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0fc3e6de8f97ca1e2b21549dc7b71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf6b01b6c81f044246b7f0f3e25faf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f068dd272acc7470f62148376f34db8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94d6d3242ce102fa30646dc6770865171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830853d2ab7bfed31b67e80c503651f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b031589b1b59d57a30ea0258a3d86b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4444e82afe4081418a4aab13eef79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baa603f1177516e39231166a03bad7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a069bb2812bf728d5400c8df9500f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8779874e31fe834b4890b1f9c655d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e14da1128f9cdb506dd1955b388911178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68771657a2989d66dd7c1ff9d4f72619179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b53a2710462ff6c35e4461abe0c4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621724bc74ad33d9341781f9f0d140f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b061f2e20bfb7ecd37b513ce54204182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f1961beb26a98e010b68699ad1e09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da315c093215fad94301c8ac088587184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2ac2a844217db33b9d7bb24b679ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401a539270ebaa148aa71d911e1e022186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423c580b15eaebf37a7e545ac54a47b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23941d84ac2c1de4464e09f4bc04b3c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aba0305e036be38ed42b48e344ddc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ac8cce5313d4667e6773dfc56d58a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27b991e8b371b0baa0929863091fc3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207b09f63269c5bf4037434e4e89a3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb7cbf35653e62dea968a8f33685db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28401be0d7365342f36c80aa484233c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5e13227e6946c411f6ae3f58bf96c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e7c9de0009a711f117fc041ff0234196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7072d2c6df14f953fcc8a047a4db5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd353128ea3e7ec64a556128b6dda599198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339f9931705c097de576ef0c2b48f4b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e28e4eb34efd16270df1a7fb67a09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffe459d77a6c70092b040cab0c27c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de54548892be903ce3f350fe6458f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1f8a459d6a276f879a8e3895b185e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f5dc8e9d8c7b60e269f514326bc89204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb657743977eaf0ab14bbf274cf38bbf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92a0f35cad57e8b995a8119bcc0083206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24ec28f98deb7e8eb66ccb68a4eb91207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93e48a6afec42b2ec3489e70bfded7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c47fd6440509eee7b65445487cef8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9a6ff52cb40ecdab4518934ec0618210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005ce7081891db417c6dbd15c6d4f01211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77344532eb76156c99ce53aa945f6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e70a98528826226266da0810bb8ee9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323f7cab0f0fecef2849cce0783b495214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd4a19000b03b40790926cf9ba32e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cef5dd218a46e4c78b1f3948423d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e61d754856e98fc1dc3d2d2f923f70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f325408308fc67dd5dc6c700436c6ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da336b740b731c42eed1fce9ddbf54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818adeb35636e8f773b4d84da5fda85220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7166ec871d2f5c47bb4e0b209153ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d80db9e0b945946f799d14da2f97b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d56068fd5ef9e5d0cb59e01804bb81223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4c75bc7dee65e0383a7f6ac6e401e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd8aa9f90b85b172dfa840a4a3bde5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbffe49056c707793de87bb4403fe5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed613e7b97179c8db564fcecdb9317a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb83d5299df6aa53d0888a5de9e4dca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab014fe08bc12941841ec2dacdf377c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2b175cbc164ae38489c54863224a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760215b44cea2154f24b242df49cf0f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c40d99cd659e4228ced1fbb545527232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85699001cc0d2de67a99137fdb13d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705970d2eead33acf77f1ce6107746d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613542a302f499467e043ccfa15fd1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17a9aee3967c27929463043e1dc031236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b6320904b10efdc94519acd90898e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361b705d3421ed5571256193d01552f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939a0b7a5308f3520917210e4fa3bae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b9f332157cf88fe9aaf68e56c7e0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8016d657590f50ebc5ce31add1fc6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866836843f1b6310aaef1027a5ed4973242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd98755cd62887988434ca9c05be4a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c60ed24ce10d81b971bb40114de7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3eb29c6c500e95f3511f3631a3fbd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f16db1d678601f4d54b41130b5d065246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dde6e2186f7f6b30a04cdb6d8a56d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd5928b87e15702628864be954d097248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6884fc36712219ae5b9677ddc11fdb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75709ec68df4424989906388578cb8a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fdffc1e19e9bbf80bc7b42aa1a4a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915945b51ba22010c8c05f84812866e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea496cf9c01ae7102ba98590112516253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba858abb485ce5d6f6238d456074bf13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d259b2a36f6fc32b28c21a7f0ea0ab5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadbe3ed7f0741900ffe3ddd2936d52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31332d59ab889298f5edf88ae33da11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ac0ba56175c8962afb6eaff93f26c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba930fbb045dff94d4b8284a782aee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e87bc6d6d703ff4aac341fd81e4b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533ae250322c01cea347e55559296f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741f8033e3fa249b818bd73682882dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f1874be101b8dcb6f0456c95637c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba6f58a8090534e7116915198f159a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888788e1fa7ee269893c82dfd20af937265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b14ae80df2f8a1be84906e06f5155266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e842f9bf7825d78bbf12f2571e68a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1959364006674de3f7fa9851382fe74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cd0e174d1dc01aadd6ff7ea22b684269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed360c0d4b4a204a482b6481c3e4c47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77749b6e02746b1b3e109bb48d9024f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e552ca4b879bb327f0c3f98e48079e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec60637de94a8b0e351fcf3bcb4aa8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b99b04138fc9957fcabc765cff20e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf5ed0ca8c1b4b0f00e6e28130dbb0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f27858068568bd5439ec042bdf18b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d92de2d31b7a3f3398f4508043009277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd4d1407bf0668420765080666c808278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231686587491334715b6a16bc1f9022f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfe68349f4269d14f66f262f252182280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc6debbfe674aaa5bcbf275ee08ac6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449072e612fc525148c2487aed38a148282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7f5f794db962a9223b9a9e88509db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e931377a89ab0443481971ec814af6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1784e1ea76a0fcfb8699fc9707cc2bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1525de811fbbe5d3168a2d858bab29e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5245677a83d25fcd97a81e8c210f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75843274b55efded0b0862188d3a6332288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0ed96c5124495b4c2975f078efe47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110dda6598124ee823a08967750ee32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245060e7e423fb655b82a1087c7952d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9893abe5f51a05b9cab2692e913d7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b9f50dfc8cce0d90a873969de5273293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21b295775d9604f2232068a353ec5d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce83a4f2829eeff3f3ae7b42b3bc8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5fdf6d370e8ceb74953819df579a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1808b46f8de3b289aa470dda38043297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab502cb069c60478536c4360d125ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febea704a7062820bc82901cb8fe94ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9f1238999733be36d29e7dbd6be19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c50777629d2db2e938ae8564d8e41d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7eabbf354621ef24a24d50b2e8b13302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cbd1d32735ecf07735d3a213acb1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dabc28c6d079c098849e84721065ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45c84c1825afcbea8397037c55b7c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bba6f7df20d68fa4e8dc8ceaed844e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55514c7924e4c22d396dda4c5b6627e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68244173b85a73f9b2dba0e2af99255f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1eda575aada3eca0c5bb4f35ae8e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702a8c1c1b42084140ecfcbd2d1aa4a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c24f6fe7287be670cb9250ec832cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813013b1408d17ad72cc3a279364a3f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f163b5f4c99eb9ab051e55d509e2f12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb4a0bce80081697b67af64c84081e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224890591a1b039e28c4a7dd29e104a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612573ffef3a8e9faf86a3674059e86f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f8d96d79b652e918d513a3f935b9b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f25fc822efd221715ef8614afff90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f89e8f36a00724f9634c4396eee00319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e24d41e6628091ac8f25788dc9414d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d511a689ad6b0b77c1beb47ea47ff65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfd22ee775dc5f860c68df025295bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e821ddfedc404932e34403e4c63d22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d5d802ac02391fa701a78048461bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bed456231cc3e52fdb1fdf9399f3b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7555d4ac1a6299bb5334a3ecebd4b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338e6c01133528c9b0be176ecfd7eda327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b380578f79ee22a43e501f377e19fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca74bb5c9c9f93800d6eec872f927e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a0b1e33519fcc8e5636af298a477d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175cae3fe94a948bc3f1b349c728eaf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6c0b071422891fed734bc2b4b48d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de08e62ab9b0eb8c5b06cdbcbb0e48333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c24f0b9d4253e2daf5218ceea6537334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718afd21c2afab6befa0684925157520335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d993e501d7a2e0cf30384b1d11b6c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bedb3d2295ac6e6aab8dfcdac01567337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f5baa216438110c62d5d4a3332950338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfeede800cd5ce1cd8750389e84f4e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9566d52e302faed7d42be0f00bf3d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1150cf9c8e61a26883fac25c0f19b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f6082d0c71b481549feba4f71eb5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd82e64b4f69b9f87f19c035b3e28f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe58199dfa32b5704ab49577e760dec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ccf7ff775fa4a61bd57a2b9745160345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445fc175c527fa1aded8be3afbb9074346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7ce9d5795eba63a5861b96bb798e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a88a5bd27832acf2a14153abba5d3f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8182943b024edd744ffe4e8e86f19c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f323370ca134427f946664c2f01009f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d2a609bdf64ddce261c236b898fe0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae20afaf593c16467f3ffb7b6658c2b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9853f92ab1eee67db68186ccd1bf437353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267b3dbf9c69dd18cefd39e6041faa6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c8a385824d635ec3c3836d05f8168355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26488df8629946b9dea7a388dea5839c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd42feedc4fc090fd2337de702265f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86824126bf9371a84cb950f75ea3ea4c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f75f02586d360bf3f34338ad6103c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d8a2a4edfffe5ee8421ac14bf2785360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad6dffa75d6745357c3fa96fb29951361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47027910ffbc2db13fc0a0a22df6a1dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc2b2a8b968ef8b11794e0f343476f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae49b113b1046d82249a719dc00537364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16802d78d9e70bf0711f54dda0735c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4155da95e41c66a7a96d3131b42a97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d251ccb84b8848f3ac865c8b5e404367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf60c723b2f9ba801daaf39b6bad84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503796969083c23cbbde226481c7097369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc98d52a95bd492157efe78a6f999a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06887704c54bcf384e6c27acccebe1be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569677f434bc8313a9915ea1e101260372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4192c84afde8c72e1e1c533af1a30373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135750bcf85c83dc3172b79b77168d1b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b76a233e602c2012d2d0bc74fc65c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9edd5e19d3c957dbebfd29c1c79952376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e24e253419f165311714643b7b6f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5795515778a02ced1db9163b1563b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44341b87f2537fb5ca174d8284738b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41496e56bd71d237a88d8533c2d4bcd7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf94adba1086a6363b68253b69c82f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5b3914f52b9e06438800da28957b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974476123bfae78ed0b32eec49415739383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e58ad4207fe7ddc3a4556327277a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c2dc3afdc8bf0735a6c83c251cfc5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297291bc6914b12febe6eca464c9a4b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e20d6291272c696ef5cea11ffc322387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a082fb83ba820306a650d4331edfb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b91d9b1938414d13893c6e9024d1ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7327c1fa206c0cbc0e002ea3d64ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e719874c5ff26c7246d3f28408482a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614da795b9aeb6e56cf19aa871b5c743392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285af78f37336e54c603c1d35ca7154393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a162f3794b3176afac5af635dd03e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb4e7fd4725ecf4bbd5bbf3b8313bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31625f16acd54433cd7caebaea82ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f1c47332445d6dcf3206f5e2eee06397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e0809a8d702ea887c77143f023c8e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a261bc8ae0411e63abf127184957be8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae894d4c0695e82ba6af0df55aeb56fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e58ea7df21da716135535bdf14b91401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38845782b02433b3983c7be9060ad79402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a06cec627ba1b22a50d567ff29d06403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdb1ea0abce844f2a881a3dfb1e25a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e778297e7c5424a7b63f307d94e0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d48cbde7210f2bc9292e96f2be361406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab505dbf27b4860517fb046b15f7c5af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062576599b6ca5980e4f34612eaacc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48ccb05101ed776c1d56ad683e61a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ec48962afca8dfa988a5bc71c5768410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef1d7a17e12a2027c14866bb4ef2c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4bcc2123bc6a9e7580e75fce015b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cdcfac6a4f7b7023128cc32ab416c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eccd5da84a8a5e437b88e898c7cf9c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7aded64a2f37ebfabbf618112af885415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e929d93f70999e5cf1265233b71922416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0644036fb202a43911b22bcb6b3e83d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60462c3666eb94eed876dd74dc2c67418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8c625e14cc8d52b5e27bc873af2d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5c76aa6a9271a20b8de85e4b94006420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac0471dcd3956b133e0db86248ff76421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70163aebb3368d9c25ac747fb340a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73724d467597b79a1d96f070fca9d42a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fe1f0dcc5558b8772a11847e55250424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ce57ab2dfd2a152205143966e4827425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a58bcb67b2d37b10999e4691c3931a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb319261e300a90cc5e3a90d5d4ad6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e927f5915f660c54a91805187fa765428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aebe36efb79b307ce120e31a5743e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fe7c4ade2c6aafe51c924fb28913d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98730c6a3d805c90648c217648dc40431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055759cbdcf44d9d9ca25368b8075d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d156083450e7497780bc0a6c148c52433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51cd9a1dcc0c5e40a1845dc0fa47ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e18d556b38b05558c1f8c4d1ee2c29435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb12e13c7efd91a250b44ee2dfe2ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5067a467aa11004f5605790e025241b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc823d05a850f5afcb5f3ffda81ac72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887874f8c7eac45a187889c22062e2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117eaf0d95d0d3866696949a70b282a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a865762da082d4c94ddc0314cbf90a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad35299c769698f0a540f8bed274bea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d909d9da383632ee8ec2bcc9b702b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcf491198f50939c15a2cdf044b3cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00876f5347dda495c087ee65f4cc698445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f6c89f7e6d8c987e619cfe6d89707446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf783d4b01ed65fe3a44d701a95ea6b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d1ae5387f35b95c122820f402c09e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813741f9ff570ce1473c451f6e19dd2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ecd07ae904470aeba9611a7295352450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40980b2b56a2b99a9ee370cb86973c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19816273ab8c2a274ff1b14f10d8de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e1f98423f42c67bb05e0f5e3d0d33453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf5c901b62e5574bc7133d4fd1fe44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c8abb16c5bb882bfaf0787a98d01d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6d8dabed1ddd18d56ae3d3b4e782f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d8a0e80049bc0f3a15fd126499150457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1600e1c62c4f972e377e7df6286f72458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be678b2a6a5deb776a280dbf69b96feb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3eabb26090a5ce9e0ed0c3a867d005460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c1f81551182e827e04f5337a4eb03461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699a04464b04a1308caf0bddfd3351a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d8c22fcaefb0551399f394ffdc6f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c23782f5577adcb0ecebab04dbaff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adba1454dfd969dfd3971474dec45f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026acd518e112104d31bb47b5c35b6c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e8534ce5c461f9471b94905688c52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2b0dedb5f35ea9eb89492d9cffbf8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aaaf179ff66529c5c121301de6455469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d76147ad57d315909190c7dd8fb84470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3debd12a74c3f3f9ed5eddef77f522e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d797d7b521125fb96e0c070d9a9d60472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55d0e653e1192d2cae57164caa10bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b51622bb10592bad4ac9b822c574a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8bf8cefee51192e398a72779ad42d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bea229a41e5cdabfb649c8e5f62a74476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8a457592dff42b8861a1f174bbb2f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad15cf0fd6ef9447a251937b4798f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34954960cdb17fc9c458b4acb0ef5491479.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a8a829003428cb227f5971cb7baa81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea413ed284087cbb25f85256508c912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b704bbe94b10408b1fc0cae3a9e313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72b5fb5668e783a0fcd1030ba1b1b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407323ec722cbfc7b895389f98c132375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea293ec083694d86c852fbd2c3409e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5ef0673e49d4dff7a2643c5e0273b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65973b3e8e17169604bfc21dee1ecd9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03922aa937224d36a3c5624c3abaa5899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765066eae9da2d1db4e5a0f6cc706e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5016bb089c5f7aac7aa12bcb6c16d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1a24d66f7781a607413d0cf92adec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6dadf60c30409d4328456846de9d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95617420fd840cfdb2a46499c7f0bb0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4e161e0f1202914db3f53c68c91fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4474797fb7f85c5b1bbeb9d98c880d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd3e099949137536a7db898ab76b0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef16679cba67cda7f95531116a186ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a778d1df7ffc18b9ceefe7ecc55a87919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d47a9a7085ba608e9b25439332aeb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c05f87908426fa9ab5d385f336a08121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2b9391fe2f8baa9747055d994a2f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14b2348847e6af310af18fcf01b53f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5bfcb856b792c329dca0d248a1ee224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fce5d28fc94996a1f09d28d7eda4fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9668b7dba60846d761645cdfe272dbe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57832519b02a5d92b2e514f11e55f47a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41aa8985f66409b8cefbe60ea5f51e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61c30acc51e23f93e2d29121812e8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53be25f8b6f9e4df261af01e65b608e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78cadf9e88cd9502212761c051f0d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d0864fba11e69cf777e65d27296e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28643a43e3d51219ea1de92dff13f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca411daba26ccfa0bdfb8eb73ff00334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67e39c2716fe669ba945289c18012035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b503a47d9682d67481cd7b90a6a6e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6a60f53f2c870d3734f5a075148ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60fb6374db5a8d3f6e21ef1e1b923538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a990e8f44aa70d68cbf2d29792e36d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d83a133279d15bd91c39d459cb6f1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f22d66f5b0bb55c3d9668b8a992eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce37c4e231e1365e9ecf48f26cb786d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b9357984e2863698f09f3b3c6431343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983cbaecaa0753d958c8e983fb3942544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4d56876a56e949747bf65ef9b5e9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0856bd011746583c4972d8f584a059a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20354afc4cf301437702aa44f09868a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93922cf92d4e0e5fffd43a1314828fb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2e22a2c7ef66c83e6c3b15e2416c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b705537798888b5aa7c6fef3fc14ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566194c20301f50a78f6ed25fbef7ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a05d29f101a05207a0d8294438f99a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a032eaa492746d9bb9811bbd07213d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec11ba1700cfa5b4bf30cc01efde81154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898db8f857e3104c881077aab087b35b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979306f5fcc84722e7f6aa3261c9d7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689bf15013b5419340059fdbd1764bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdf812f25dd1ef9df5ba171c33d89a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaaf93822df933b9eb23a13f5145c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342807bbf597a47d69e39c82d47492160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14743abba2f046dd9c08dd5342757f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd414b017994492bdfc62b840abb9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb556c446cb2d05f0c102dccd3fa0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098d75d2ce705be6bf6328b2498699564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64e6cae90a1bbbba4974785e87333265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db5ed4063f95a3e7f5db0bc9ef7a9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761c85a936186a9bd37058113a83c7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815292d8e5e8a577e67df2c563d1190f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db72fbfc91a0de6987d6508826612969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d31ad47a64b6cac098b0b08e8295870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf99cc8792586214375522339171aaa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd821673d9bb341a57d3d11d858a63272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74952762be01dc776e2c52ab7fbd32ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7005092e5228bc69c6b3a7e9db3fafd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca331fda4f7ad0b5dfd3737289192675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8f5eb28eec30a00359afa6fda77b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4354644fa9beda7c058f03d99112b9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa3862c6658245398fdd784cec7e3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ad17e2705295e94b5b6a2c81232e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414eefee0b40033dd4774e390a12c1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556c09811f178160d321ef4b0f3678281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8e01d45edb8f0e22b546cdb53978282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c1b8b8575f2b38ccbb9562aa1ab7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055366326489c79c5c811cea08d115d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa122eec42b9fee8ab4552a855564e0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6a3b2cc6d139620d46b34d98cf8c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62cf61550a9d7e0c78fd1c0248487687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14167b089df17e023c450f2f0a992488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8361997f35db8615ab8d55f044d3d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a41586a482d97e749393bf9e9fe1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a4be9ff16b2cd26ed0b159a2bf61491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec67286c58c6023b67eaf7e6fb1e1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a30cc439a654543ad3f6c58ccc246d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bfa3c281b55cb11bfd30b5a9031fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36177a88f663e83309bc7ea1c6fbbe4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964436c8d21f778ddf05ff1cd999782696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d851b7f71de7ac4ca3a81127d7b02297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ff33db89202ee6acda6bacbbfb8ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb74172cd256c0202a31c864164156b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572974b60604c833bb71ad8fb41522ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e1190277e5b28f4d2e8e3882e1d16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293777e90e443e3d8213201118a694b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4974555d8b850a4dc7759d0b654c2f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c6f63c7328c63a4eb6e845b8d9971104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bc7acb7f3fe199ad12c2e44fbb5f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061263c5bbfde5936bfb899ac384c60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba7ad4a3ebf5f8947bf5a1cf065725107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80298f62c0320d5c66fffd85541302108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd07b0b5cd944da5380eec42d19f7e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166be848f84e076d357516bb03a0cd63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf389729a4c8f3557a2726adb968a92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8888b496b65cee61b1387f1292a648112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b141632ec3c9f3af02776e72135ae9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c354c51e318c5e554f8401066f643114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f594e497a8c7c6dd599e8f3cffc878f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4c8a89dafaf605a1cb6c55df3e015116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8578e3b7ce50347d345241d01c14a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1bffe51f01f63477df9c5baed816c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18c45b50dc2f09ac5bebbb6628d4e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282967379b8630d8dba0a7532e25bf9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a69cd23f43b6b470c1116caaaba7ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa5941a452a3c811743833b2d0414a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da9c7af32b821cb4f599277d831aee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54c637563f8ac395fd794d596bba83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92826b854a9aba8fb5597e7bfeae3c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2d7eeba15bf805e4edbe087cee0d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d9d3bb589042732846250ea8288f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e19d11217ec909d772212347d11357128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495606c1bc6a78146be2e7ee20ed7cbe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8128711631d24ae7d3548d19380ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7c6f207dbb4585842e662dcb05bb7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fedd23b1e196b62587c4e13fa28f96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eda4b593c133be1f0aedd9b7c2f864133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3237861c09841ba24d232c6f6634e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d12bf7567782f8e126a399c995353135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10b33e9d31823456064d794c79d5cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b14ffa6e3cdf4ea97d06bf46cb32f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b31b003b4606bbda5d7f3bf27a898138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e812d9bf1bedd1aec9c0054a8822553139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbe1f85a7f6da916db9c948d1e8b92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4de73d9cd1a08fd26385b0570a57e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bde1a5d732f9db1c3afce93da4770142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72f4d6d52482de3f9aa092b8437bb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84629c3ce5424244fe34e6a81f9143144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54161366beb8114732053cb07797ecfc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cbb555128167cbf616824f08bd080146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985781e89a775bf9854af0e31ca646f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39a4a50bdeef715d042b964975fc68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40b79d49007e5c686d2f5be9f7103f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dd4a68a7e508cd08439b16c99c6d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f36b95e9369142ebeb63edc672575f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31544036d9a8457caf121b2d753867b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625cb1da853691aae78da1a94a1285a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75c1a58b596e9228d1d7705eed5269154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f4d1d5d514f4965ba429c18648a5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee1b67d49fdef54ed2411dc6e4f01a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03040037de63d90267dcbad0c94323de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72140c1d99f32458b0916e1ac1b7fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5229dfaa200878dd323328dfc517b28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b08e2bd62460dd9ffe71974839020a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c73063e99c7e66ba363628074302d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c54a29ef4738ca409a7eb6256bf82e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac98c800b4b3602726df08c247e316163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab36fcf8d99f77ef432666681023467164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb956b9d3b1dbd86d9700a46396eb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d988857d03da0abfe8afb18ada04c12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578bfc944246ad41366a4453c5f7141167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4ff33c194f26153266b257c84a569168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1177ddc081816922c760f304b2bd2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9524da8d3bb39ff8dc4fa8e542e866a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd5281c7f083f8af3914cece9cb919171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0984c1e2aaaaf848b146a0a87a2479172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c73b54d27f5dccee9a82f7b169abfc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef083b8b6bf9b5640e8678bf9f87548174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850f28fbdc15efda1e4e96d6cd8255d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c053685b98ff102ad755cd282d30f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab29fdf081cd8adc7e448ccbd3d198177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298eea9a9b9d52a4d3eb416ec8aa09e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19413d7a0ec1f1e231a77f7f28f35068179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49ca77e82d5ffc72086e4bb25ceb4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d856e2b82ee55b76e1a5f1394ffdd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f248822edd6be580ba71aae1769873182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdef82d24dd3cce7ffdc3ad0b5929ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b0ff5214508bb349cbbd3a1b0e4dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d088110eac102d36bcd5fcd24ba797185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f34bfc164a1bc55719c78d21ec3caf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890b2e2629715765211c2aa157b0277187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b906bc998b673529d6a46061a2878d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe227281c75d6fe08c0833bacad22eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad63b9c1c5b86f84fd7caa3d068a5fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f90ec090cbb5e6a11b4ff3c7cfa07191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e88104a66d908305180af3bbfc019192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd179d5b12a5fe9d6805f5f6758634193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934007798e7613494fea282a2d31a0a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ebd5aa05a0bcf4d8aff3b3eafffeb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a496ce6a2753d7fc03cdb7b5e8842196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23149138c2c6e1d3e3fa65f2ac25eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8450db09240c1d5b3c4320e5b6ce3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505addca4fa1b2338655cd4e70c687e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c139b737ce9c1d22cb0826ed00ced9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01343612928260e06390463bef96f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955967cf7490b0fe440e790bf69e3c0d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50964a19245651df336210285fe028f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86347a6e774e40e407fb75960adcad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db936eed00334e0834262eb05e845d01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9363568f037037f0d1345e67471c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcd76d40a755d7c5aa97b39e98be6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2ebc641f7a443de5169effb372f48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894712a6b66389df04f873f79cdfcd9b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abc92e71bd09254ecb5246eeb1db6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a3d33e4ae27b5f1cda51a7dc5d27c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7fea57e955b9f53bf6ae6eaa3ae86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546dfb3d9989edf0f2864d13615b627213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfed5339b83a6f4d8406ffa994a57d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2e09c043f92cb6f6d44f9eee46a82215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c4c2d016ac2e8f71ec69a80623392216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433c5582e288d394beab25a9c75c428217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c460021e87502780d9f06c17140bd6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597b29ca76cb55bd06a5a7e296c0000219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1bc997d982640b83a48eefc592b02220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d7bcc90fed2de743892f2a96d407c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462963d09d85184845e5a00f507f531222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e79695bfb1c3b17ae19a89f29251b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bdb1a315b262913064c805f6f660d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80af088643976ca1bef012042412704225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca5e676bdfdf8ac84b155477ebff3a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e552e39073b4ac1a0595dc5256a235227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70828ec45d04f1fed3a696fd3d2f42f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa4ed7f765802eaa8bad4f491f2deb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd2a4a8fcd42b1401c22c4af7eaaf6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e62c2aaa2a60e32c5e1f93195ce4a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541463cd071bbdc064dff33abce1160232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af68c723c35370c118055198fc502a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89a6b18f08c98743944c6be1f6b191234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d70b05a96920d9e1f554641b6ef2bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf3bb9b05e1b1e5aec3130838440f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3876e32ab0f2bc1f073b0cb64b9408237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc92fbfa2b8edbb3cf586c7131ed20238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cd49f022f5b1202b968c65dd134d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9dafe89508f40dfff59284fe894e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305cfbae9943c48af660e4a0c2c6661241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97959cc751ddc30aaa7e3cc8fa601259242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3011f4e24edf63a32b4d5b559c540243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3982e5b57512f2120ae38f3c3143db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91317729f7b27c9432f16b61fdaaa0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c871d12c93a88f76b88131d4bbdaa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ce5913319d3df983f996281099867247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac6d9d577944b9fcc26d6a884f5018248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1ddee4a709d24b9bb3eb977fd8ccf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ffad378e44c0e9783cecfa3d4d836250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f430d46da5ff5a91fdb68fc36a71e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e165676b87d6cbd5b4abafd02c95cf4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02e98c33cb60654c5097dcc7894337253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98504df112a5e65ea94435a6ed7e81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0349b16394347fd2c7da37117cab376255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f1b838a03f52d4499554e54996b27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9abd813d37cc91bb113c83b04d2e46257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fc1afd914923edaf0fb9d6787b479258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8da7a5d94c99a0eba0d60aeffc0819259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd13491895d6605138a998d562556d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a54c1ecababb73d689f80b42707a7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aba60552584d859e9c2f71381a3c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf2b80bf67963513e725b52a27088c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9c07f865ff06a38cf388ac4777b39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63178edecd889c62d4c6305683225138265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69290ad01bde5e62c9af511cbe2ea681266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7eabcbb0f5a3863e5af2a47f21bc1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2b759ed65b76af5122fe53817737c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c655430c8c395381dd2f6bfbeb2ce7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ee6e5b8bc34322ab584eeff03840c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98112d88c1a4a20513324cc3d171a91b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba3b81c2b7f6c3b114bc6dcac82525272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2dfb05d1182c18baac5a77a851832273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89279936ab68efaaeae480f47e782f69274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc592dfabe713ba6049e7c3a616963e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9180322053f56821241737a33d76f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d4c531dac3d0a184e307330ba13a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2156e40c16b45e6c8dc7dbc77374a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59f3a6fa9eae7150116b2c23074294279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854c6d6eb9cf444902b145568fb9f52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3bb22cb3df1c3ce67cf98a25538b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1a8d6fc4dd329f69ea38e2cba3caa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db63c119017b598fa3931b058f45316283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198be31f68626f28944b2f0cc6e69e4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c0252bc54c09aa77c47c631d2dd17285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eebc3605108162e38c5c3e9acee65f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c1651d5757e4e26b057460d0c5f4b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c00ba4e48d68ec61eaa9995fc8cb98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74dbe490debf9eee59e1e67ac6d537289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b139d16acd9d79548d3785a75e34f4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181108a43eeace35a5318dc64610be3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd192425e400da8c3e1788ac9da3fb9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17993651f29e3691debc83e6542d3be0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6ec0d5b1fdc5dee14658e2da875c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1ad39598f9b79b9fda8e55edf714a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692624406a76c426ed4b102699d404e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aee4fb886410d692a9b5b009933405297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc3b7baed7bae1a8294d4910662b95298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaa73cfe80c1dd8a02ca259ff5a001299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc0d5b8fc8beaa6a354916135afc88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3262f24f1a629d70ab81a5578c83f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a25434025d351cadcc311b0c68cade302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a045411514c85da4293d8f520fec8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6e1196cec618be495fa812c646e6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df87717d11c048db698d64bd71c002305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06348edf0e2182a6298cb5587f55725306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cba56e6675aa9ada240251139f9f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28ea99658fea60790ac91428bd6b74308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b1b35565191a27cd8b014ebbe0e43309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7fec87c40bbb2021b65918c598b56310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9896e20e804e8533d0adfeb5a952c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302dd6affa81b9187e475d5affc30258312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd33720f7c0e15cf7129721ef13900313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cca97b9c6930ad81b9fb33a7bcca1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce243107ed2b69ed01185b2d4aedcbd0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5f35a1f2a8fd8293f393d5e44456a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce918a0796ba9e2f6193c129fb84c9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a8385455bf1d54cea1d81dba7de50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1047fc2058c73101aa6e4853ff56c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771016add7ce3a128844be369e781a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bc008863ca156ee5cc5d4a5f0bcc5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f9d0e45c83d00bfaf987e1348acfd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbcd51714e0bb6bfce2b9abdda643a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece34e051603f7ac2519ed630ed2761c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816ed4a38da258d8327e91afefc3c9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6f3be2c03508e5d13978f64130c80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6093324d93218973d22a02eed0aacd6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdead25207f18b58081a2a93fe0df7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3bfd18f5611cae4fa9093e32eaaa0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbff26b7eec39325ec03866fada93a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49614b52df65cde6e4e71c68cd6b3a24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c4c15b6bcfb07b1626444cbc7059d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdc663b87e1d0d17d64e695f8c6f58333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e9b2160666b6f7101da280c12d848334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8819ea1086b51d4d99ad5e03b8a6e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94067d36d84f6875d8aeba76b34a694d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68005786a338bc494f95c554298934c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7ad548c8a791419987583fc5d5bc1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fc2b29b8bd2a1d73f043caa74f1ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485200bc3517e3fd720fa76c7e29969340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c070ac216212451edb94ed79c8b0ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28568a4a7b79168e5e005f55906706342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f3d006e1de11a4eb78269a1e478d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8706640319707458371c10a4ebe03dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5fa01295ab6bbeb77117895d17f52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234cefeb572f4f16bd10f44ffc9db75346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d5ac8677af14e5d61530562af8f6b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838041828762b55ca4e71305d830fde4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a276689b33af7d21d230f0f59b931349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca93de79717bc72165bd21a659fc72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e37163ec170463f1d4159be5d32eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa4f8ce27148ca13f50945732c9732352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d940568b9a44478987e797bd46a06353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051b9dfd132b84bc70060e1b6015e15354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a83f3fe210d6d1e1201e0a0d9a1fef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fa4dcc02bff8315550c5e1117c93a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba00274ea15e339d76324217fa2b13357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99f053478b799f6a48547fd538b448358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f941c357d5cc7fe3951534e16cc95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a159c654cbbec8241620a721fde2c43360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7272bb32315d0c6340c307b6dfbdf15361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d572f717807abdd595edffa21424c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1118548efebe7c2498c3483cf5a9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c74e03ccc05afea21aa660b9dc3d3e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbbddbfdb4f9ff609b734b921f37e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c2f7930ba018e4d535bd619ee2a00366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e24e3b8d0379b18606ba9e1b151aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d459c9eee86f41be9882ae4d2268b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464042e65b594609769bb00aec2e40d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd166abc4f9d29fa19718f39a26396370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c23f9be973858111ebe76dbddb5c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca3d84f7c4588b6b0f6bccebe75d21372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4b7a82fb4765074a2cd4979b2cc0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c929784299712b788bf8d910978a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384fee4876e762802111d7d96b8a817375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec398d6809fbfdeac1f73f2a7c8949fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c931388fa19c7820f4578eb504ed2b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdbfa40f416e81216980a60ac3cf54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93db30132d1bf82971f5b14391102d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ee4942c691e5f0ae0d92730dfddc4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db123db3f35ae067eeb0dd928c4a3678381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1564f7e4e089cefba8bd9f658e9940382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2cc47c919003f5bc88b8e00f0d2d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e267d189ff22c2d1ae35033c2b63dc2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225913823839ba8565097ed49f07aeb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e64ea33be15304669d738af3bb8ec1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d88fbd6ec397edb12088c2882fb35f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e518431ee89628972b188d3f14ca8e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2687ec4282b0b836270101dee3da091389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99ec8895ae6fbe2d7908a5f65fe56c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080ca2299b905eb6aaf407626ae3f0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e604076dbea2aaed37814365c7bcc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04867e319b064ccc1b8d8153408a1d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3c9a02bc7c0c02dab483a2cbeb643394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9191390986037a48fe4f39911e5e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78204d727397b05cd10721db4e271981396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8deefde7ca5b9627fcf4231be105c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d528966e958f715ad908ab5431916398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952fed5145f7254beb39a6075859aec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947de867a41e5a14acd8a20e3309d000400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b24d63b43b21447db804ad97f7fd7e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efb1666879bb96290ac007ef4cbe31402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b012b6acc7ba7e1b680631b870b45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af459fe77f66537c11900627297c5ec7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e11e3419747be3fca972d719f32e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694ac64b7206f6032ee73e8d47058a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a1db1cfbb57c9413ea08420c43aed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440eb37411d885abe1ac184adf98ea8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5ee6b9f70675dcb3a915e8a9fe626409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fde9e75aecfdb9fa8370fdb9bc4998410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bed2e2a054cf884459234aa480593411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd028090cdac72eda11e8407ccd45138412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634b7b1cd83e4dbdc7c79b35e7c3f44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575fae8c7f8acd3aa25022ab3b03e75414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b340d2abeb8021cd708dcf13665d39415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622f54e6a080a6bb9911543fedab8ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad22f92b495cdc5ed3609451af11d76417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3afb85d578906adf7c5b12a1fdcb29418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d54fdffcfa24be208bce5703f9db90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215990c154b70490aa3a899c5409fcc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665c3cd1ae3be36e9e3dd09e4be76ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccb8e730aedc5eedda753cd1613215422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ae63e2fe05bc95c788e0bc73af472423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd981b94f3138c4133550b117114ff1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611634d7f23af36920793a231e6d689425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d196da31a7754d49552ebfee8931e82426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186b79f2a13544eeb967b26bb1a8fd9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898001ce73033327d1e21156dab5f16428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335cb6a4bce8a310364bf5cde8195cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bd53ec1ae834afc8cbfb1ddf4258b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ed599fd7f5db117bbeb30070b96ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb66765ddb4c77a6334615b0bd00bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f659cb583a62b76b192598d72517df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6186474ef1e052e03a7e61808ca70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad8658643abb04bcc09052fbd69d6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f623c9e17eb3ef12b328e35928818436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea606fd0e735a898f6cf43b9be5234b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e29d8040d242fa00634f4664d3f6c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84edd858a02d67771c47cd8b07c2cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc6ddd40e45f31549960e370e09dea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154322cb959470d0bb8d0d1bbdf5fb56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ec958f3c6097e13a6ef5455fbef3b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681900c41653818ab5ada8c4569ae5a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994c27805eff14ef720c3890ae919fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ebcddb9d3b846db1133653289b41f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4b26af5235eb6f944af403de70e76446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005793e99a469ade20a413c15e092558447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ee2ff998aff75a024e5f536e1bae9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979ad08a4501f791ecd53d70ea345b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361db378abf69c9bb333ba32199c1c3e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cc01698c97f6597e3f3b0f1fc6436451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e8b3c5249ab4a794dfdfaefd91830452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bf0848ec725c559b662b76e929b1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2780a10d43ba0f270137116def488a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92061f3f4ce7bf34dcc9ef0510ce0a85455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697d52cabdbd51f4efe5f004452b1ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee9a095548bbd28e57b59281176c5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22c38b37d1d3a1377534247aa98472458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5546802353564c4b5ee77300345a0f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817bf2cdd1eb118dce8c6f36b15472c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d6b634784d6749f81c1b58c1b86fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ce845cbcfd3218dd611a1b87ec479462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d0b8bf74e62e6c7cbb4d58d28a6f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73b40020ad4b0ec485d78996c81c00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bb783753328ca6bb8cacc43de9428465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d1dce7e87b3d207fc205b20054421466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d8511c15396bcc7b3af05dda8af63467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d931340a097b801e734dce88016e7a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db500c7d2b00eb024869deb97f6b45469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070080e085cd1575b63ae240b3dc4404470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb775784b1ad2db0b468f2180518795471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93ea58cb84bc31de8d83341b5fe827472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43052defd0641e47e152003250a677c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f97a6fe5c8d94d65ca4c5c7450bcc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f83cac6188d7b5e35ea46dbe3c0cb7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867528da2e0f084d0052e34768b56d85476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03285cba1973aed99841513b65e58a75477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3aa7c3b5b15a0ea2ff020913d154cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef29f09bec37edf13ad757ff913f99479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>