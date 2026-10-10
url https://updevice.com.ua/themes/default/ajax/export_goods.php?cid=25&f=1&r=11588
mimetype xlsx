--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10b47755625d6ca1b125abadbe8f431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1ab6c080e9ddf2c4aa8116ab671152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26173771e758e5b51f68ac7b75b4c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a45235055bf4b15aaf28f8f9c5326e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbb32978d617d11f2e46fe84b293dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c23ae5206f36e8b9d08913694696cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d04a8d0e93b0bb175ca4470783e0ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c853b75f9f0a55ff5a735efe84786998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4fbeb9088cefa8675b554898266fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9cd8cdae7c9f8b8bb7d8c331ca10a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f510baee7b49d6e4fc78539cc6e3fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973168ac115578b8b7414ea31ea43e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01efab73c5e06184ef60a3afa5f897013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51944dc8a8f6f3ddd943a7c113093e5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c530b9e568aa6096dd71858d529d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4558826670e4e7c082369be4273879a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7c97d89eee69b8ab0cea9e8eda91a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736404eecb947379512d83e7b9c708518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b678ffc8b134a8ba06d34d3c2bc0c5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ec4fae45cfd222633cfff94ac710920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c32aa96ae740ed4a7c3ea163e18fc521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2d33dc7f341ea4fe0e11d7600276e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35579dbc2838277b60580c6746f956f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e81d4d626bcc02eb0c62d01ed8f4c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3417100f05c77600657563724aee94525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92422f0efad5bf7c45b1a25fa51909c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b334a82a324031ca0b21d9bc5598b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5938f5f2805530305a45670308071328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac2b69f184264cd5f05b279d82ffdc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8a53c861682d929c50ab628e7b1d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bebbf4dbb47aad9d1212ccdcd5c0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef66b644c6ccc8022033759f9f5236f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d791b56a768564667fd7ade88078f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254b399fd88dcaa082c4a228de91f5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4ce8b821ffc773bea5383f7a3493035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ce963808c6bebd0dbde539d9a996336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39e83401c225753e9d78ae446d6bdd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2a6edc8e5822bf0fb2f03a799663238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3abe8b8e000dfa368d157a6d8e258039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917a9310093a7562065fd55013899fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c883e0ba75e0fdd293b5b850c4fd1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4447a58df381ec8ad648a9f5b0f49ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b58de69654c4ea548e43bbcd1409143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080dd6098a96c53f09a05756db1e7a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62c8a9d0b8db6196054acd5ca6129145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7a6fd7a383ee976ead9a7772a443746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7acb4d0d5b2ef4ac10935802d1c6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d126ba91efd35c2a9a4b769fc4b3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed288e3a342ba0362ec29a95857b76ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea7dcf073a8bab984be65c82f4285850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cc05df624667826cfa04aa4b8a13651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7cda235a2c6a6e54640d2f9f1017152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446475208e6848cf9d7948c8897add953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49288bff4ffc202d5c95fe1fd12d9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c0320908500f8bc09fa3613e34b8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564da78db649dc3563dcfc621b39c58056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb10eeba2dc4262fdbd9b23e30598557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92083969f4f2106cdc75e7b1e9b8a31858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30080bc62932d5a1c15e1bfd3221ccb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ad8e3d8f00ee40c8a162e3ba82aed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca9c656a0462cb47a06b96370e4f5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4411a4ed5535ddbb00cff347e13f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc91a479e062e48fba625637099d10863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bfbfb34a89172617cb5bbc894a35064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23747c97f1090fd3e7fe15407b46523765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f896c7fdf00a7686beffc38dd09d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffa603f51d252d6b102c7958fecf7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410353dd21d987af25f2777cf53815c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642153733b2c5ffeada56d6b3f992f4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa81b653f62ff66fe6433f662f90b6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a518fde7c60b15f6f6c1dbee79372f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997c12ed5add1e07842094bf3a6d20e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6543578c9238e91cf0e1ccd819856f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bd2e4fa5c482bc6e81b620201e99c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26325900fe1bf2cef874a84e2696eec475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28c5e34b7d87a3e91036fe5a04b71876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44635f66d6427e0057f51ba7e4ca9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee745cedf5839b08ef69a64ed3a8634978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe9fe77ee33307bdef53de2fb0576e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60f8f58f9fbb970af30ff7ee1e2e2080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6ef5e4f9cabf8bfc492ad17023c8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7160b716d1d07b31f637919a090cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487156fe29d1db40e4f526f6702dd21a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414265c6ae1a1d6dd48c1c97ffc251f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e063c0befee5d79eede5d97501ef9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c196b5b0675b0d49bbb29d24ecf7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389ace6d5904916f46aeb246a79f91187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe1a82a81688ed3e3f849c8bc595e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1d86732d18e6281e531331eea4eeb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91046ef7134a8f162bfd738ac09544c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cdf385ebaff11fd06bdd60977f88d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcafec08ee050f48b5d05d82427e8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926de478d040687af4d25b21bec804693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8780c752e3315f08849529f9a6a91294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682ccbf8f374e274f43cfb30882bafb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9864a2a1ed9b9b9e39aa5f7061e864296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832726d35bc1751950226b80c7d8388397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a7c4d96ac195295f249a095982aad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486b1bd86c82208ca32075934d615fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24713113e06d5717bb1c80779058a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c978753b6d4bec9f1342e0382a1ebf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be4c5e2dcdeac19bd87532ed510ac8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf12f3c9859c012d8653c2ea2d4b5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d4911a51d8ce643895fc843825eb2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da867718b60d85905ee73323233ce5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368e7f24ef3e37c64cff562645ddc12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1af4ce69e5eba483ec8f2d73c2ff8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610be99adf0a15675076e19156e0179d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75817387c69bb2b9bf1fe4384f7e47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ed7b52f34cc68d3dc69d5f06221f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28086e352b631c37e2205c59fdc27ce0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b775b1146610ed4c7ad0d8aff1f3432112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d967e1df940e146cfae3e5b79ad35ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09744e6f6c6b58de323606b2af2c7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf53436dd9fe5f814416bad78b5545115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b00600a68133ea11dce64a246490b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c011e4550c12688f57f11111abbaa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383954999f03d0d2c42edb9d7cf0093118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5ded3e40284554cbaf184a3b55139119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb2ce99a9239413c40c6bad66eb375120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bad1873d6f58649e7b2755f90e5c91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70f0feda645d5aa058a726a2aec93a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c93cf62a75eaa68af07d94589e6dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e89e3cbc1ebcd10d024fe67c9e1e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e06a81a0687500825d7652e5b970c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d942a88b54c127bb9f90ecc04c7d3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31455aeebccdf22e1c994d5f8f9056127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae40bd2c7362f7ddd822802e23b876128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ca3dcc0fd050130e9791df0dc13d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009559a0d80bbd8d75fcd1bfebeb035130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a424dc946578f3ddd3a88f3662915131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331c6b2d9f0ab9cb866d25969fa3ce2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab7b9cdc103e97d499948f19deb7de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04803024e788b6759ea1f5032a08b019134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38142876186a15a312bb195e369d7b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b4d1f54a291bcb45298b1ca867000136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d73ebfa27ada1d8e87156d1d9e9fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2fda40ec1c4caccf5f453c9bb3d95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20033495663e5e46e1135ad2db145ffd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f6b29186a412ba9c48858a96c0056140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f46fb70b9378497d3f8bb610ab9159141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6279552291ad67009189f527874b53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a95ebcce5e5c14d795ad58a764e95c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f81f93b0ff9cfaba97912be07ee16144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104d4ffd89f055d13d770f00cc9716e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c105fd36575bb6b77c36d4b7b57b15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923a80a3805761d896d9b530253434f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaeb966552ecfbaba9f146d455a9de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d92e8fddeb61aa2a0bb4481dad6bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33292171abfec729c1e3a14d416d82a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13ee83705e5807a28f057d2eafca08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35f50a04588e6758caac689b72386b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70cda95a8b213e5ffeb9be8b91d161153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3766180414cdb4d3eb453a427d0c0c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2ef16dc8457439a115aa7f9e3f3dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602d71e4ffee972f7f4ff233d0cfdfb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76569d9072ae5af1276e0054398452c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecae403b3fa4367e0485ac20f3f175158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f649162ee540fa3d42cf0d0e97368159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb24f147250fc100616698bcdc4d5e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660e350e0a1ee80cabbbc26f2181417161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f16456bc5c294772bf6bbbe5446c02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd328ebe8336926d710b12253fe62b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906092026b987bbf6bdf7bda19dd906164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d52d9826f1785b4c119bad3f3e238165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25d10bb49ca3569b4a59e0a7eca8e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c38179892a30a962d6e76bed46878d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c6c538be3b6883d42b6337c6fc8af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f279675363c73777f59110522413a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d5774d36ca3ab33935561b951b271170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccea502ca298f9f62e546c9df3325a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f5194bd363eec130c92dd73e95920172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c2fb56d8e9993c5ff9a752b5feacf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b023835019971e4f4c5db4dac4b073c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ee59bad5e92acd5a430c2a60e642f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1d35657e95d0fe51de4ea1cab9153176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd55993df52a2dedcbe031aa80181b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303150bc9f2b7f69ea210a762d04f61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1e657d6c3ba62ae4809c13976b140179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27744be4599721824aedbcd9aead2d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b9b2fe2319cf27149b6fddc0eb769181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d30690dd16abfdb84733d02eb56c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee66889e15a5f3da4939dbfd682fa0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ce99cc132647608e9837f6fc99620184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38cbd0d5c7c56fcafed595eb6560c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36213ce4d71c3cde3eef38ff35ee3e77186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328f2adabbfb9be88a1fa0d37d4080d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378148347179907d7c7879216b7a61bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08879a48b36bfe4b190dc57b7e2cd292189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22a2dc5924aab94b5ed1eb792192bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903dae9d8072299c67ffa961ca28063191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fea1089b4dceb1e39a453a8c390df5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07fb7db3a5a866ff72832b78715d17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17101cd3ba55c07a5dc474427c1174194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c47e768cc1467bb2407306ad9bb17a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64564712f27a7046fc14b6e7060c1ab3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a524623fca889f203ce8f67471a01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c9812b1c59a55c83fddad4b8f05d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f8d72e75b9c89865ae5978e8f7360199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66744e57d750be348e5baf6c6e689f84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dfc336bca4aa1b1c1069ffea0783f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa5eb409ca6689958417e6cc73cb6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19ac4a8f259bfa20c23772333868df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3f1c54158c90cb7589f5be391e7ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcc93cb14484dbdaf68f6ff1fc4100205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b974dd7d5f2b6e3ca61837b40040fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565efb7033d05ab890aee9d23fc7591207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ff1460f76e8fbdf5d6bb9c8f1ef38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c6cd47eea6dbeeef27d4f0a1a571b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af1c6b502e8d929e1300d62e3665ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33737f17e250ead0f05af9735aa91308211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c379298650034c5171acef0d83159212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a9216417f60a61af976ca493b2180213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc746ddf3e5eeac5fac3f22dbda781214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1e0b964c1d29f1b683d80316854cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5e2764218f7e592c85b47eae076d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d62d8e453559c81b30ef3326ad6a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cf4778c934d50189a03add4d81721218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fa754e9aa2a376ead1c526fe60a6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6bb02055fa3e14533d8e0c541ed46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140459fbc69d4f1f00805ba7e8d0c22221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560a6d78239a13d185f7efb92e21eda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e458c66ba1c7adb6b2eaf2c06db04223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3538b2163d68cee0b64d5a346638b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27100ffa8ab163fdb6889f4aa6308f38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30880850327ea23303ec14251d859b36226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d7b58795147063fe3d3ce8a8b26ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d6711aaae7b4806cdbbfff58cac99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a471b7d45ba3b26fb04838cba0e7ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5bd07d86831476f0fb3e8ac62bb48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f058f06016cfc187e3cfe8e2db0fcc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c31b602e7e4d8af653579ea3d1e712232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e92569c5b483b563da816f1bf07aac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692446a24317b7dc2ad54bece62e403234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740d74ed3d546f35716f865d99188df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da37302e1adaf4a77024fd372a95cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389a7397062e39ded4f81b44e8da9d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5dea6f008722ab485f0e7d6e05066238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba48c87ebf8c4e6881bf15f47e28caf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e905ee81b3fc4fb96c0f5819e57d45240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314eda10fa7c990dbfc99728151363b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856aa48cfdcc51fbb723201947363e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd154f38f1e9c87713fd915caec2ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec81cd8403a2744dd78e2dff23c08e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221108acfe597f2c4ea7f967e868892245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f59e0c487c3a394afa8d5aee5faddb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afe55a222a8eb0cc6b204e1d0611ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa88d117a0d5ed9147daea9af25c4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8511caf4dd5ae449ffa9f25c196431249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426837d59b17117ce4b50ea84cf90b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eeee87a00f88ae0dd8e5da82c8e81d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c8cf6f007c5a763247ef1a7abed88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b33db2fb3c875e14882752be9b0c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548c76765e17824affdb20b62ca04b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353260a6f8a688ac8f86d5c7f82ef96b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8287c5613403555212c06b2fcc925b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae21cdd3ec4ba958f6938ebbd0b78d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be050d7d44914061fc385a09f2e372f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56aaaac3dc6f27605ae9030758a1686259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc172d97c5fd5706fff9bccd044b24a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f1a0c1cfb6a086f80c901157d8c84261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457a92e581ff80f9bdc32a714656d7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0e551194ed9997e1d8e67d6e03c0d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6e9860247e68b5a704d62b6031fcf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54e49c2a011700aa35fd172a915e08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5685111a9c6b5b246502d8a684b08f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb9abfbd419a986ff63edc08b9a05e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1cddcc5a36e3522c07325f83313ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b6e70469f57d0bc41b9d7484e1f0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5371f7de11d281e181d00a23932d5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964ddecd1a300ea2db1065335d3bc31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331bc5a4b3f921b61638dd3797415a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911c67de2ab9bda5ba249fcfa0146fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fa0c75d98ec5fc329ef66d53dd483274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b1ff596206a075cd232790f87719e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f2e080aac494773fb8dbf445f0ec9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a62aa17595f02efb7ae19137ad1c05277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d13084bc0478c0d647840dc4ef4e67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af986e727a260373e2b4b57d2f578dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cf6eeca6d3879fb8db7e768bc2df9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290fb7ef7a7f24af9e43fb9d38a0448281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccebd949f3c6b3de2e9c70c319964d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e259aebc807adcaa58bbb4ee6f21c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fa557c0158551fa469d25328d3053284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dba2aa0b37a40db089bb91fe85bc1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2b26f7a7cffee62120618f619b457286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef90a5e7bd54dbe2295d01ddd755c10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29a8fda448c91915bb183be87da14b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ae2134f81561050a7a14dc7578986289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e0e6e67cff7374026fcc450c9fad3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c995892aa41e1fb9343dd7fcda20e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c1946ede73f2141ca9a183b89a2fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6638d088a0c5067b8f84515d267c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819d6ef233a56f17c1a29267567fe96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764e2695efe4f368cd72c7eed62fe30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c548dbc7002f17f52e6649370478e52296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3a9e2ad119e14d1bbeaa98edbad10297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06f67ef77b00f302d7081ef33605e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bf86d49f60c07408a7ab5dffda44a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f2f3b67e1c106ebe75891ff09199d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11304e157bc2d89ce29c96e092295c36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d35b8b38562f8f8dbbafbdbc495284302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c95eedd1bdb0271cce0a43d9649bc1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7961b046727a6894c06064f2154c9fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6666acaada39e1685a74af7da71044b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0726d0de77dfdde55bbb4aae722bd89306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43d8e241819875b44e62577bf65b10307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bc09d07ddd4d0c91fcabf3c4ee67f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc97cf73b68c8f42f6315385e524c17309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55ef4136d4f5b0cafe1791252b6179310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68407bb8459336658ae66543ad15faee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02fc0637a530ca4067f7e8f3290057312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb5ab3b9e94482318226986d063809313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55080fbbdff6e43804126907f960c672314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1f8e51ac7e3c9bdb3b005a541dab0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14db5c8324506457393bd2d2bfdb91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47ec6ac2cdec2b18ff32f6b7095f2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b41f1fdf66fbb1f1909d313a77ded0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53126c7d65bba2aa674cbf00c47a6e95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c41b2625db8dc66a97ff727c755b61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c264597e699f932aa9b94b72950bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e1bc9e7bb9a827eec78c0a35592c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0347e3669e69af307e458b673f8bcf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32079bf16a62d27828e960bf555e7870324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec270222febb75f98e95b0e06f6ee5e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0671abc81acccac605ea91ad52647b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf2e8e54a941fba7d36c0209f2b43c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152d03ce68d32b9a042c572a178761f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfd4d5fa0441943ec016cc3e6b649d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d591c2c86c74c73a5fb9e0cd7785e80330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda43c114ced6b9577c63709158665b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49e1509a23c05baa07a972ef28f738332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3b5d5ccd5ad1c86775f07baca3557333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e4240044d5312ec054ba3b849a2ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac47e79bb6a17f0185fe7aa9a0bbbb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01b3ac2725dce25f6b85474962b4a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c656df4f0d975c5ae55468a17ac6496337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b161cb85ff18b8393d3405dddd945da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d31d0ca24ce6b55bf160d1df5ba10339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97028f2db3d0550d21fc9e8b36695c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18868c78070b1b00a1e1f4f1b8e8fc24341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d0fb1ae7192bb2ce2dcc44c085be8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb5d7cbcb28c57ae296569bb1b8d81343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b93f2fc0ac0a7655df129dbc77ccf7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9c7d7e4e37adfac9be81f5bd8cdff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b81ff297053f00abd75fb5f5c3d794346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29f889533c9e06c2370b9fba3b83b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cd05e67ac5e9b50150c3bfe9c63d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52bc4bc5569fe785b78454fbee025b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84219203f9e075a0f45e82e78170d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c54e2ca09323c0181eaea8e7626bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f3a327a08ca760f9205bdbca2bcfa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1e1b890f50883851aab2e51371244353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fe72123bf3d967144c88f011d5331354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3296e63cf58d825febabb9c9d7b84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de3b9b624262201199821f496e4d44356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967e029aedb224721c0419aad0393b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6f43a8b59cc96e8b81d7c1c86a9ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f4f16dd6fe8cf870b0f9784844485359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c1db9b6de15a872852d9e2a27ed0f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896054e5ccdd5207022e72b53b04bd6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e2b168842842e3ed0f28d2d44b2f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d723664e3b22a6e6cd75eb8dae39c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcdb2c57488aa51c37f71db46b4e3f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d28c8427b8f76626faf50b854a2926365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3603eb09595eddc48c6f4a7d595fc4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534903af00d5795f76c4f8157fd4106367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe4f92ed8fcf72841cec65863bf5ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cf3d9792dd6801a10bb0f811a4316369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419216b881d07ae58e573cdaa05cf3d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253c3b23dce95fee27180ac9c5ab774371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011e972af6347144a56c66b870accd0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a3d72af1721c5a6d04340d9ee2722373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34542ef31df61b31903d0f908f2eb37b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122fd076bdf2f1daa70d1ee3b501b4f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d5f011294a4d67b29a141cec5eec4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f95008957c9d003d13f1536665e44377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a28127596110842774d9a8fe53dce7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e30455d5cd421844363bb79b998c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa1a53e40a12fddf24e4c5defe9cca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bc780e3af05e3e918e1a813026adb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c1d2e78920ec12245221aae1a2d3a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0571d3607718bb000ba0d13fc4898383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af06967c00ec2e5b6f2d73aae14872e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19f84abab3d31a224fb35c66700987385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28606b45a75f45f99fec46ad029d173386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dca9302ab4bc367725bcb440c8f79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b63b7b9a0fc2e37e31af0921118e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcaad5a07d92d21cf24a09796b25a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b5b26752e3c11eca8d6fa303c0824390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde444f5b8aefca7e09a588f61c73d42391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b6ebf35c8b6a7f4f9843fbcf4e0c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13ec535a526c6092d184dd38c1f155393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5d5948903523aef48620da8d73a36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d6aff20e64e409de52db19165572e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438eff94eb154fab6e41518f69e120f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042fffd00e5fb24c40e1c4353414c1a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a402f41d5e3a007efa81655ba9dea6e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34712c4f86c5110ecb3b29d93ea4227399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f494d93f954013eee3fc177658e956400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3d57196695b0772d3edf85f9979d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ab8766b046ed65ded369988b1d625402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99761ae8b01c1430788999707e2fec84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b214009a002851c994ace7a456012404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77da6b17ec5736f5dace15390cfc0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ba5ace28be3fe6cce82ec78fcf54e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742f15207ef36fc08fa4089180ccb76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b262b8637026ddbc8f211ee137ec1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9210c9c2c44b5339a640ed32141d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846365e72a69ffb0e7fdacf7dc53d369410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44e4b0caf3c9666b8915dffb98702e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704b57390efc554de441c9ffcf702f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e4c9f06fbc53ee534b182524649f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b79f5fbbd2c1ab1399e871a1f6d9bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb826c9f4404514547b2c975497fa71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba8fef3452f9720ca61416f0a4cfe2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869c97b9ebd2efca62ec317609a1705417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da5a35090d34f3b3cd1603407b44de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f51002fb2f6ad1c6e0fab39503df28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbf981d733a21f19f4ce7d3b3a0a3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ecab750af85139fef543be5beafc8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371ce98fcdbf944e94f3908fcb8ece0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75b57761ce52391b6c0859bb521b2f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e48853d043aec593bb104b3822b30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41673c0f70c7e5b82ac54be35e211c5f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d091342559248edd8438776d2e117b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ec9e804c6f29be1352d0d4cf79765427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4ea4a148a6d69b8c2f6b79c4cca35428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac3916ef13d96ce3f0960cd35df98f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52e980ad741f311df62e9e7ff7d74d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd098c9f482803cdb228555b997d17f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eb237a0937bfc5415f9ee06fc4362432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbc0e09d971a56a8a27936099e3773433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda652c1e6cc8c9aabeaceb04c76ce00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de69ed9e959eec5af11ec8b89c11b51435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94464109176362d7c3b9cbb932cbe8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71767328cb959aa998eb9a673564d0e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18e93178b67878868ae23a2bfe3f47438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f71c4849adf7a5ec163c2be622d00439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fc70cf1aec2125b7f07a3424d188b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feabebc5a6ec5a6bd0e8f5515cca13441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8150bd9799d2f4a3cc8d9646f4666442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf015053559d2a858bb1f7f574421a20443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb776e9059e476f6898542f9e3804117444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda389e9d77cb6b14e4798673960595445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63626fd188ff919a19467ef97bed39f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec6a861eae09b800484bb36997d0d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff12962b68bcf920a8a7d1d1303e6e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6d67779e6c7532e4b57f57effdaf6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9ddc7d3a4a69eeed98c2a58a922ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d0198c409952d7999bd213b54d521451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b4e1639719931e23138e30f1b913e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92538097dae7abb90573a5ccc8f87ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e33660ea7b1bf804ed506745c6be39454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cb4cf8f7008e669fd94adb2244ac7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef245381779349f5e3adfcd9b4c0419e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07f8e483d57f4c4e5464fe27f29916457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46750b9ec562dbab563d3103792721b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9aa1916451015098fd4948031ad33459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161be212f14df7514c2a85d331a85bc7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a12ad152cc9c0eac00a1a08a9bbdc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9640b168d2f4f892e37d79f146ec082462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08074b2e6ddb1f928c9f73e906c22cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff535d03b2b21ae85e27958c005c10464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762d6e3ff57555d91ebec2e3218e7c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851be1ce786beb4cf0efb91b427bbd70466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb43fa852872fdc726db30e2f54f07467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3887b06836553a68da4bde3fcf9f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea56ecfe88f7a56d49b9fecb4c4905469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a918a400c5e36ce5cd9b9df6aeeb77470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982e4a489faa8a422b4cda9c298b26b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c50a7c9c949825527fe15a5d636ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c446d48579ca933b6401d0a4047791473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0b13e1224952c730ca8cb1944483e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f07ed6e174e36bf70b643dbeb84ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae179946bee99a6d2df0ce8646c83d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea6f09da1c9291a341d3cf2a7a265f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57e819b50d1bcb8cee535667b1b0d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92eaea77a4890c4572de4fbf150343d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59057a774237222c8a4cb3371fb8048480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c658be5461901dfbc34b478f850e1b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dc621e26e3a9a201662f8bc70dedd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e52d4bf234aa05bfcfbb6c8a55b7f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0d08fccccd70e5e57bb1591ac46f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcff21f13a115c411d199feee33d66d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640360208edee80bb5499c133cdb4f49486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792bdc37ae842f95d950784e6227708487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195ecfe0299bc00cd4fb59eb769729b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504edc569053de7d9f9f3b035f980e5489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7980de1d547792296a70ea9549745d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e2ff802de3a82909535605b1ea7dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd731c81596aa9dd8746e1027b3e2583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7fe8c8cfa31e51758f91f9b9517124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79105b09812a5552d288319bb54c3a6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899b1eeb145d43a631aaa1b010866bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c1b866f38f5a8ef0309880e648e077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64234df36b938a1a39bc1c69910b80748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370fa0eb7adc8b3c2fc0d3fe1776fa09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77ebc0b6e121f8cc99913620f8766310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c5963354d4bc5db89190f42dca2ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148fab5119dae184df2d21416993dfe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33e8820c67b8dc9b1fb16d558ed0ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bba196f6bbc4bbfc66c06da78cff114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f7023c15a963a5fe6cf8b8be5d19115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba83ba2d677c05edb6d98558bee291a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fea6d18d468ed68a8925c5eca7513517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f8188c72515ef3bd00c2b4ece473518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6297e06e12ffa3384bf7ce4db79062519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0a64585ce9d3e54683579ebda172f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66483bf966b9db788140eb37a2f825521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6def775e004609954d1aa42f4eeb06622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b8456f83c637792304af41e8cb7fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b594b630b71f44b4a50acf06bf83ff624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d5ab5bfad6cc1928e70a2a6399de725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ec8b9d5f9233df16e0092fb9f8d9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76a5e3c30f61fa243f46f99e13d1ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847aacdde395704d2ffef72064055ba728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1fd6d6229d4404ce46e0b15acdad829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ed8eb9d6cb58ffa3e031f76d7905130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8e13d6b4bd223d937db12172d5bf531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06fa5401894e7e8b65dc6136910bc132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ce843073fb8d65aed4be0a618036833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e548aebf8cf9b7d892315b0bb820034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8c2afb53405f4ca532dffcbaadf8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea706a6cb6a75ba2fde529df9709da536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ae416a4dce84f2a2a2a22c542600b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b43855fef06dd802bc7dab62dd008538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcdaf1198b6980eb2d51d32eacca8b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bb3caed5ea1acb34264882fb033ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e9a8dce07a3d89417d7f1c178a04841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efabf048adaf257c94100fdc9ffd7ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca9e86a350080038186340af56e53943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13540ac64211c7d59377955514f5d72044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799ce319bb4c203fb7f1ba1507fa1e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8e31ff735ae215572255d6042413c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bcfcf4ecfa62be97f3992988ee7fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb26a4b5dc2c4056e5ec048c8586de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe36132f48069e2d3a3b23bf942d4f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13b1bc73edec9c086eaddad8b0d3bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a47353c21d795c6fbf8a6f1c3f7e8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef47f185a65d25afcaee8c62fb538152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec32c349880b0b4e543ea7c229358853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afe6f2c73948e8c1a18f58b507cdb354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4e89409b4674f45f55aa5dc90030855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837e004eb1467b28e4da75f20fbb94656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5f4023ab96bb08d2ba28d6147e50c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f407cd52c00f668b66e11d8837ea80858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc6a855501e507cd70c7e773111fcf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ee9708cf1d0581e761fa1e64304fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86da0d87ddb88810fef39b6d751bd6161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e3af54ca679be3f8c229518b46a4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65816bbfaac1e993ab899f57b8e31363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c06f11f529faef673cc6787a7da88764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940f50e0c2393b8c213b2ad4c15383265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e59401cc24faba2d5878511d38ddc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8043da3081d1b6e0a3557a0cbb0edda67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac938e18cfb852a7f335009c20e251a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5682caba39d2d89b8827758df941f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fc868a2d3c622b51fc5b55cab18c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e060c4b3576abf18bd4511861de96171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f4e0f8236c71fb8e86c8ef39e874872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addef77fae2c4cd055cad781d035f3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05307498ab800fbf9d75377d0eda631774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8677d2a20680c6e370c446bf0fb1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01535fb88f4e6a5b8371002e6f7f177d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4694e3de9cf1ad014887f42a1e0be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dd07bb91b779d0c3559e6cb66e94a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dddc805d424b180187f756472678d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edf0d4fdb21ed4330465ec9d06046480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7f81c570070b7f7c6190fb3c7440381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24337a437728be0b5813cc0a4aae207b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849ffc61de4cc1b3a5cddb995a8c25a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb35f979198e45901635e9cb1cc46e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4eaae05e437f326e8fb662d6ccf3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079d60a7d09e29bb230b49f1599ac7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f631fafae879648b29e64f70f811cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69253cd3419dbe712acf911dca4b39f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89651a418b1a8dbe93b0ceeb3934292d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc0e86b705a9607d62eb2e503cd1dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8629b29ccf10d26fb33fbca1422b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee79bb4c6b360609767385ac789acd392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333085acf3294f51a0a064b5dd74f87493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286b9da7376021a2a9a58ffc86af30494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3421a7b9a220fc92930abb1d16c260c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2267f0b7ef3428e4206986084fe908e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022a20d5fe9da1eeecefad9c987d1bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96330af04d6b92fbb92d7b88e5d2aab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78880ae36739392f00ef9212ff9412be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bfc4de2f832314f36a38bfd0d53a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070dc68f49b2b6437aaed83095900be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f28eb149ddabb0494c40dd1f1b32a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9a9abacdc8ac2c4706a605b194488103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bca52a547bdc2fef16ad81b3449b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a6bab076fabef33b28e005fa914e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae31c3356162e9cfd77039a923a1a27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b94e0f6183861d034647b2bd81445107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d65fc0ea8afe11ace6b714073ab26f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bd93f0f7c5630f7953c81862723c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41848726e398869183e7720a21725861110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd20c0e48f01f2baa1a506f5ab119b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06790c4ecc4548b499a515863795f2ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddeb5277a35b3e1dc776e0ff9fa60a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ffccbf2116a9425e0dfa9ffee6799114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3134b6fe50ed4653fc090c432fda7ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e13e3f4a982189b27f9ce362165b2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8f7c8fa3becb8cf1d4378ddd4b4aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd2d5093f02760ad0118dd45233ef2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9af01f2388553abea021a0e8ac694d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4995b20bd256e76d4bf5d3d437457120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e568ddd305da167d4f970572559b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f2002af4689e329477c7e7e25befa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db764f05f7498630d956fabc34707f5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccce1c9e6767373c4d5f6ed27be4e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23537dec94e48e1609da68aa50af0a0d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dea7cbdbd882b90a9bba46d25d5952126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180749885be28ca6c9005266e0f3517c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7284dda56dcb824b225f41b1bd20488128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76cb0d89f3d424fccaede9b2d5dc6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6feedf4177b447e666287e9a9f945130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147d5dbc6a5499c33b2138c86242acb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419e958f52c8de9fb8b6b8499bb370b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4aad36dac3ca4d572f7b55653d4055133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07584c90fb3e6d03cc2790fcd9706c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271d5df83f9eaa71791fb8091e4c588135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb93706cdb6c10c1d82df5581c1a8b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551c6d6524646a4dd5a27405cd9e20a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7db62d6179de0eadea18a693626c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3c5e1e6c3909f519dbcc9f3d72b7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cb2bcaf117e0b05e55df09dfe1341140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13ae220ee94e6cfb2f46f82b35347d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd126f9e111957ef96c51fb62fe0627142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ff0c0d76244a7a819cbdf6c0c1ce8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fec800103e4bcba4a6b9c663f663c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bac269abde24b98210006735effc6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b99cac30eb8c1e6de8076e7800d9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa857df76b65629105ac45dcda1fb34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e5883c34a6501d4fbc3ec8d65a05d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07fdcc25218fff81099339094a2150149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d028eda768644d179365dfda9562b19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657e8824059418a7e367b2b82a894aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23d9a7b5d374f030fbf08a5aed0083152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2865c4e9bfcab809e687e48612e389153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ae1dbdc88680da3b327ddf0d6d221154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e268bcd5b65b173142b97d7210518ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3ff230811bd8232b3a795977d5f79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250c44fcf974784b3daaee40547367f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f94d088aa2addb35b02760fadc3f22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d14f1e0731a144d256a79ad1c8eee3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36248e32ba1bb0afb0cf595bde83736a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5a11386faa9bdfd37e43b7863b50a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f885d8b370c3368aa8844fe2dc1d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cb7d296d91863e3edb8e8ae6b3131163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd7b5a8b08dcc374dbb410d1a768b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a17d5163406eb447fad122db70ae6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f65df2fa699ea111ddb08da57251c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2421f65981a136e79a61a17a1ff3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed44e5460affc2a2236c290f5ce7764168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbba5e213de3bcabe72f733a3759aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4226d998707158661ca85eaffc7adac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b0fa60ebe1b2fb9b23f56a92329b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9040b64ef1f8fa350975fb340a775172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264cd8c5b24b62364de8c149decc4dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a891680aba755252dde82ba184119174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22595af2a471b16936b0f2f8af14253175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee8cb44c5530384a05fe32c21f226d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26b5867aa4f6f580a6b5feb170d733177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d90577d6cbc01c2a1aa33e05da5a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42328b45b6c13daeef0e9a4c86330500179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd5c23075ca551509dfb377ee0374c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6714248928dfaa7aaefa68c1300ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea99524c298ac7123119b72980cf6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e62c5d08da9a8a053a27643cd26cb4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae1988b8e2400b9846fe824fbc37be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e665fea8db3592bb0c32ada16c70581185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2771825be963a801d3a2372022d3e1a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8832648684a3e8df32f8d5ad59d5a08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715aea6f24d4593598b6849ad5cb07b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588954d243739558a036e8d3214beea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644719bdd528ab6e141b17febcd9f49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e2192526e20d252be2fa0aaf9bb66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66850f8fe72054d9132dadaf9b3fe7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cb0ed75b32ae1c08edcc92f03fcea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd37797b52a7672144a294cd272dee8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a74c8e5a40e50a5c8698d1ee031c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cb535db01b723dd592633520b35fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e37a10cc61d2641bcc61f1af1fc788197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258324f7af35678eba2a31f0747f33d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25010f9fcfac5d1b749ece85bc7421199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292678ff07f411d71110f520a4bd51a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e01c21e0be41fa5790d970b74fcf65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459a6f22b6cebe364ccbf63191f13cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5280e6f59d34e28fa28bd3d22c6523203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59882c57cd1e9e846e175076180c4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4795e454caefee13d096918b6e35e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91af9acf4aba2a1926c7e418d3357d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35150d1f93be2358c113bc804931a7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4c13635af984d9ee6275176cd320d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fbca30767171ee2c17fe0e9e9fa3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09597df9fd48a5a210eb8975781144ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2851d09c7664af08acb53132d0ecaaa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14a262147b1c65788c2d098d8de0d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd244a62cbfd928471a7531a3ee203213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691466368f0093caa93b920dbddf0d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68299e265cc0d6cc2074fb1119ef956215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cda3177116598b948ebad2bb4c7a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdeb32ef9fe450e04a1bb3316ef620217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269f7e31ba552c8559486119561952e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cfa3b86e28fdfd1cf7251f89a27bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e21401190c4d229bbc7eb212de4717220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa35f724108d757f266f0a46754451d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098427b71af089ac61be145d8af89c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013c7d8eadf7be767cea25f17af3fb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3cd168cbbfc1fa3fcdefe94e22392224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d105ec77dd52e957b014b62e4004f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ebbad43668da8dd4757d043f5a924226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2414b23d4300b6a3de35c6b0f7650227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857562ec9f5f28916087080f44dfb2a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aad68e9384b8997c4c98513740ef83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2ce325aa106aef66c23919cde245d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470dcad61b6c3e778d0b18ac3c165d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaa3664667d49a34146ec86f91efa9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe907c938197d08453ad031108794af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820924f3a1e432bda7605b5738674e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17707e5fc0e20fe6ab284d8fec821d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c952e615bf188d392505dfafb471b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2062ddb4ad3f147ecef64ff7e548d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb014a0ece105189cce150b7e46f37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1310c87838df6186837929e71dd6f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317f4ea88955ac1b904371eaaae1a5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7290b3214ef1347d378625f12bad2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89c427adf9a56c8c0492359c632c04242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f7f88b439a6b72e1d23d89d38e6c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ed1f2a6e0b99779c3419374d0abd8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc522b21a3358b4c3faa9d1bcd2851245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ea69aec047135ac8a5e38dca736a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508096e162ba477f4359a5516b71308b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49242cb4e7c599b3023076be04eacb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e30153185442c9a46fc78492576442249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf85fce63f44ada95d171ea8d2c87a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026529ed00eb38ac057266d7fb0f16a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805275aaf7cb5b126a4f6b7ded10256252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1548b3fb97136a1caea5a6d52265da4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dd04fdf4addce58f81d469ba9061e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ac0d652cb0a1333278b9ab8c394a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aece091521917f6ee05205e1ca7df5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fba7c12190b6706fdb52410e8a6380257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8586fa3812474621fd7929d75f56494258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fea921afbbd1f5aeac6945cb7d49c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7baee95653e3d7a0f9b0b4f98d8f2b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee9332b21087ef91f2daec5d2d0347261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10fa7c54ed209ee1fdb65b90bc94c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68e5d351754d6bef287f7b87b1d8af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621b3d203d622e4b8d91799eeaf881c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bf28930f2c4a123a2d300303892d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965f41689e51b19d949dd9e3fa80de9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85300d0d627a779b360c80bcdcfeeb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004284a456496dee55d655e8702530a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc07b0e06737918f0ca1d0aaa237ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69256c6e6695c4144dfcbc5709ce3b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819725e268fddb8e2005e18b7e035196271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a7d30ff23fb80443e83da928fac13272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336d5d6e7b4dd5165d5c8a58d77fbbc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c3c58bc63b5e382b9c07d7e030e4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d381e9b718c087e539a4823fe7b18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b08416292a78fdb6b0c72f54ef79e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0983aabbb7defbad2fb9798cdb5c55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e147f3ca054a3989eb742bc27ce334278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda68ac6a546eaf56af1dc1111e332e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be2d7e3db4ea8597e716ac890f5b05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce783d31260da705ff943f2e2f640d4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c097518d913fbbf33b3db5f8c2a7386282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a19213fbfdb6062a47ff6ef924b4ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7e5d5ddae72d0f631b52fe5cef6f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90564c53e6c59db5c091f462685d77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7392fe05f58924284a1ebccd730bd3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09750e3606d7f7301cc08ad1d51ea75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c306d1f8da7eee412dac81c80c0487b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085003cbfbde43f591d7952b31af944289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd81143b2f48c29c672100cbe421e53290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9e30f362697ec418a4dbda7dbfdfa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e721d0a80dbd11c3098a1bf872056292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46eab74e1a17c3605a6b881106059f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222cab8377096029cca3c6e4036185f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bd819a46a03d698c328e93e5711a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cfb7a52214c6dd5431a3b4f18acee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884d0092e0cd209e0a59259ece789a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba90e025c0292ae10ea54f8b73f4106298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc002c1c5136ee7b4a6892b49ea9f4d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472fb9b8412211482210c1463a5bf5c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128de29b22efd54f0cc43701f73b01fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088dc8cd63fd55242d27ce8963ed8ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53feaa1b9789b22298101a8a9767af1b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b817a0a2e35eafe4872d94a040711304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827e999bff1d57211aa2695ea1bc69e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb54ea6ab67e538021aca702043d40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc25db4eb21404494211c25403be16f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6bc3455820fccdd93ed2ed1174ff8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4957891fd5a5d196ca9c8d7e563414309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a9376b8ced0b1534a381a06bae3df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca5c81298b5e7384726066b262a9de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb41a16e55a13fbd4270263f7b2e1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db276fbdb17d647ec91a347eddb68d77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d827177d3b54a1a30fb587bb91091314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a7fcd0e51a42aa728181b8b0239c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4548f02a2c1674438966eb9c5784057316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60404923e062f921a95ffab2679c3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebc0d2d9df499ca213b51401c3e172318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85374483878b5bcecab00f3c2ac77b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb98a45650a022c5aeff7aec527c553320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625378fc76dfc059bf7ad5cc7f07d920321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52994f32658c983e26b26c4d70367167322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788599918a6710ea1b4bb3fc9df0f83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddfb153bd02541549ba3fb13bfa19b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca08bbdd9f90d0199aa693592f39a00325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9dd726c830e2656686e6e43bae5bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b08adc179d8f6f083d47efeab73bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598568fd334c0e99d1f7f5d027d04e22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10cd6e9ace5dad11f29bcb6a39113e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ca20a97e2152cb4d4d58d29a490bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b3a73faa2538bcf2e3ca773c2c924331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf04dbcc1da1d48c115ed4e64af8e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b0062e3e11183f25d01528651a593333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a9cbe872879467ddf967b4dc95a9b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd74111d9faddacea310bad0f5e520335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d56890bd9f3982b85021f94a09a3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06247f81a2320f734f56bfddc23888337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cc16ea1efe094237a9eee456a8b5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87bd9ba6028137e4e660e7f02e10a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7625eda0d389630c83450f40cfb61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687e8369157c120a6a33d651ff4a688341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49923a4060cf8bb416eb7fe7da69390a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cc63b42201488417a9579644426e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c692af2c606c2cebb1eeef474111f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0f5debb01261b5fac99f1222bb5c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd61041c3a95dde39a33d15b1fc74df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc43ea320b2b3d98639b473b3dcb725347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dded6ac63c48ce069d921b5c95168348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556e29168b5d99e32223b2af2962254349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccc2fffb26b25939e012a9e8f1740d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5c9af427568b0d4860e46442f6262351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb61c3067d829e349400bfe0fe3e07d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16849c24873f0317fbc686540324d15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9bd045d696a3ee4185e332fda0ba8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccd75902b7d68943a50890888802b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbaee0cc076dc518b01f76972d752a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30610b5e0590e5b676267f3011afedd9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510bf6b67accb0244819bfc0248dd2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7df6c5ba7f981a2a8631f22d9c39f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8806308056ba770c47f91deae85485c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6c372f3102127d333e75eaaac69c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e86d3ce4aaafe0e6d41381e2454a05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727c25f8c9530e90d513b84c2892951363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebaa2bc140451b8b5f00a494bf381d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9949c99725a62ac833695990aa95a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79803f43a2eb84e997d2de05282d38bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9db6117727686bff3669e969b00b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caae4cea75dfde972a1a20a56098c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae5aa8dc71491ff08a0c23342265c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27574fd42dbd90607c2803c7bf851e33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37680280f6259876f081021df69df9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e9c8cebaee992ffd466683d51c3c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03282717382054844a89034327f9c1c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db6bcb8c08f7314707892f8861e916374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a0bf8b3b987b67e62338f062a3a74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02df325c4ea96791d686b94533bf604376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50a97f7d4a9c5f24517ead6f0badb2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fbeb94b016f216cb6bb2785703386378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4951df9733b7c6360c617f48b5425379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a547ea5142bc46c63952f6d10c588380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f523dfa93bf3088267c99bee2f0ee56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b8393b47225c08140cfbc24f01033382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f1c88b25dbad4c853ca87d96a750c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aab16ac9ca4d8d0c590f440967e567384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2cf3e833216829e5b91ac4b060a1e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5b6a2c953ff4651d61367c68cf7f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947332e6927586433fadf80eebb39a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1f4dbeb262c7d6737930d7326e908388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e1dde13a176e0c8c127406d32df16389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2e2d9b7781adc0f115dd957f3677c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0fb82a982da75c41e59c4287f5792391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ca1d1c32c68d77637323bde4be55f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0e836cc95a0475aaaebe509cacd68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dcb99a54c0dfbc55887191f9a9c47394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e9f126f89a5ef3446152c668848d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad030dec130101507141cb2366b7f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8b3be43d17c123e442554b4d655d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5c37c381695a1307b95fad53ebdca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e377bc120e18e11e15da061e3182246399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9466de65c4a30a82927ee8d828c48400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013bd15eceb4718ae62415c2f482af4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f01ba5784af588d794ac4086ac5a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96badba9abb042f27040d31114681d14403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b7a8a5c3ecb457e8cb87da5b2f018404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa93d937aa97d86c51760990852c6c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819f02f917b0db1755d3fc8dd678c18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e197a9e50d8a9089d36764b8e2ae40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ab4f08cc2360cd457e52c578a6c67408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc991f38983cbddf573da79b6acd7ab9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0d88d2b2e663e9927b4282cdbe661410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38e9754c1fad329667ec635b097aa3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c9e035317b36170456721c2b7f0e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6d271a623746999c704e2d5f20a47413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a8b71e97ed6c6b9fa842971fd9037414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421271eea6cb88cf39abbd145c8d8f05415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba706d83fe2213738b2ca8b7985688416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1974d97a988433b292f752f045f5897417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610091616c77f513b48b1135cd2f444418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5605a9901e7e47f3f5e175e8b0eaafd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dd025fc2732d2a167f1fd305d69c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ec4a6a2e3a55d1e6496925f43a58a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbac95b9e9e6a54e2a1d4eb022dbe91422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9e8541fa795d4b52ebb08fa8b0b95423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7af97c45543b4e2a33815ef5c91e4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742db0130da82e3f7c357c0d18922a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d758fe5c4e400d0b270223565678f7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd88003da1cf5484a0087ecbf27730427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78286ceb4d2d7a70d3ac60e6ed7bea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a4394a93595efc4f7de9698709720429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872241525d0ba708b9b86873334cf760430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b3229305675201a9e1a049ca02374431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb6f7a4ca9733c33a864a6fa36ea44432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4573c969c5adef253c69b1e5aaa75b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fe2c73e4e23e17e0904668b4b8b36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea95c6bd1547d29360ef8bd3480f1e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa98b14841266e6d1bef75e914c430436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a856c968360f6407ba3749eed553324437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cb7f0df2d40445939a21ac7a52d78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ad162e604193653f7ebdcf087e520439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae109830717ad77529744a99a5b8613a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45a5ceb7c55e1124c381c0597c2924441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16a9dc3da6c52b4831774e7a710480442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b05ccd32c3f76e651418c800596cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfff54187ee02905ff5e57ee9f2caae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d45d8ea8d1f909874295aa97c3589445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e94c98091da68bbac251040cb60c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dc637a5cf205ba7ce0284512b5795447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b902145008cd202e02a0e61663cd3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f93e77d923c9f7681e2f6022f9b87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6de56faed18e4e4430194e31041e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6240e6e5deac9082a23e6d7bba2f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155cc3aba3b28f6f0740a4f9f0a46b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405f9e4d3e7a9dc5586b6fd48f16aa6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615e5bf8df34c0c6e2a9ebe1bc2de4c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dfc8421637271030187ca97016e2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5eb5ca0edbd71444f4a3bbc0d21bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61e8f800ee8b2c9b0fbf4114778a8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a022c4ef0b96be63937b0471be99c74458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bfc34b12a77ad9034fef8bf948863459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a4ba09f1e169e0db25014359127ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae18e75748b70607c1dcba8b81eaa5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417b90e9fbce3b92c17c08692d575eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d5b9ab360e1b45bbf4858a5e5e6aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d92f87c599800eb6bb4284a3eba96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49eaeb8ee4cd9dc97362d048e26d831465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1d40e46c362e1b86d6270245da1f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaeb3dcb13a0954dd9e2c351966654f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b4d609f57949235fdfacc4b3a6a1c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3008f2c14a40b45a76a2a373af2ded8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070af20f99c3bb67aaf740ae1819d79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d8037f939905fe00cca93131710de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862a8ab7fda55e51308a5b9c9518b76472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1afd10c98c58da9fa2d816824d672473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064be08bca1eacdd478da08bf6304c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a7eddf2a7489685ae54c88d85dffa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdca243e75de4be5bf55e52099d8f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d073faf7eee30a9ec2443b4624438bf477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>