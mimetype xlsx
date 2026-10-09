--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcf1e7f5c75100f8e6c9b4b06f37661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885f55c45d3e15a16396df680e1ceb42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310c792e290aa49bfd1813d5555df4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0626a0aa7931f3268ddec8b5033cb744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed4ffd4d7075d23ee0bdd23c6c12c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff469b6d2c428ee27fa7173082f6b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecb52ae866e691c444c95d8979a66c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6632a1c28fee2efb7a286792f7f8c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ab8e49b712fa3effe4888f78b75729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19b4772a644152dabd65f61d54158110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701f4c94dd97a8308d1276a2e9ef03e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33001d1cdd3670c8bac2430dc357d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecf71aaa990da3211d8b0d8f634c0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ac2199e813f6df491402aea770d2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83657bb0e987a961a53e06250c15c96c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2e3f8940c9010ea16d986c2a4ec7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c92e6cf541fd1f41273814efbb1dc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc1dc6ed61a7fc94847709c529211518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75dd8aaf92067dcd8766088a6be15919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc26e79ecb1b4361a795aa2a4809ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15559b6df6c01a323152b5999ecfe08e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728415eadeb5c6bdb2effb4587ebb6c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d482d1e53e1eae3801f07ba8338b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c3a0c4bf88a32b68fc351008cf6ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d24d02691641ee1151e905f11245125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470779fb94bd413f36f694597488217a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2849f84504d86ddfc39c5214400b5c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff53157903b9ea55b18437a4b0bca928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3e1832e4715c56be179df326ad28029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139065528003218e43fcd174b03703d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994b25875232e21d289a7d9847deedd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd90d96ec157ed7414ba1e267921b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03ea5151e440ae2d035aa58293a73533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41566b47f825c70ba830076482f9c4e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35743e5ddfd9439405c8c26367e3a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5956eda2394d3bb2e2ac7c1aa647d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5da820848974d0b4de03d8267b96ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ea3b3e51e6f6ba754c00cf0d0fd9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1544f5fb13c6fdfcc863ba27461f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0279402a2d3e90e3776b5631bc417540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42d3dd4cad13d872a0a383e121b1d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fcc0db483d2d80413943b283dd8d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d9579f7dd84e0e1f6409d4c18e60843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ceaa41e3e811d4f2377a9d61efbb4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d472702af7bca6b90e4aa2fb7dac4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168f4e417745bfbb34e6be1cbec2e4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a12d574887a05fe5111f0090678d3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741049e1af2c5365275ecd543af7f8a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab2aa2a505a151bda0c89d62b8ce6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c77356eca5117f213cc665a860f13150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7561508a773c686165aba7db2581d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1374a2431395879375a8f1a4321ca6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df155d4928b2eb052371c4a213a5a4a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f268354f5186419afd917e355d88254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bed542f25a2ad6cd783ffee360c4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd83d59eb1cd23fc3f6cc945ce877bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a64f42df2b36ff718d890d025bb87457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fe726fa852921d67416eb474ebd1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c7fa9ee812095530ee7b92fb1df6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88471aab28f1f2b207e3af8107147c4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cd9afbcd21425d42d906ef0375d0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36827066dd36f19fb192d4cc4f9f41f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4d81dcbd4d8117cf71c75f7e49a7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b369c1160c7581b39ab7a85d648a19464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6098dca63ec240062022ab5a46d07a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba342e8c6a50b935f0f49f8ab1806ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ed1affb0cd5141a7066ef7b41860767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9fafbc131eef1327de36ea98e865268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7001a4b4b439b0550b6aef221733069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414616335fc6016c6eb3468b9d1869670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491af2852765733c6bc99d8b73d9f7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d7ba1aeeb3fb1c977571a134141b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985c55535b900fe077f46869599f15773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b04f986c35b65397311bf9d34686f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67be14e36ceebeb110e3dcab462246075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1ba174d3c2f11dc267d7b0602474676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8355578eee3e976d6a6e0bd053893577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56e98c81aff938f8c55e40851313e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967036b41935c5de20fb364332a2a7579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208835aed5234d167ccf7dedf56ce61280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc03339362cca83f63ea517e1668de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c47ce826f6e15ee82ffb62c39ee5a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac65ef15de4d2e9c3e7e8db9a27a23c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb954afa13eaf78ea902a4eb64a94a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f198eecc264681854582a49c465c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dc265908f2705250724b65d81515786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c446829bb3aea4be38681b097b5380f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633a24b803d79452f19b835daf5e43188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8c47f3b62e3baf856e7a229330cf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59499a61a060c131ee0f936eeda991b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15be2594455d28437792c3eae4cb5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590bdaf4b70a5127eba63337090138f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2be51f560adfcff2ab0b651be5d1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfeaa19f36ce390d02769570fcad9f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71ede59a7a689eaede417ac3233ebd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad6539c4a45a33c8ac213dadc09d9996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8391450945699d8c4b467d968163f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6f2fa74c25c7f0bf71ad1a54a916b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e843f92a34768696bfeae46c3291f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c176a03d94031412b9768a26420f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431d7e5eef66af38324fef27eff83f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0652e1a2c91778146140bd0b97ad227102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b124bb6f26a7413f153835a1f8c69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fd9e1500c4f77ba43aad7a7821efc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c227a43c45dcf848f53d870bf10e6fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda9d498fa8c22bacd065313d0dc5aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea0df429978d33ead4f5ac28a186f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fefa6b1a06076416051f3074739ebb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0caf4a361837b5daaf6a99a58df2e14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5764bc1339d5d11b38df65766d9ae6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fae6e9362ffeec0b74b51b37a8d36111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd18f5d9a9f40e3c3d1c6f148229ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4b3044dcab8918cae60cc58b18a4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bafe9d9dd65d08e3ff6b2c3f606d71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279175bf47f660b43c332c6eec1064c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1577d3b514254dd1cc7e6dd0cc4b02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020ad5c44d7e87f6883b319328abada117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259fd80a0aaaecf4a3073ada4fe666c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d847ba1ade73e2d15c1254b3b7cefcb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397782285191810d8ae734be2276089d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6686a85ea2e0ef684eec5a91548af74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66187d2f1e370a18d110b25633ef9487122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a9153ed798178c084cb43a98fef79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71106c633416c30dcc6307bd170f6f8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199e5f9c096a961a21c4f46a555060d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbba392a50c378f1403072cce81656b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e94fd0e9967dcb4f7648a83fb996ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90731393b8a2163e03f44b4331e05a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41becc4d0f7e9cc39c197a49451ab6c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490285c596edb967d901f96553a7278130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f02fdd51fb4c5bee73dbfbe30a0bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55242bc02b6df4b837f797ca81bea40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdea99e7d53545c131ae144258a80c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f30feb1ebf410962e04523e4c7a83a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b4bc706e8068df37f218a5a61b0ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5edfa21f734d24902c5607763dc3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78197931cd5e316fb2b0694054a92cf2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e55a1d26f0eacb897839c1b3a2d0f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24920a2e8114f999d889d5e194c36685139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600eaa53c5d79c90a4d77e7aac48483140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d227dbdf81bca5333413c01014214141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29911b19c96da7a785ac7707210b1bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fb7fe42aaa6298085e483385ed35c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0939cd44b30af5381c197a625df8814144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d3243300e0bd296cdfef66ace8372145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07489b0592ccb5bd87d1e94de1cc92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c8c50a15096c8494b63fe4bbf9565147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722b7a11cccd2f15523e64d4468c8e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1c9765bb4e80f6b1cb7a23dcaa15c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89d05318a3362f2f4d4c9335737ddf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15ab9cf0ca98499fcb1453836aa02b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c60f4f1efe82286ea5fed202489be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06332dc43086f42c3a08c6d10d590d9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7b8fcceaa9744f65f1422833fbdde154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373e6865044639e097ea8350b9e791b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60535828a1664ee32f0cd80c501b1d79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66b51c0c0f6cd68b7511f5554101a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b036a2e89b7607e5321b3d249fb366158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2403d45ed990a8d8ff5a0f8a97e1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f0c4d67ff2a6717a595fbac1cd4da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7cf46e94dccb70131f67872d28854161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784ec9ba95bd29e2bda68d1e0cd1b8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a23dc94c0dd89bb1c1cd4bd47a81c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5261d2cbe7755f6a11e64bd705628164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b646709f4ba6808d1dd34988b25050165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e84447df60fd7af5687dad7ee00bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9c899938ba238c852e70631e6f3f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd425676f1fe4fad7252885d420d55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18908a66c8714ba6daacccd17b131b51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07c02bca48c077dc27d2e29249923a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609d6b37640ac5a0fd8037076ca1082171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbd4227e3945b6c63788dced17ee65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a91dbab8f2e07ce4b1f972a0d9489173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22125418b88f27b7c0dde3c8c79fa6d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8626763733d47a582cec6cb9832b847175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d496c1373f482ec368c6f337542f1bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda57e6f9cd306c50f249c7e5bf46cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449bebc40dca487884aaf6bf881c89d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930726252f3d365d09701fd1948900c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d276491648276a590e1be36e440a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a032e51e4e42986bca54d4930704e81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad189ab5cf4c830d489b4f57a60c4db9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b291a983c8c23f4bcf9ca81dea04d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e790556b7e8b8c6f6332e674dd2e145184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d437993add235e56c9e47bcb030b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dd75826ff12429cbc06c490da90cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db769c38a6920e26974a2cdf1dc53bb5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749be8f536572015969fbe27e0b9c4d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de814b5aafec7cc0f0bd2ab39fcad8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b82784a3110dad3ea8627f08e560e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165a6cdcf0045d0be9347ab26adaf82191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d411b043bb025d4260348d8251f743192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fc50958f9bd9e4318541f86bbdcbd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1befa03bee540c8922d48018d81fa4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925b4796f71be7e3b748586f2574b9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c63f74dea19b6141187a800f57f2a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ec171b03670a78e6ff34758e25175197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2f619595ea2cb93dd0d31c73981bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71101c9021f41deb568daa63ed8c179199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2b60d737a813f69e6d8bd4e44c6a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2314569186b5a10ba8e5e567806299201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abd3e05e6eda4c9640fd079cb3d3f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6421d6f0b1af4730bfd2c63a9da8ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff41eb363158b0e958f29abfbdceeee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311b9f23c30a058612543b3ad796399205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a289139952c6d5dffb4120533a975206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b40e290465bcc685c8804d315d0b6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dec43e0e392db39f498b9e632c28eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46722805c11b0651f1d5b40338a81b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e3b6c398fc25d72c913304a1d1e8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58514cc212d1331c63df524b907e4a7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd222e38d35c9a253eb35523a8838b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0d5c4cf6923ed885585544e9fb031213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753698d643bd30bc95853cf239a7447214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28205ac27b29f5919d3cd15437c37045215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ec044db0cae69cff940f51ae37413216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155b0c55866a775bbc2cb4a8b697cd1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32746243ff8abbef573c49c3d079bf50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e49506a39c7af3eb05d8c967869590219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ad9b70f4a1b7de662529ef9e79be7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab77cdfe4d6040feeee54fde0830997221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1782b2d1608413b399e034ba2ac449c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73052aa08549e463ec313977537b5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e1ff963c348c44044052d29932b26224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57cc84a8d9559dc53f43eab88a2422225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5eb30d539e35d0f4ffe36d2dd9ba4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca9a19fba478cb3c2735965cd0da1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f7cb5b3739560c39bc3d48d91be12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09812d3bf7f7dacf407736124879ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccd0d0e45f864d2058313e6467bede230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570432c1634bedb37db111fb613fcea2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53add017ef59c2dbf2a5ef41926de0cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cea237c994a02700caa0d0a8de6a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f060dac8ac441587d76f49af304be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe884728b6bcbe5371e135f0f2eb35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb594f5635795691cfcbbd36473207236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae02a9359122ac106e14cd15411902237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271d74948a63be8e1f540cef530de50238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139ab234ab4e15cc9be59cd8ce5550b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bed743ab4ce0abff9703e55682efe8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad726b1bb7a342de74e237ffb342a94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab996571e346ed47149636e2928cdf2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff47455efd7b1f367c03c6d5e6ff261243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95681c4fe9070a03d82fd3c4a302e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29fbc62f6dda3a8e630e2cb2e851c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a761271c11959ea0a5a35aa1613ec3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84dbdc36d1600ec826158bd813cf21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d73775d24ddcafd87c461a54cfe318248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9015c3525c421988ab9aa3536d876249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d50e09dfde24b06138feff1e66b09d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e6c90d76ce3169878243adbbdadcc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d47888662a2fb5d4bfb594da95a489252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98764a4f41aa1b700065f93a7aab64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad88e0c07d297f7230940e50b25cdf3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc757d251448dca6ccad7fc37358696255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef85222e10a8edfed67d8a58c01978256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dc1a9564b38a837093defd35ee2c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1fab21329ca04f031198f115acaf0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43fa0e5dc3c4c63b7ca6e3a86c370d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5716b78ba82d9a28b2631d2f6ff241f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ff7544718f60a453f500f58760452261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640deba01cd5b54fd61c0a429402ebe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b500af9fa03dc531b1499162ebfad01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e7b2828efd63082f0c1e2b0ead427264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e14562914608f53154fc8a774f338265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440809c86982e15cf4e54b474f2bfc6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537318210110eefc5846a1474acff24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e949419a8b1a78f288074b3506c6f3c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcb108af4bff218bed831f5a1041e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f294e9de9b25f61da1ae604e9f1e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f81a30d72d3a8bb27ef1526c2ac11b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98703dc86dd3294368d845e3679ee10b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe1e58d0fb9dc3403589b7fee15382273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d09239bf14bf4f7a965f91bb532078274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f0f00218636c87181f0089ee04f95275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7277788b30843d7042b403586bf5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826528b0e9f8051adc21ca544adf386277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c41efda77d92843ffcf47a9b15c87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18b4456dce14cc00f579be0309cf87279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcf2fa34b4d7a15b7b95f401c368d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55f5ac668599d18008eec3852b491c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92cc0c4316f4b1553dec5f094b0e8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e6dc933203e81e1b600a1c6156b87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bea973f979feb024fbc45ba41c231284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c780e8ee949e293c16959267c55671285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b629a48a2a9fadad2b866b58946f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a7c8b0a20b2bc02a1be4a3e44b8be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f79863ace69fb1eb61931ee04659da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf14271be522c2cf6967ee01528e80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eadaa1cdb99d595db1d7b931c07553290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa6db05b5a637074576323f77a8bcd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cf5ad3c4599292141849809629bd9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbdf63fff83d68c4f6cbc418890c71293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b725b4da34a56e99188111dc4efd027294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35989a274a2b7f20f7493a3c5f454432295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3b3516de02a8f92c1eb0c8f63a8cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4ba8cb7ae8b35e4122b61d5ce2f41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab25cb4d2e2395bd35033bb73af54e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535438003766a34a7ba8725221a8ac84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6ad0bb222d719028c3186cddb43fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783a58e805233a7d7f7b585b891380c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2776f72af746083b63d941bcd44f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaf8a88998d4f0fb21d1039651ce32303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41533274e5edc644685d8753a16ce304304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023006150c1dd10fc5406d6cf220b9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8bd2065b3911aaa991962ea7a986d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4134ab5f71b9dc1e41609aac9ed6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fdd8820401d401677f31d64b5d61d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c14e78b48cad686470177342c6f21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecbde74f0016094882d2ac61744d1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b971ba6bdddc31081560d7b4e6ddde5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f9e77185a0807cec90efbdf83aba7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7dcebfc0c2193d55ba2f404928242313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4c91345171b818ed0da8e49fdc4ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9365c0e0b39946f41f900f8b2b22a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2379a376880c441243b8057368901a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda0101dac46716edb9750a9d865a4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123c163321f81e337e95eac8aa0bc15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047c46ffd29addb5a518f37c01bdbcb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc80f08e80222e6d2f782fe1bd3b23320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f5f3b11f7ba0b643ce46379894c03321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd400374096e833b58f1b84295d4a9d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1bffddd778a9ddf23af2d89b0b0bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963784fe593ca25b35d1ef9772258bd2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645d322a604eaf9eb69811462c237c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf75f87bb1008209b02007c6f969991326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef73189782a802220910d65249896a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc00e0ced6a45e0fdff30aef06b6d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88140fdf64377f9950fbda9c18855171329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4702dcef9c92bfd881df344967b87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db34e155ac05b6abf25ab6b07c51560331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22905b197983d7a5a57ef4ae54af22d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d4372d64b382c20741c82c46ad814333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e905a785b78d427223d632a011cc0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eed1f3ec7451417fd61cfb259bf91d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232448636fa44ebe9ef9798b6d2f8d50336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368bf3fec6ae6edb5e1330ebc18f173337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6809079be5b33b90522128339a0e5d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dc011471b26cce97e07fa895b9936339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49658b4338fe069d70ecaa3c195b98c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe4e991dd0ac861d26b24dd73ee7af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575f2b4adb407615fb5f01feb268cd0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a33227802c3df06efd2793a9c5550343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663d5933515fc19d45bdbea2003e886344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6de47f1c77a1cc4830af691072093345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa7d11fe26ab1148f4ea176497fe50346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb961af8e48fce5059f55f73b89e9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a802c5cdcba1e8e1725bac5506f553e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3d80782b946c7942bb48483512c3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a1945b843a77b068c4d634ee00468350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dca37e1df0ec59b9626ba5f470fd2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895c23ec7e12facc2981a5050ce0465352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473d41b72aea167688b345e5fd832bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbb31e48a38e618231df56b00d1b1c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb82ded01e4486554c35cd66cfef33a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d72fa31e38996f86b30cf9fe8cc7a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87436fe2bf2327ccabd1caa7beaa25357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd04611db2cc0b0fe0824abe7380af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffc1e746d09e241c2644667f25a798359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666db34f5d91065ca28898da9452ca03360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948a7c625bc34a753bc679ba6f394b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7e4d821a6d2600cd740b37bbd796f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc42ccf49668706fcf8ad24ca40a87363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8201ddbd19c5508aff26904a4969b87364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570c3a71e3e09f409f8bc719d11466b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61776eb687df26aa1f6f46674915de2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd428a35204628edddf2d87c621ac1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d82b59c0f7f9a9050e96cfe015671d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8910779160a2ce9cd1da72010db548369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882af2d3457839cbe1b0d453f775a406370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db6793f5b0c0a88d0e207bacfaa98b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24724e50bb8e5f5d738e3ec73b8f3069372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad24611b78dba1522f4b61a0eda2dd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8e69781883c5f4727d0a97f147aa1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41500893d8fad704b3ba2b3512d34c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c602495877158a51a2a88e4805b266376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c0ed8a11ce87b31c5c74691e98414377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e586bbe83848db68ef062c7e505184378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bae8681e68ed49b34643d51417dbb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fd3e91616f3dc715a5c4b7a70eccf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37e2a9fd51e94ef7b8ea0014020347381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4bcf8d85f6eba63b61e738b211cad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6b4b7b02951c8a3de5393f9cf81d4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cd6d71fca5f49f6a829b7e0b9a6fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bf7274a5683152d68ba56d46620d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b3b15a39214b8f5be9e830a3d9d88386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3007581c54ff5913162d7fb49281b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a13a8f1be643f4503585b782c96ec7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb85e7679dc13fab527ee2e5129917389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e25ee1ab89d6f703f0fd5bd6fdd3cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbbf119d852d7e727f9da53c9f3ba4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5087bf8663e0395eba49d01677f0e9c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49671dc91419e3649c593421402b55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee9da3a716d12338e7df7d7d97f42a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbf4fcce841ffb436962111a11ca00395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14714b5ff1ab02a1651ba9fb562fa4de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d3d503aa3f67c5e09e4b30d4cf410397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20678346f5955a4ec61b1dc145a45f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0707afd4f232091ec8cbb55ba557d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c385eae6b3a216b3b96d23fd44945400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61471698189a15149ee9630be8c04dfb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddca8216466e7ce70064042c535046402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5f87e548941e52560761ad5260e2d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae95ec2e7d4d9c6d70907c12d2590a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83746c62310b8cce175ac4d5ab0452405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7defd558df2790be4513b6dc59927406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263ce28d6e8a8bca7ca50fe71fa1d48407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaae983aab2d72010d077e045da14b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11ffa4906716510a59c4c7a0bf3ca5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d3048a77d93670cc2c0798f3f17e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e4e81d20cf9ecce6f24e5d82ef347411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb498aef7bfc548b0316a2cfb12aa2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19392915e22f3cb532c9212325c474413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366456c73937af77f2fd6d9ff827c1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b097463830f6017248ae4450a6e07415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3e2cc20d3466e051b023bc7e04f7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e19b19c2f312106355afc60e904a3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529e63cc399e3e98db5287fec9af6a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bae3862c36813734b48e8d1c51d668419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820399b29b1657b28ecbe6635a1ba079420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50b2fab7d49a6b5e3c8bf3c13a8f3f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78196e49ed318edffbcdb5a951854265422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03227855615fef6c6dccb82a46524524423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ac677c95210dd41d447e11e7d51be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0131a956e1410df88f4af2b0e153888425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5dfe0e90c25a926098a76ecfce8f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f8ea374aa36c579d0a17f49479510427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f1fb397b98a9bd46373ba594acac6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a498290c96f9824ad49ea2e87cf1c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db21f2fe1be37e490b61c2a47e10ef6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8671268a9b13b14d98474045aa2f30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efce2e840877ce36f12fa733bef33d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4398b5f55f9a94681c02a130adf7d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828ce9bdfb6cbbfaa7dcbf247903d24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19c86317bdcc6748ba05a45e3dd49e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc69e2793f0f35f45e92dda94de5ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a9ce72e34e97e6fce1d3fcddb8acb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0c00419cc886e834ad0d25768f04e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825aadb9977de14d90bb2189957fe5ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affb91be31ca568461fe72d927fcaf5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187eb510c29f0f80448f9d8f92d0fd4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f7d4d071a14a8745ed18f60d9225f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89e9e4d093e13557b17a5df16030ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd1b62e22b26a81f36d505be5c6d33444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935ce8f905e8d388ff28c3c1ad908c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db356df05e692eb67a2a9c33ed143eda446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ae748de814bdd30561fc2084e1c0e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7557c09afb9b85538060a451f3d29448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a161a595d5d1981fe01084c20ee29449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f4eca11e8ab73390d94b8884a0118450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1bdf698727952321dfc9172b7f522451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7192ab342effa89ecd586e27b8191452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b5aeaf92295bbf4488da60563d78c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5cb9dd1b3b605b87290652a14cc66454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81316b84cbbb61e0d11aa95b54d526455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff390064a856b69833f8f8e61aa1a4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118628ba7b739ab3866383becedc5dde457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd84b58230c5daf256a241df4b512b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a420d7af0dcdceccc06ae77d21351fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e59b64c1570a24b90f34210a504cae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc23ad4826b1b3ceeceea73ca66d29a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef386ddf2459d1457864c15b5c0f7a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6505ad3e96d14be591ab003901b39a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081b9746edce6dfa61680265de8aa9d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958f8c21856084b63c81e0c3e18da13465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160b9fab9da7226d42c95a68e760f12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03374d795eab5fb03747c58ebb79c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a356a6f735ed25d7883510b3396ea5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cd18ca081e6193b60f0a0ff649968469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825566c5115b1b7b2da9dd38fee6d01470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912eccd7a30921a97b274dd6d5d121ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14536a2a5dd06e8f8f36d3f29f3a9e81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4dd49d912cd4dbc8a35554130b672473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cd14c61e376612dceb9decce8d956474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fb3f768e3f15948cb297d164bcbd9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffeb3e5d9b534f677d3df1dc40b8739476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1ae81b150482c5afa182a7cab3e49477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ff5012636b4ce70b84e45173cd051478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ea72b6e4606f39becff5584a4f582479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb3d12564eae476631605498d5c389480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57f991808a5d0baaf9652492aca757481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe8ffd476875b0a0fc1816cef580c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef30bf63a2fcd51007721a6407dc64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10571b6df28dc2f31d14bad0d3da0d62484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344615e9d50be37e04a7a4ddea76cb6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa998d3bba88166518b7acf437cc3f62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c917e434cf3035ba081e11e8b472d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9a7486df99b5b04420b5c83d8d884488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657290e75fd895265cc6321be68640d8489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701f2029fc16dd1704d24380f38aa361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ebf518c6915bce9d663e50bdf8e932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0e193c19f38049b7b7545637ac9e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f8a93ac6f1bd98032b242ca5eb2d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3914d45a85d3759ce42ab28e73fb345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799fdd9ed4a047b4957f7556edba1506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b02c1e6686ed41bde61735ced5d0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a42fa8d7b1a7b7b0cba202b317ad88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab61c33010aa7c29ec51f01d96c5e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3129d5acdf8ed36d18c48185eb47c0910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205610d3e1c31ac6e0b78fcb14b7ac911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2a0d1e768591822ff494ade5d12a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a1a3de80b80b83b4459baee1fb22013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce537ca21b6a4b15b4ba8d27e9799214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64b6a795a76c762020335256f9db3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ecb99f054182a529d83ae07c4f48016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c697dfa481ef70e83261f06f1ebed7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ef8dca0aec36074af81434d2286b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424434d34469d523525f7fa569c367619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e094aac09f4216426dbbcca9b401b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76a2ade8098a760b62aaddc26d0d2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4ebf9ff9eb632fbca3076e308d38422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713f520e760ef42233cf09b2dbef84823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03992e0017d205d97714ee0ef9bb71e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb8f5bdc4b0dce468923909f461f9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d83be623b409c3bfcb5942ff5ecb8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d16a4bacd2d23bd49779b6a79b3db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5bd10f4d3e0231f35a290b4423c6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435623bc75aa934f6c6e3de2cd735b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa8ae3ee2a36265b755c0d1589fc8130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8d909b5aefd0d5def142e75b4527431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60ef4018289d22b4570e0b12a08ece32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2def9ec934a26cfc7b9bfffec075d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ce5f64fd390c717078e112b7655ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929509227f1327d175a56e90e695ca235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7097df49028d9694fb7077949ff1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b43077c21c5caf77de5cfba4dd0ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdf548f010dfba1a9501bd83ca2dc538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9708b4b047a3c534b8b884e266082739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83a83c6f6a274feb2aeb647c71780140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68618cf73363a2543f4c635c59d5c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c216fefad2653925a636a705d90fa742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df847dc3359bc9958d27ab3be689d9bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d9f5668bf319eaa0eadd7ac160cc144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9d742536017674db28f3a4df0dcea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38314beb032152e3b3fe39fcc23db746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7722b038378578d882b543072c109847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf958c7812c4454f2d795de769809d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7283957fa124b8348fb6725af5d851949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8197d1790273e720f873d2e9af15150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5283af49ba8d02b7f47bd7bff3a44051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f273b82f747566cb3b10a0be35b7b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1395f2b0ef1f9569557bce843dea253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097ea7bde768031f2d0d9d941efc70b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e875f1cd03c5cb890d65d450d884a2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac2c9a8973c905155a1f2f170714f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2e0e6bd1deca38d4606022880258257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e783ed5ee62b6e497eeb60132a52e4858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2de11c6feac9bb6bece6c584d389d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb963b69197ee082952ec41d18e7c6e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4b893d99cf93480718660e9cf3f2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf001069cece12f635d40b7de6ff694862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86519b952f4b27ca1447c3116cedc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80ee8e0d352c14dbb0ea3cc4c6401c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42587a92cc9362165aacea17e0f035fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b63af9e6b6364dfc2158779ec478466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3512653d2401c2de38e8d9eea5af23767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ccc31a6b97864992ae912e4944fb868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3eaaac5b41954667e26a9f40b0f4a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd54de069baf0c01695d1d94207863e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc780e8f80d307098341e7f51e2ba69471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541f7d588c5094afdb00603d6377e5172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32735fa7b18fe1a6495bc7687e62bb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5308984b2fb406b5868780f0dfe16cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396203d29f17b21f86a021e7826c034475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069757ee733dda0d28b4c871400e4ebd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a070f78c3dc7c24d1fce48133478877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fefb7a5cc6fea3892d41f2f41edeb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335fe99231ed93a43fd0b004399811c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8de64b1b6d87801eaa0a1eb01fec4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001641aca6adf3a9feb8ff5522cde53e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521218cc27fdd378401a03336b80684782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d442fc5c98b4e6cb9eebe9b146929b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b26b63b873795b334abb5fb56a9a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06de5c8a5ea1d53667b6564fa3734885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668565db11fafa22d93d5f34a22625686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3721b713c47788f23fd76009bed8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ea9222f7fc91653e28a20867ea1f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988f0ca3c0bd61ec6d6bb27197588d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499db72c059967b8496095ef87bad71190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79374c7fefb62e1a397d69fcb3a3fce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f03610252303272d94f2610556160c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41825178c5df1452a6d753007953e84993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6902be292b25cc7ce6518fb3f7c2f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a824809565c7a17751e4374d9383d9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ad5fa4c791196a0153baaf87788d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23002e71761014e072c560775447d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc5cacdacde71a47cef618e8abd3e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd4a56acdb8bd5e91453e8208d3d8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58ee067fcc29289f71f049da21720e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb249b62996e92b8e375886502b7ca1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e385ca9d31bad5292157adeeb078c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23f226b1a56a91d4deab2060603da4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf82012a0ef2c1f8a17c5d4ef9e6ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ef4a6d935206880705f5777841390105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb22fc0fa9cf7e0ff02b9a7a02f757106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411073ffcb210c12f8f7b496490b092107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb5ce91ecf9dc8e41cc5dfbb72f63c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5c214bb2d49cf6b9d2127536d4a5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcbe71d2020727a10db96ddf9032be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb031fb46927010e77297535676788d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4b7c9f30a871b986090c6f2f65fee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5939d88ea6b5dd873f9e1f8fb082eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e8a5e501d0c213f425d7b971288e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b98a459b67e25bd8e39f64f2978f74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea59f04aa4f6612e8b3613a5ef4314116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae34f6b0bed7879104ce0381332b269117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ab44b58b42f8f7bdb6cb8c84f7165118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0a18d988bb824cdb2c31e87b50fa5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fced471f017cd806cb06b2bd2532ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35443c30a33890b16d2d9c1fd35776ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16052166c2fc43f0cfa1813065546e7f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71cee88121655ed26e70cbe530f255123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09eda6a7ecae47a4de9d39654bbe095124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34ec08e463daabc34680eb54d9c792125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7bbda6580eabfaab94c8fe476b1f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dc4343d14c29a3f4c8eca89a2556f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf264534f2784ee0baa45e6ff63741d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304da7da5d451464be55dd9984ec7ac3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a53490b55e688cbd16d14ed3bc93b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ce5555fab14a3bb083ba92bada6d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437494c68c6f5b510a3f45de3551b575132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fcaf734d848fcbed77917d99349e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d9238bfe17a04a91d415a1e264d7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb56338189a1aacc7b21e07f2400c4e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f387e127c99f383fbf472835f6d94e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72406bd8bb526527b6e08c8af0f548137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532491a03ad988e4663a764708938ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430df182e92ac49d432fc828387297ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d094143a92e06c84c43112b10752e71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45997935ded405625d48548bf250c068141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d82079daacdd1a4ab26988195f7a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbcc1ef0117b20ee0bce2875b47f75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7902a606c20f83f37198555d606ee6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ff834492561aac70493d750641a33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7a188218240edf18d50daba4e77cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f62e8394642a149cd219288a5683c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204fe082fec9b0f6ba4034edd1406ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefb13b258b123ddeba615b42a39625149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d9b84a60a221a5158123387b80326150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ffc00023b7f14eff24ab7d07c56ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651f18ff84c2c0453748d8597e718ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff69b4f044eab08164581a8af5a8ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e7a4fed22126da5c6566607afb6bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726744c1c045d29301827e693d27fd3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff42ab6e91699101ff3737e66804cf4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba96402a606467daef9bd735ae50364157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0e6095e1937de47a6e7af7d53fdce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa523b3ffe99717ecbd2b6ca7a1897159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4342b1c6d41124031976700ac1e3786160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc83baeb1dd92766e415072e245db42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f0ef91f6cae6ef88639dc7a548d67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45215fed53b54263de1ae87469647275163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7357709eb9bc4655edf1d4225a0a412164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d3c877d0d749d79a9b74a9bdb5621165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45b95a64f7bc2e1936e236c9aea643166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75884cba65d819644ca439d99e5b55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1a9f3ff0bacd1a53f59a39e49beb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda218df28331f3a4aa1b44f1f32752169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0249259828d5b513a5b60bb2f28ade170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e26936aead501a0c8311dee9568e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67569af4476b93dd794b05e6135a1611172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8e7c988a924a15b256ec4bce8356f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9211d0dc6c73da2aa2d0ea888c30c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b85eb05d4e3cda69ebcc558540744175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78220057f3f2957cd796927ec58ecdcd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e40dee483496ffa0cb398975c837a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bec5d8413e19bb5d31afd844bcd7a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413210ae2e44c437bc38bd025be411fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c661450883aed0443fb1365f0a616180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337070bfd495cbd52d1c8b4b9bef5ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdc06eb7d7bb97d58cc57dfc6b74ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c48ce599eb12197eb025d9fb98a15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a10b89044f8de5959bee1be9e8fde6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f4565225ce6d842a01af45d4e68c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e71e54db3a253e444368738785cdc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfdde196c88595df61293266c867fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66492fc05ed3d974f5b6451d3d9ca8f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c9af14f49625dbb6499b25ee90f5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3f24c098803728db4f51757c28ae8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022070c1e8c054019e2c0cf34db65590191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6529e42eda46355e35ecb27e1994624192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88d75201a7b53dd2dcb15dfb389efe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150e69d8ca8c044c134cbcf76525c29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31540d39ab1b6b5b3c977165fff499d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c01c0ecaec29436cd0f16e6373c883196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d320dc3c3400e14f0353ed0f585c91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea14bf356c483325f6dae024a6dbc7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253f68534ee4c8df334dda1e8f965f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639f47df7d7b86cb6ba06e5944f263d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34df90f9cd212bb08a4653401efda2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acb3c50e5549c9aad50c3e3c16c23a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9780dfc875f759aca079c1b837d72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed123157b873abaf0145c1dd8ad07c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28402fc06824db51e91d27049b230e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a14f0aa375aa38fd893c82bcfa23e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bb115a5b850299bfa30ec98fc3d6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1917f60cce7f0deb7ed0b5bd5b0e01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b427adaba37e7d34f5d0f3591291b0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31e356f6f413d164dbeff735cc3541210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62b8b5a09ffac92c6bef8729704664211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb83d4c6f84f26d777962efddff4b30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77530d0ed8a5bf33f6a3a5e624d856e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777a35834f4523415d37c38e2ea14bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef690cfc4466f42cb6cc3bfae8263e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439744b3e471590344cfa4fdd28498e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324eb157a20c28a60cd4a546b3ecac0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab836161f5b08328da900bdfe74036ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764bf8a8df00faa3d1b49402a0f5f63219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212168c02a21b35a44ce77bd2595fab1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927eea97d04f6f80cb4de5ad6048ff9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05eb771870c70ea6df72253b372b56222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49e3e5466b67fdbba6ba0fb4b6e7b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd77c738cb58be7b0a371182812f5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9d19f380c644c02457155e1a2d0ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b258524918f015523e4c014315b8e2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372730c0ed6baef5f26fd7ed7276d1fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ceb106d2da1fa35326227130bb2805228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436e0055c375f3266b0610fd2a04591229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5024eb062d33489de76f781c322bae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc36ec534e414c3dc5022873ce73ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444cab9a42ca107258f6a60c8becde3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5091ed8475755bceb0ad5d78a9d21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4c599ad3f8d3eddd29afbab40fbb3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0057a101338d7f84d57707e55d84ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65313701bef4ae2ab4210baa03a0856236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a304f40ef185d9addb9e2dd9a6462b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d0636ea5af74f0060271bc7fd4ac5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d865f9ca863c2ac9f5ab6966653f0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1d5e4b4e50d7018b38141567c8f3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708171f69271bea41320ac4748e5f75c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217efdcd846e9e5afdbae147fb48633242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35e3cb4deb0bcf0b122b7e99a40720243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087c4ab317fd87ba9bd7286aa7f7f1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5620f9ea2bf3f40c83f90e10f40c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29500f019d4cfdbd8b827cd96166ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc978d371d4c0d33a4098b4a88f25b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f73e2b09acff902062f79e1aabef87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2ed3a726a4e2755dd495a9d8bf372249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01f5997ca2f448d93c57a80b49a5b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915365dfd0342aedf3dc4df4b385ddf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b334209df1f24a036f62a2e274b9a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2a68d56e0dde3110ea0db095cfba4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e071f1c7d3c16bb6131bdd6e66d256254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e9d9d7de50f935b06737d872673c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38a978fcd25c75c4eeeb08416c1639256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422c0eecc971c02d2ded8468e365b60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaad644cf8857a134d164739528804258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eea4304ed57b70ba3b804dbd76cdf6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ec75f030e17a70b16069a3360d32f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1679ef3099b133cbb7dd8baf22ecde261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320aa507d6c4f06b7b5338c78795ddb3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d5c5f9c8ca11a7cade8c8dab0a1db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c7a1191ca71af85e08fc6348418f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5d973dc5c52398bdfef157dc2d745265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dc98ef32dc651469a1dee926b9303266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c13fb6bb6bb0acde124b177588bcc8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f236c3224264805ff70adcb1eace558268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd40bf9c1a67a4101b60a7f58bd7fcf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90ea5957fcebbb1b9c1e5c43396f67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a43075555362b5b263e2810499da64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc65cc22b7928f9330af72ffe3b539272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f53caf8d7766fcbb9258030a281e27273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbe7c4e5f768ea95c4b5b45772a915274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e840c965978e34b102ecf8a8db0afb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872880032480f3ae7137e860fbcd7f9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30e587016cd00d90b7f29f122d91d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15300cb48f7a288ef9cbbfba8c01b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed19c07c453cdd9d8f70a04a7b827db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3880b8f55dc4b2b46b403bec97fff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3d7cdba9c51a9bb4dd54d3cdfbb08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3463880368e89b124e1fc700dbcb9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b35611649fa1bb3bc0e33e4be5039283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d626ec1f9a187e45c7a3dbe5e50e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdea2a5cae262e7226cd2175f754c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfce044df6ccf25e3911b3a3ad3567286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc1afc682706b16a1b235618757ab4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8093ab467c4c622c970a93681fbb250288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63696d14fff273cf26c1f186c9a323f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a69600acd45e0ae45fd7146b44542290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465fe2ca71f1cb78b8c046ea2b3e001291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c80a94f2b7e005ca2293a7713c24a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e2fe91de1d1fca415855cdefd9376293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a01c66513c5168c9b61460b735994294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b97601b1e319dab7bad225eb929e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7203c9ef83f7f6dd0ed018bef7ebb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed143fc277fea5bc92d5133174a08102297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59304ec9fdd18a564314a61eb31b5605298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb230a16fd0cbb4a485c10f57f3472299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2371f213a38fce54afa3edb2749fcd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb28a6c1f98f96bee07db4dcb8399a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6f015b94344d7df46764443f9bd1a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681025497a78a422a23b019d4457ced303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f59c98fca90b3c25dda9cdc1a9016d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975ebdfe3777d01dc112482ee2d0c2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3bfc54727665c43565bb50b6871f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98f4d9f54119bfe48bb42584d79874307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7ebb3102971e0a56b1d14703e963b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311b81132e819ecedb64f9963c92dfc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510d21bfe55340d1474c7b810f3824e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f331379ef5aa1d24c52f998fb316719311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e82fb5683279ec4efe840364b0f24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d91a255a5fb24937166d78219309d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c46aebd427b41ba0ae1d30824de442314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86548eecfe7de6813ece91edad4ebf28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b8149e89dfe1df6b804efffd67005316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72594bd987e1a4d50e93b4b4f3d0a57d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3064405be700bd9f1c1dc5b3e9feb6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befab36c9c3447e75f9f4be0a115fca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe075b847a76a353d893b9094adc6fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c393904bca55232f90748c6c3bd2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882750414ccec7aebbac6c0911a7f89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9b0d485df7bb025c4bf351d75f106323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216477007d6c6a4e974ffa6a50f04e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1661d641b0f1096db6b5cd5259bcaaa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1c61e0582c5505343ef4f544964a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843aaa47c0ce0ab9f9d334816731b19327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10e4f8030b670e6cc32f73675a5e75328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3a4287cd56fc89396a307978c7bc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c43990cf7592eda12ea22372ec65aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9453034fbc8aa3ecb1bca63cb14e232331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846188711910362b596613e9ef0f167332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d85ab584059c6402c1c26e1979aa98333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0941f37b551c543670421ec55d345334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7804571d524e27cd1a2bab0e1954b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca624a35d2ee9792637e1e355fd47ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba42560a08636116ce049cb1b43020337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365745ce823aea942f97ec7a72cafa9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3917696ac875de9837d84ff0240390339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327079f70b2bd691d64b9bfe94c4023340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1bdfde76c974caf1fd635eac5d4d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eabcf9fff5bbf72d22e51d9b8f5ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb978d130340c04424a0de580ee09ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2e962480c45f2666114b74a0f5cc8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cee37a7711a8dae965af0e37231de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13e989d90f5da494fb409960f684b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a479ba2016cb49f23bb8c3b600f4da9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d482add25570dee098d228a6177b580348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17918832fa9f7b69c00ddcc6d680bd2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9215b30f9e96c2df59b754fee3a1f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519135f194272f780917350647468ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350f325bbf49533aba897f804abe285352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c936ccf195f03b165e1b032f13a45e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad20c92aec62c6c376c00933522b0d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e9df46a357e029e7e17479f7c3bb3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffcda41e325cb5712ba53a9b0afc95356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5c489eb3b1a27940f74b2629c9194357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388111dad5ceaa718418a142eef76de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b544c40ab966a3af7f059765b8c62359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc209d778a83cfe59cdc75764507b4e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93407e6d58eb78cdd2f2ac53e77288361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61f2b23e8bad78d202c82508317d8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a5a63c44729159fc2a258bd6f4b35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f989b89ade4d66eacc63248b2cac5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4783c646fd8ccc2a27560ea3ce232365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51afc477bca4d9d9db1ca9bbc104e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c624696a344984942b969c315bf3ab1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a936d13ba52989d4863ac991e847f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9df10c89ac3d0b616ad66a8bdc500369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfa10b08864ea839cac3fbaf5b7fa8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7ded144fefabca614ef8356435766371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f76bf8a7dc87666b9ec271cfce4d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ce085eb6b8391368624ac2158924b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8594e0e7508009481229bcd5709c329374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34a533385aa495fe751b2f2b827930375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a77fd5872d6d10f9603cbde60e220376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98a3250af0e342f4787dba46ebc6f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c158451fea3a04f20c6df32405c1f6f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fc063480e1a21185c876b88735719379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc02bacc5096bf0aef84af2b6090c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91936faea44274e9d6e39f84e153bf8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083736826c3b303139eb0c81e642e46382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffdd00aa58047bd560fd86c8972196383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51f4a44a70eedf8d995ed878abcdcf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f885d6cff95891184ac3010bad1fe4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0b912e105a8506b4b323b3f404ade386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0bbb6e5dfa81865e613a167f02fa6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017d78588052302b574abe446b2585b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbada939f66659ca7a52fc42f533af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1406599e294916cefa6bb27a925e22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5095d1b9cc5fc54655658fb050f9797391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12116c2c82e443d02a7f4758bde38532392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbba051aa6440370fe4843049c3276393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb080df188cb7e67fa5e7d86936a3e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ff723f7ff78d5af776caf85501825395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ec30332216227d7bb7cd45f28d2c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27c4cb0bef1df1b026f88065bbb722397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ea45e09d2b7173bde8e9c6db5e307398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685f0047a12bb0927da44fe53b054f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9ca8f66564709848c33b629325997400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d975b0da63e868391b52cbd0d36312401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fea57f07913826c6daad3987097655402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1237ac710e687ef61f5211d91e2d5d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d044aee2555d8a1509d4a4d1f234e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebab97e1506d6692430372b08fca11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfadb01b7ce68beb25797dd8c37e46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081f61bb6aa758fc178addece93eaf2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e78a4dde401252d6535679ef4d23c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cda7ffb22bab54e73ab52435e27b29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8b71dc504a09425ade3a69f76ae02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3be1d8466037005a0ff79c402c5c2e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b7bccc3b99ba0ba7df6fb97516b9a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f26a0fed3a08b2e9aa66ea7b9dc45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958896f574632906381217fa9efefbf5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754e17c427cf5bfb18ef8feb42f0159415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632a4d06b1e746192b0037b7b927ae4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd5975fc48a93f9fbf60b5e53f6d8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cbd2beb3cc208cf84fa6149cc12cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49765ab35514985940266a40e67b7b70419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695db9ba61bb73a900ef708adda118f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9a0b924accf8ce8f7b4872158196f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ce21c4f4eff8041c7640713f2c8df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75576760642991163a8eb9998592c71a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af4580a049446450d775b58cd841c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a54cdcca46728cc21417fcf881f26425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8fc4aed47e262ca4453d20e90ad1f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d7e946709917b8a5107f38f30ee9e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df019671809c03951749f36f6203b33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab79b41c1865a071a4a1be19037de73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb11c4996b91229899d765a89d51a3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d03843a50866ad6a77b04e9faa40dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c56508d618e61dde8a57901ebb852432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e43421c4d023429fb747794a174b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aed80ed301625cc479b4cdd76ff75434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240ebae6c3571cdfa83fa361087531e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e37ea3d6bd7efc5df18e906460d909436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee461e9622de9341f63068c43bc71f3f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f4b0ffcaab63a76cb457a5842612d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25110dd2d294298a2070433f26c9de1d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17218bc68e4cc76594c0540831ae01440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b606ab5fd205f41bb7ea3c7ecac81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b201ace527786e9ecf31198168f0d15442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050ea405e78c0b29120e5887e0f69d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996382414b66e0b7cd04134f5e7f780c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a17661ac04a5f930b0f189fd232fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62f8c10b213ad7cf432c6af87058f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9398ad21a906880494cd5323d4a61e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04dbd723cea82f5505f1ef4b2fd10d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28daf0f9e52bb0c6ba75ca78c8d7596449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960f8e52571abfb3a2200ad3ebbf182450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18644c3d1e7ae6be4c99feac0fd035f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc315c3165d6dc01a8f1033771701e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3e63425b1a8019ef0521d02e445e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35facb0610114bfe6fcc8c380aafdb40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e91c9ae31b81c9018fba924190771e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb8b06380741ff608ff81d65c17edb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c2676174e366313b80e4e8fc9bf3f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea2acca29af573fe7fc7771b662a88458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef93af171734cdd934505f41b1df53459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad0afe406e6ff277ea8f7e3cc10173460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd9468d72395eb2bbeb32cce0aa539461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bb2052bc3506b5024d39f70666976462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e382052844bb5f7caae8d4bbf03864f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84781a0057838c53b7fba4ea7712d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24a948d33c756e0e8840ae89278013465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0842ccd8c14e5401b701631680192bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235da1614ff25c3c2ad5543745fb9da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d447380109222295915e8a19953ed8e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67d7de7bab755df4c13e023e4344bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9b615fdfde2add0d324c3d468cea9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef5bb05b4e3f77dd913e0c767dffd9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf8f8575b1421decf467e7d0c85522472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6b1e9e63cb94b9cef567ffb07fadb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257a2dcfd2b0d84a2e0bece7d386615474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a3c7a687702871c7c722bdeb54b1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b7872f390ee0b837b3bf1288489b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9eb523454cbb4d83356a82f13c157477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8ee6483736453e8c29b40c7fd8dfd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24366300d0fdca2e98a2439b4a8590e479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>