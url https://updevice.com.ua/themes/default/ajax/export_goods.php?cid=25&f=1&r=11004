--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3723c04c6e8ffff6dae4b7edd725f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fbd583808191dedd0a350675432932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801d8bb0a8b85b81d4c191b639e6eb93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f508e9951f22bf3c9a00617a5c2865b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae885f31156acc67e526576f86e2b0b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fc18963bfce8c006bdafa956d71286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fe410713d0e19560fe8df2d91b2f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766d9c5f92b502f02d0012a833d4cf68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee26f4f78c4dd30115d950e6b7e7859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f69dc1ebf2e15c07d5307f3ae37b4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256073a45234cc7344dbdf67c2118cd011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87888660f17413cd7bbf0142ef07da0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5280c7ab11ad72c39ec882a6de89c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902e319618df848e7f426ea0cbd16bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac5061706a3d4ab4992b5c5988f63a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870a9ea74933d67290175e92a9d4db416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0b6dfa9ca6492cd4e248df887fd7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770295b0d962ee6d5f48bcb4c64db5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9e961768436d34fe2667176d9e62419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280389a5aabdb28fad1b2fb6f3a079b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d1611d7c187097e65c828538739f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45519e19455aede502595dfe4a23e1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954208f503323ba313a4d5ee4947312723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9a925d91783544a2bdde7107954d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2c600adb88a5975ed3b413823857625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0b51660a9f34b0b57c2e8f3f0d60c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98213c9877b68904f5c1101089e41627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936edc1029eafa87db0b044fa7e5ee4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae2b021bba9cda8f4ce4e0efe5600029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363bedaae039b46ca4809d00788d0fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17258606b29f51ac71e8debfb91a8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc525dbf25d4094fa39f748edba77c2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbcd40c95171d697fd0e57a834fe2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274ee180cbfb64a550ff1f6fa33e3b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37ece63ec64c0f013aff93175cc1cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1448cfc26a966db55115cb1dfe9f9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8922caa354dd0450798820312a6a8d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dfb3f03531de9cf32490c676f553b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaadb8850c00153b495ae47dbdc48d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7027665fff4a9ea8f609a05188ed940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58854aed4e1eb59b1333586beca9c2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83e1034fdd6e8f1436affdda6e110f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681676c5130fc54d86aea1c01d57c37243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42874b7a4658cea23599fce4c17b60a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db66831a2ca51f4dbdf12d6f03348e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b3a5113e2f1033d004c7a9d03f72746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee84d8c4f975c8c68c96ab69f690fda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6214baef41b86cf61f250895396db8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd97810b105acee40a9efb6cb2eca7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd711a31b3d72dd71c72bac0e52cc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09234cedfeee6c95c821b37a290e8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61372f0745195a5cf93b65a1d84ea8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825b64cc8333a8479c1ac8483a85ce453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4c64dfa992fa95c20eb37073376c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4ab0234ec14f1ac79096caeeffa3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd389ea657d24188713a2ea1aab9a2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb96e91a603984e2fd1e49d52def6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c34970ad8309757cab2088779dde458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0261c83c494422928c95f1d2cf99f5b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0172451727afff1d75afe3e6f77f8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab318918c2fe88ef67719486b1bcf3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7742ee3d4d6714b9e59429a3f99f8af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289e473a5a2995c37c42565d0e01d0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20fe8c6f0ac9f610d1ae1c84544e6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9423200372dd658c7c47affff34b5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8142c3514c42d5f05aadbafde60a42666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c73341aa5d1d04a083e93cae4414f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444da18b483081083b5388766fb4f3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb25531c0cd3b9be8b6020249fa32469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdb1c9ffc761019c5ac9cf0367d43970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f38c645c4019183ee83f149aaacce171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311405eeca5a3e6ce2f20697670a6ffa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf036ef1f535fddadf8c9a4a00c2e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1895ab617697262fa481ba3387d97f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938797b866dd92c8f76f4686bd3259d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fe01209432814f58f5be5d651571376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c247e3d2cd472ef0ca38b2974584f3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf4c62a0d37d7f53c807cf7404844178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3eb19b1dd32f04d8d43d3928584b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd72b041b58517bf6f6ce42873e76680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48ff22f62969eac861cb7e290803ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4412de6e8dd3233d6722a06125457f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d68105c257143c6006336f828a469483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf3de07c885813cb0df25de84ce3e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5896890f9cb8770bd3490d5efcb609085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6813582755816296d90f626563bfa8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b054cc239090380c7c6a664b49815a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456f25e00c1df3b144459f7d1755d8388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756b65ebeb616089a493fd82274ad0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9436d69d6ce27a3dd76dd5b2faa69890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa68f530f0d4cbe397b404a3874634191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368e67affabf019fd75565879c1943692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fdee0ec252513c1c11ad13d1e8cfd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fbef3d36945a9f58af247ca63feec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9b207b0668eb1796299d63e299ced95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c10fff0ec92581f073a6e118022eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404b850d645d7a5b3d20d98df3903a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34f754524305b0f9ffbebd3e54747698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205f6d649b83a9dc9be860ac9955a2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550046ba7c3cafbe4d40eb0543699c57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d0262e6f840ca7309b088e45bbba6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1db7b51dfc6bec5e12b6219ff62d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28871aa036bea6e8a7b76d5424ebdb17103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d194182ca5216b2ab95871fcf8ea68f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e1146482f6bc1d35be644f53eb039105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4d9c2aab3377d1aee2b6bbfcca394106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc33ccc4f21bceeaf1444ed71ab049107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d163f36a2ebbbdbd40763690234b19a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba9b067a5b1687356603c9a10749c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc0d3328b892749890dad80b31687f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d1d4896c6a6d165989ce6b1a42219111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bd6d80d4614b30ee3e1980477825f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b607d43bab1d81e76d6fc8d047b25113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d691426812941619b913519c7d4f9bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bd2fd2e80054538c9c94804a80363115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f270e513e77de7b685a4131adb2b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ac5f696f4811ba3963898f862252d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30d638e4428055d73c730d79286b1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058c03b2b631f02a4690c5a66b9daa8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82e58410d53e44b11e18db8944c486120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87161b7d7fbcf0a7e896de1910f87dd5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76a7570ba98e85f7eb59ab07c04d04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723168056568a9458a61f0f6b6c174a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2358a0a34a66c52da4d98a749ccc64f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d590b6ce72c4bc474e1cc14ff5116a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8198db38b3dcaec8f58c1c691a6751c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f94f97e554b964b06587bdef3cc8f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148d5ac009861ab2ea3811cadb763aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b6d9fef36645db7521de4a827776a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffac8f88205ff14fff804bd3ace2e22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f4f2766ce446924750e4798281dc5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa02d80375c8700c3944740a44ae10d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983b778b3e41eee4d6d3afd0f9beaaf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae95880b00422f0526b1ecde48c28c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b1d5305c35abb0d8217a2b3b8a51f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091063f2710bf4e0002d75f92e8858f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f994fa379f5f2d23068fce0bf2208137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9c15a134899c3f4a9fa4b58249fbf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7389a0209101130457ca1cd28775789139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6e491cab396f7fc9a8e4a50e56c07140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3684d0719d23da38bb74804b2769f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c21c8dfff95ec0f1398dd3dae55d2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce193f3927fb9f2e044c960ec52cd3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f5e476b6a4b9648f85782454620ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38947fc688bb72d3de9633a4e8eaa2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c6f2981e9271a97731376b3e321c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691f2b59d5cc81dfcdfd52c70db1aca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb7287f99c29f9764ee75a90556e6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b12b2a816b84f89d639fe17ea87983149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b703ac3715cbb09f18b89e7fd8bce4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a914db4d1cbad2630acea673f28420151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5b8a0dc8e1cf90a872cbad8d9f28f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec97ed7656e6f6cf373460a823798b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b941f131bb24a41790fb8095509793154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016fc026de106086bb24253ff52aa96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6254d4fce8747608c309e52532c35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d003101a43af2480b7b89d0553351e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0deb879b3c8814a37fe261ccbc0c2b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67136bb47e039a319f3940730b77ce9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdcc20dea7704d407617e6f4951bd7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1534620e8d47c77366ef5b0a40514161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdf523f06ff6b999bb74424338a6bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34493e77a8bbaeb0fa34bd318a12bdf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9d26791cc5afb739522f6185f7244164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18665657be80388b95cbd43b9aeddda3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c24b5443596e57a28077b94ce40012166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf2a53d2e501c420033020f5ff5e84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c6728dc6ec213f3e5098290e0340b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462cb0f937de1dc175d83459ce75c08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba290dd598012bf7e0ceb0d38685ded170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe76337bbf91a4d4c938e27a8e6767a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8e1bee9360896efde8d07ea180f39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dc30f1a2e749ef9bff75cbec82806173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404c62078636e10039882052b869bfd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba5c75b176ad6098f66301f6aa84a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ec79074948d154e369fae9d7f9235176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b428cc24b32586eb1d3c359fe657d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77208a7a8fa7f55e07b17187019f754b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f019ce4d50b0cdf69a77b63365858179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27256bed77112358b0a4b5744e09acd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf667c55321176a53477d8137419a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d7967d629eff0c05468692e5c556c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a939712c435881b0b61cd8a98ce2e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59800b145831648386e81aac4be80af2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65413e12fd24d38052bfd22e775e43185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd33297ebad1d45436fbce0f0913e9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d040deb6c62604986c3d9233d5ab290187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327adb8518109881fb304bb2c3ed9de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483c0e6fd855a355756a156403a77df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114d4c8a5ad2538b936d96ec2266133190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01479076ef92464205f6ea950df7aae0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4795e395ae23c8193dc931ab87a8b30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e3901b804c9a03e02ab5405d4c171193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a987ecd87a4696e148324868ba4df4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa32abf8ee081e27cd661ddde7bdac6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd413ea501474bfcd57598363fb1abd5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21202db903aff241f2bfecd8f39888197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac091010eb466884b6e580dca240d1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80287679763b57be5ddc1ba4985f8d9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bcd59122bc2705d1b6c517cb3aa1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c144441e3c1bd87e6e5c52d7cdbe8b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48a399921c143d3e08c7c06b621bfe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef89f66802c1362562bcf227db95e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d1b5aeebf743777feea34a74491d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4271407be9f36b99961228acdb367205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca0efde0acbb17d6cd51169224ef10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f239cc4a3d9911c5b4f273203d50dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959464492330f1d6b639333df660b708208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da515ccd8553d860fbff0fe708bd903209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7ef211698af1be28495563111c2b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de9c463c08134ec54c5c0ad234e62b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990552a69f6ad52079aef19731f116a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3990dfe09015716664f78c027dcbf9c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3717c5a5d8ce64a28cb6524c22e88f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042b6adb3bd23aa381f193109745d07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb1cad6ceb361bd8622cdf919e9e04216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f104fb3ad0da66755b9d16f74b0c873217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255a0d7d123c4fb5bf4462f9b6e5fb9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e7bf4cf04ee1c5d30a50b9c5b9e13219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327cd663cb44c339f6d365a65d1c4a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efc1066d5e189f0025e68129c9aca7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4599ea428b102ef54f0c014b0bb3d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbba6bceb22b6fa4d1e88cfda34675223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccde1e8631b7563ef7e0d51e986ade4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519c4693ada03b8fce2348d59e173cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc0c3712f7751841e7716460590a33226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b4626ccb06b531dd6694bbf85dcfc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5070c6a6cfaf2f5607445570b7b3aab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4d9a6635fc188301eee5ab5656c27229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755fb813624aa0c00ea8412631f0890230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c2f73047b4d25400e20ca4201de10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a10efd7e84a20a206094942ada498232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52934b6af31daf05105042b8df7f7bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d262e26a6bea4abf6d72e31e28d138234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79112f8249f6d8c997e3569ae940d50c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc1c942a6a63915003e7d6efc30a45236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713e2f380a76e7febcf185f2c962a91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa602fc284a5f7620da064a56f1d19a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666b8045edba53c4d537fc55db02b78239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86564592dabf61b8f0bd13e29bbbb7c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1d4f012e4a0afbe5cdef6b63c8d86241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6a376ed08f9b4d6121515cac17baa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2a74e85ae60b0399269d423a48e1a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3662c5d9d17b88bea44229fe22eca2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a22f493521181dfebb387d86fd2d4a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48af6da3af195b2e48f50e609ee4e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a2b8190628327dceaec4c3b6f2b96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205211dfbb4783162e57dca3a7686590248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72213451aea584706a107e42d4cae296249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de535173e734e4f5fa5d83fcfc5e0c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fb97cec2faf04ddeeb6a1f860b498251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30c20d314a4b8021fe8e2d17dfff22252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73175589ca395845c47786a45299a744253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0f2baf7b13f4743d46f7d9cff1ab2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c07e0140e9d4ae4b13119a0a7b0f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6bec152db7ed1da4ed452ac549527256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90cb686807f8f369a65edda1365bb8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10a5b177e37db7291a9d8b693e5bbc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66d193a3999cec292411cc32c28555259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341398124b621e290b620c47f0a9e2c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a224b625a454fb0ec097229ec6ec5f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeede42524a7ef2d9e8b1c56e20a7b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080436d87d40b317a72f27f77c1a8585263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32ec5440ef024551c328b8daadc572264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c873ac59c43dd65f2becb198cbb16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08a8984d9f8ae85887d3b632d8e404266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c975c3e8deed4a254e81ad0da84804267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cf2a167239025f4d0ebb2919020f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b685c396dd5824e58531b5998ea69d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba10d12a19fc73a675c056c6dcc4e6d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61a06484363b08294a75d64d9b1932271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ede60825ae199ada9074d302ad163d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e154a2e3e3d146f4f2365ddf4fc0e53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eca095c8d61b3c451b901876868f9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947af8de985827798b7d70e544e9c85275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6c3b076edebdef09360df5b17ed45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b877720e0467436aea61c93c93153277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117008bb0865522b3ddf83377c2997b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025fdef2f0f04b0f95a039c8b181076279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b570e471fbcaf0af4e024f0826dd0c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df050941bb2cc424a8229e973d8c41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265319b22f5364f815d00a61816ff64282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc3ed3b03772bbaa7ab9486a4af3dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235c8861d1f74587fae3172aa072865284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1e33ee615ebdbdb44cf0dc451763d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04beb27f7af95efe8fe25966304362c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc076cdbd039667817ef521b0821b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ae8c14d361aff164fdca4e3587c0a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feb494166b09810dff89b672c3b589289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2a96d6a44317945f9386006efef75290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336859d3b2673d6dfbb1c9d24888458291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e7810d93f621f28c7b5563e786eb7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fa37ffd3f3636da9e5b91850e746b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed16af847d62af2b029a783b7b81681294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f86097bb4c3fc38064c302cfb7efc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67eaee629eb77dce0323626d1e9795296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7d3ce228a301e86094f271e3276e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81c1bf2a5d6affb9d030a85c8b0677298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d39e3910ee18c6d40b8b9beb51e92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a303d803646fac9f30e80bae42902300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0b92bf463b2b30a2d571c95a2c842301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5970b24823d7a84e531154db07ff3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be827e2d1099e891fc6ad1b37dbbb03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0905b1bb92824762828a06a8c7c619304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b278ffd958f2a801b0cbfcf9b05a483305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eef19a24ee77f97f39c1b99bce8b6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfe887fe193415b433d07337d9a915307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a90e177d6e7d8964ed10c901c35b2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca930342b237ac6baefce2b85e3c2c30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f9f0281326e7bc663b27074e92182310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7bc9510f4a3b4032dd553b2fdf82e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960988a6ceb436eae8f21e5f0975853312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f61a9604c467bbc2f7c5e79c067ea2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de6f907265ed9bf71e6c102a2f7b11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1f0ffbdae15b729bca712d9bd6713315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481242eb1af5186e87a014cbf765fcc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d53242dc3c27900829e479277e7557317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eedfe12a6942ebdb9ad6fd15db31f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e65a5385470077cc817a5e00edaaa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb4f555a6f1aafe931bff6bbc9521a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf671b0e553315ad501009424b63a1c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9934ea73a0246443d9c2ac88cbf32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724694cbc0ad2b755e5aacf82593fb49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6eaf3b3858799acf7ad144f4a881a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9d7fe939f08d7b3f66615adca2390325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7bb1591bc45eed1d7d21454975a0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a7471d2e0182fb1653cc72540d0e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2c868c631282107db7ef60aca25db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442549291a0f45292cc0d9bd96f9de54329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcac055688f174e9742cb4c103c074e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b503ec0a430be80efa5a393199fad55331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa20464e09ca9bbd068a5e6a39b5c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a0a14cd1355d398a9b231ec19ccc8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a46c498a522dc2b7f69c8b72530d03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750833876d194ae3f204123807464ca9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad971568b0e766dc563fd56974e4c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc957a18b529d9e7d1beb3ddfac84a7c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890f91f108d8103901837b2fa4479be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3710af986170851dc24ad13ac1c96ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f954a27c456bc79ce4b9778568bf1d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a054404682a9a703740ba6fb059c9a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760734199b3b6f9cfea5b6a704da7013342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a00950420b547edb15847e9ecf84a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6e1feae2473c5dc745d0e9aa9f842344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d2437a45ab95e3b623a555cb631e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11e7b5f985e80e8cde54b3359a0ae8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10226e57327477e6c997d109c8a5d512347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec67a9c88a32d8fae7afe3b6cc60b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f96ae29c8f5dd94a32d34ec59b2355349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b38fc5053f787237dcef53f82e58a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84015ce5671bbdd0e80f431f81d1798f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c05b19963e349c7ea563fe30849806352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b5b78f69b573e36e81cb789b4b619353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4a2b67f36409827766f11a7b6b384354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6ba7ff94ee1c2d74be8757fb1a797355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f5a1e55c3f2ffbb2fc33ed5002d5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502b3267d9db672a6715a4d2b051a5e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39aa48c5a07e18aa2a5fde825c9d39358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edf002dafeebe494dfb2ddff0fdd3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d36ef88531d455b5bc1ae74d64596e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4610b159aa194767ccc662725ae27b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e336b49b0c08a98b423388309ef90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5ef4a930e6853afc6dac34daa0586363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71efb9c8e86c79609ffe19ceb270fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48b9a514f67b94e85fa0027a74a2d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b7a1a34f43caee4048bc8417798e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76172c7407a2902a8ea8377aab118d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c602a10fc9ff6ff3d9ea5dc695ce0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2425cdc5b47ad88c6365fc4abad71369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974850e5b1aa5f65945987e677d2201370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a8a1bb6078571257a0a6d5e6ac3c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b8629dadd518ead2249b78371903e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77e4a2c4ab5e40dc1b963385243174373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011c619f927853235230b1ee15e62a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f5ce1e5158700a37a2cabc67542fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1ccd088a7be310ebba798cbd38b71376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff997523ea1c05ecb804352308b652377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb5a9ce7befcc92d23919744962951378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70616f8d0bff01067c9955d1f9d4861e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b3be50871ab9d8f527beadf1231ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6de2556d5a0f6e81e07aba03e95247381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fed74e43dd1b0b1c77484fae4e599382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19bf254dcca54c7d8ecb94108a02cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599b7029dd73109628bb823b569155d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd607f0703a667bf2950a3b3a4d991385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17120ce7230651ae6b5d2c773f8098e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2526d5986cc9d71e858b99ece46f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21867aebbc7542a312f87345ec24004388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd79b0ff810976441645b4774f4e328389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a3e0a49b5534baf8ae12cc9b8f142390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e346205e2566f84b327f3c1108828ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21bb5ccb22863ff79d48176df8b959392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259932a66fb6b5fb528dd260ac34aa3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e4a9e342f6fe4842df1de75f5bdf5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3715a11872ff0442ba38d241b8bc1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9067825851da667e8078811f40d71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35a49e5591b4a0724d71614bb1c7ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9470aaab797b299634f684e65e8ac7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9da1d7cac3fa3774c5240ccb5a1da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0d80c725b80ed3f2e555118e97c33400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0de174613a6e50dfa90e1ff7c42f0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238092c28adb2d62db8e80f266cfff4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5baf9f6195d5260c4b6da4889276d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66139c7bdb9456ff4f683bd0238d6534404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaec8b744b2a870949d181766acc985405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c4a9413f837ba16cb55f64ed6d605406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e3fb7827c077f2b0b8b12c1ed398d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6023c9b55ad77b06b66b579c06e81f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c933ec0c94f2f662dd5e069bdd349f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ef9e9650fbbf8187e8106cd90339b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d8f4ad1ef5f6a2d1f9a6422f13c47411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32aa71a17b338bb16739fbeffdf0568412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a239e7a23456ab6475911951f9ed8e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628c6d43d8c1a43550fbb8603b1fcf6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781856906add21e9ee152503f7b6a0d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdce0ff9be89b74ef010e52b609aa2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da5b027be106ce7c30e4c9117a90f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0bb1182ca76c5554ff27fc06ce26e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbbeb06579360d4a816f93ca122664419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92218e182ebbfb4b001898b14be8e051420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82d9bc715a9cd40fe9f27caa2a7758421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d4089df576b68ea12ef44f66539cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb29d2487645e5dbbb785a9f1049ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766c1b4a79ec4ca4b064f75d3390790424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8db6dc5e55a8b5ebe9533c8f5e5c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c794dd23321d11293e7148fe4b76fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cc373d95b621222fe0b98121670dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b968cb965c29cbcc5f3298c5956972428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac30dc1dfbc828a756b16b006328073429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738b88b9d40aaedccf0d2e9c101c403430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f2d9cf272ce3f6d0e35346ce67892431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8fcbc3fa19141f5cea62fd2bea6f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1ea8f9232fa9c1321bade6fbb6901433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea138a12fd6297d301ef951dd304ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedc1c659021fa9c091a1f1a8037e05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e5ac54e3f119c50cf2034c8fc671f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df69283ec339e6b7c6fb597d24aef52437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397b2af1f1e43a090dbef82010d1458438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bafcce40607adc17fecc7c7a00b23439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561d32c6220e90aeeaf05a0f44dd032440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc999ef3ef28171f21ec32d76da0295441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704b9fcdae3726b36bc43af26e2439a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a64f9f94a8e3d7b34a0e30de22b42443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d990075b363754b48020726b95a04444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73c910f048bcccb511859b5832baea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92586d4139aba4f66402666d964478eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880eae596e113e1b09759e00cd478f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bb4b3fbfe8c1e7214ef7db4b91a55448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bb37e2c2ca1ea24d099bd06292042449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cfce51a93bfaa5d6a573126394573450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f7cbd5b410a376bf72ced2f0f3d82451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d76ebda120c2cf681da963b2cc86d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b025dbb18c8139ac76f1b7dd5ed1d6d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e67755ebbb746a6f8a1f0428a1d9a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c9705a18dc8da40063205ecabc1fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7639d6664292dd48983fdea5a35b50456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7551248b46f697dd4788b07310c04457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951ad0e241a764cafcafdb09346a321458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a186b7de4aeefd1dc16f42c355b1848459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072dbc130613556a1ee9d0b41a08aa1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e2abf2dd07c36f2ce8a6e53035d72461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c62efefdea2f08c423dd6c6a848d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7221fd9aa0e262ba9dab9829530526463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5590c2517f3b1ded32ba27dca62fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e1b0c4809b499b0aaf01a562c8652465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5c7204af40b6e0df48486b6c7e1b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842c8ccd7558471aa40702d5052eba8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2a2ae488b0b534cc96fc0fa1c96f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615c100af432d6416e29f0016c3f8bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014e83ea2ec07e70be786a7c2529289470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acddca4942bee5751c2392ee1fca8b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d94bb55f2c43f72fae0002fc292b23472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b83b3ce0b2b6f64fdcbeccbacad214473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a688880115483ac4127f8bd5bf6b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b5278aec0b662dd30f3a2d4dfe13a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16694dd5da362ef3fdb2ff5769980c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32718142cc59f2868990bfb652d6b082477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cdf49759f732b4e828a35a357be55478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6cb37c34ed6900ba8efd123807e09479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876caf700a6c1aa5ee43345cf149792480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100b1c959d2f3fa7b1bd661c269f70f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1c32a31ab836c78dc7a975baaa86d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d50d3f0d9dbe5f856a998c181dcf7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd5d66caeef3a7634ab07c636e54a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b4194cafbc124ca2791daefd8545e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb750debc184edabaff34afafca696486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfd2e62f0d0fc3d934128451e681e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b391ae26df8bfdbf0177058133ce33488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace3841a7659ddf0758d7b8bbb355b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52075248c59ac5d194437f3f5037105e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc2b782fc4952508bfbc155cca8b88491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b2b482ca3c98ac1c1ddc970a760ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bec00c8e018e9353b24cfefcbe952493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc991cb6e088c6eecec4cabd6f97eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2da581e255aa1740d0da58a89283c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caede0f09c93c6d8b2b1cba5ae05bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a70bbd1af0c7337560edacc8f28ca497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95a402b2e8d1d5993e50bd001d28c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5bb30e2d3233ba15b196e4511d43b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314f095d1c009a13d4867d867c8c3b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba744e06b76a475a06d5badf6c38b7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acecb9ec62eff73f36983742f504085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c352efd78fd45b99c9f85fbfd5ccfb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ea1e9df9df785ed4399572fefdc4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01777c56b3ee0d79822504dd19711ba48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276c21f9bd22b76d3a1204991a41d709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecd5f5582722432ecd430fd196c67b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb40ae176aff8960803410a0fd31b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536097c9d244921d8f2e75851841b4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881de5e6b4551e5de30d7a71ea84ff5813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d65dc8452928679a7c3ff553d923e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95976d7282ab123bd0be94aaf3ab90c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbd93dd4d113f15c0d6f798736a81016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b307b2dcf68cb009427afecc6ef3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a79a2389513e2c0ff19494dd31679318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554af587b6e3756a7d3c01a5757816e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ee14c1d581aeac1b8f46d8db1d86b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e781e2b2cd771690985570bb146fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc62e19e7c721ca345374531f2f41c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24009416f212125997b1cbf225122b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910de7c115a5e5c1b6bb8c837617359624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29c70763b138b1b73ccfc0c8ecf34525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304842b786e55cf20dab3b9f88f8b5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b73c134856ce0f362f388313cf69e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e29cf2b48d273f8ce165d592fb467a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa45b2ae55abf719eef9e5e5fed19729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f16044073049451221b30ad5992cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31307ea63c2fc9abc88068d70dd3b7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0140e65cbeb2c4c5434c3a1389af432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c36f73b1a856a2f4d316888f110e1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada2f292d8712075131a1b539c7254334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0da6b030f1ea4d41e22681b61aab735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e6634a7daf33dbf00841c8f48244b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91c61e1f00dd890cb7fea4d6e781a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb91bbf2a544c66d1a60477aafacece38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f1bf4928b97621b8e11189c852e6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee6d99c22f652bb30c0445d7e7008140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9318f292c4cca6efae89903b310bcd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c758bc0ddf685b8c417231b37aa1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360e48469c24bedc9c16ffaae2cd22c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd36587f7727ab5671c469cdc79694544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6308fdabc707f808fba73f835f16845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefbc396f4e9efa0ac350b0874ff9c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d28d76f06301ec9446ae6fe23c9b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da00da1e58226c7f9b558a90bdd84af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55e0b39633f77e2d7cf777b2f1d90749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6728ab93d2efdc4978ad30299c87f4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56cf3a3ace4a823a23864947a696f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa43240665420db31edfcec38e1c3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9889ad694348103c0b4df79d7ae4e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b46019c99e67d16689c08fc88f48a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a68729f991726fb436aa3d17438e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f81ee76dde98db4eb4aa96e7cc820156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3558f02117beb48304244d59b201ddc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c794f34c02542b0477e81e98f521558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9034994ddc772d85270d94bb48c37659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f413374ee0a89adb810e4c8ea9504d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fa33d27a5989799bcc80e90f1c4da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03063cc5dfa0d947aec7e244c0b9e0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000daa3768c520d12ffc74f200d791b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055cc2f2422a0b56ff543efcc29743a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14108698b5bb9b8f72d76218b4d912d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de3461470f735971ef691f5813ce3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84036a3bc072f3969ea3f62c1bf29d9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ab3036d012ea6288bb981861ebba368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a929b14747304fa2600fd5bc23e58969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7aef6a384c866b556e92ee16fe96e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9bdb124387a92f998b8c39065173071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd279f6f7593c3a4f06ede31fa4ef43772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d23935771c429430a8694d41f8a6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e10ea15862ce6e8fd0463f4cbb650d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95e2a10841f09eb02c0e57cfaf86ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5eeaa323c0fb3bfb7ed236c359e6676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b09b093ae33a6c83f93018694286d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5bc77c6210be3c9d4167abeaf599c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b451fcd8cb18cfd1155c02cdf53db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3d613a19544f1727df025a3096da380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddff39008e4d93f41f639dd9b96c7cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d01858db777d5ba292ce800030815b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f83a8dd2de684fb7188c0bd36976d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ab3aab182bc99e2976edc629462f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277e878b674c90e67f07a3df452169885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8635f1f1f2e7c8dd51f57d5784a4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489da24bc2db3a069d6f48c5fa6a22f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30958532139b9d3b548dcfe0bba9cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2865a332b272cd47dd16dadec2f3d6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e99444c7adfd493a6a2e7a1b0a27a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47977ac9b440a127bf17d023b13d2ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9f4aefbe1fa3b2067ba9c2c9854f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73f070f86e6cb0cf9b02be24dac97b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c2dd27001a802ce5d97d3538c830794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b15775eb551310ace710bfee2396395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a1dddbc68c55178487bb540cc89f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8ee111bb62d3f0e5e3b8ee9f3cd7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff600c1cef6ad844e64265cc76b12ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ceed08405263992e28a7fbe61e61c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32938408291d185b625af11ec3fd437c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4bfd808fe1e8e78d007e460cb5555101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458be0986a6659e1520743d30dc452f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e306e233b400d31215f162d95186a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb278fac74ecc13ea90d6a647fa539d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3f77bb3c24404ecec2d9545a97c16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95573cd9d59ebecdee11d13417b54a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20a632b18d1c4a66a841b2e082aa64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05605e5fba6b5a2f7c70e8cbcf48557108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad7a573c37aa61bcc5f72c498f3a90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa18c45fdb889797ffccfc69f0f815110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45407786ac2b495e62791eb3e88f832d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a247d8bc5b64eb5f757c6b52ba175112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f24638edc92fe7059c084dde92d7d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011eb7a0255085715b380339c0a81519114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f9ea078567b7a05d95c696a63b4c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cf76e36800f62f56f42325a6f9015116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686441f79e0493786894b5fb547284c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab127c0331514560b2ecf44d4d799b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7064d3ff80e811c13abe2200aa45470119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ae20548540e1a55936bb84a7d0a48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825fccafac738c1a7bff2d2f5db0d8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026213e7855d7121950e9231ce0af898122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ef6212454e4e187aee434b3adc4b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf86977a3275d8169aca7e6496ec09a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3393a583f3d3ee232d92b2c90a1d15a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda62fd613e328885694848b5a2da922126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec26628715d54a94e96b285c3bc4a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19d856c826c7c4fd8cddd1105527ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11092f73cb60ea63558448f33eaf009129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e884bb63f83ab6a6050714b294261130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee76d6f60d1401a688b913149fd05b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92790df696ab2299d89f3c5564cb6cac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d03b53503e58852f48697e5a5b0e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001e4b720622223f25fdf04e0ea9764134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756098e684b0fb0efb58543669b2b13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e42cd0ef1d611b8eb04acd4fa48dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d6286e818e3ba211bbf5149fd321d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870e95c8231133380e7fc8a36b8ea42138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a02c3ef890ee7871b1f348d00b758139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31429f8e6ca83272c8f59936d8f8a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a069643ef34c6ceaad61ad26863eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f3d84550a56c32c3cb80684ac0a5d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95155219ba30e41d33af0f452df620f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456541ceb618f01eb9e5350bf6340016144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ea8e50be1b0f0bdea8fa1f98b65d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b83c87bf89fc614c5ffba55e3b3c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b1e991dd1fed374690966ccd6edf7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ec0e363e15c419c66310b7fd5a32d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e130cf050e0848016af7e1fe29b7d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e5788d61aa149332fe7b3a33205d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638f8d407cc68c21d0466837cb4d47c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0073f979a3b227c56f58cd1380a654152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370f4d3b3c2b06f6fe9bc40998ed206153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4c8103801273c36babf32521d28fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f48f35aefb2b5e04a4b41e0476573f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032095d83f626e6d7d7a59b695ce3899156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fe979607e249fd1cbed37c78bd0aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a1d36196478457e462e726ca94971158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7b6bc30e4e00551c31279ccd8eeb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6704f9c8cc2873c8e9a95178c2484160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16343526f3ee75e2d2b7908a8c8af3a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aea6709c4a0866ffa13aea16e63025162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc282867d3a0c37615dd59981dc651163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073ca0c2ffa50609e677132daa61b0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f5e1b017d46b926422a9cf8867575165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74a7d85da30a2d6912b3e4a4f48817166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6075a1def6fd08f41a032b5a4d7a59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf305b5b5e02dfccec0a79e092173d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc23f25877dadf7869e3b471f07ee8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b13ba41ef0f52ada6e39f3ac455fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209d1b712ba3afa59c67432b7ca6834171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad92391643afff920100d4e83b8c1f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279eaeb0feaf1089f48757a9a2b1b102173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d144ba9d575e188e650298caba238b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677ba8f2a1a6f1b8b01b96923d3686c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc680f406f6bc6b646bbbd9a0239233176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045e77555c896d3874d37382e4fea6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d918b6e4b6d0f65a15c273ea8d87923178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d92749658c8ab579fa9726f988e27c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1c2be9adb5ed7175ee04e5e727cc6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884b8dee73afe2218dcf58b36026635181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2038aa35ca640138aa841211fe391182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac945044fe2e3796fc82da467fb27c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68274783ef9d4b1e1981cf12a560f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d10026d1e37ff26ea5d90302f1ee4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33b0957e25048aa48e133403dfaf24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c23bb6ee2b0210287307069e34784187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381060047f8d5de64526e4672b64c717188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f36147f0a552ac1a7143c4658bbdb5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380058b3a4022746b6b152c02ee2c2e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19464889d9a18f067f78274a6add27b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536600f84165f573b98d11989b3cbf93192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325729372e1b6ab558a6032bca32c20e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398b94ff6747f98f099a315142dd79b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc974c6e5983ac0f739042178d0f79d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f6d34b7f8ac78f3bd620c6c38257b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fb1585c04640ef8e68b2247c058bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea790c8815e78a7575c3e343961c24198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecf56df573e8cd81445067c75a44a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc436c9af0dba1f9622e9eb1112068200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abacd6b30bf1b41afce1279a3b44104201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190f2a54ec388730e315c2e225f4dd0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8c5c386730c7dc3e9307364f1b2e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02584e113b32d22f6e44bc9e037823a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e1019e37d0c266fa5a5e6a3b13182205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295017a7ed87a17119348f6357aaf018206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dde673b7fad5ea6ee6e9bff2b653a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dbd1ab6e1eb68fc09bf0b8ea9fb47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691ae1490ae292ca00b8b57d6bcb87e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b05be5276f2f52917ce3abf06aa4c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ada6f9f9819c23591a99e7c1809acb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879ef89284891dd79e1ca236ff24ec5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719defdd52ae13d7d46037ab1ba2d6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec20a54a2cd3151273eeafb32a4acad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b60c68cefa2ec13e5584f0d0b50709215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5bbd5c627cd5e88cd15843e69061b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8616f1935da431b05e344f21dbd4be7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41027a92b812d0a790036f82a7c8c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92da6cd5945f25a47223e87b705dbd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810b9c65c05b04d14af6a9691e11f79220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d4e4bfb8e8ce21998622cfab1ac77221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946c42ce80b0a4539ce70d3dd75b709222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89274f4644267c8e73770c9190e2ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ca1da9141daa39097c873620847b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe327aed49f3c5991d2f04cd468487c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a37c2667752371c2f571d90cfa8392226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e434f0919f486eb62b62940f535662227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17831b8fa80718399efaca6ba67ef8d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46925d88bbcf6fdd3294b49edd750e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cd425d17b6b6c719870edc9349b77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6ad8cf42f4278c24c87490fe4f3e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6dd03bb42b7ece5f961adfcbfaf2b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c235908ca94fc0534e2154ad60f966233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe778591156739b3b2f2d46c3820468234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d910622df88ecc8a6239c2c30c702235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513304bcca3e27cc107296f6ecc5a21b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e200d9396563d61ced001d800bb2134237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f93fcc30102bdcd8f90609ee91816238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c98c272efcc59a5cf87d63b463ccf9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6353e9f89d4ab56e375c8383c4745a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7a0462ea54e3e1096af845236078a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024820668d98996aebe1017fdb672127242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311ad5605dc5aefd1122845a91290f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473c34e7510f044e4daca521b7d60ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd044d913b7a9a866e338b5108e1540245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a40f851e4f932faaaae766c70ece05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583d2e19da4d0f9c7b4742b464cddeb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9afe9369b0d73b95de3ab09222440248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3632df4eaab8c390cd3e990584ebf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c29199b0f6167026a2de01927bda7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e97174e2cd2c199cbc3dbc4a8c839251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7848cabbb350832f7e1110afb00c54e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898027f9a25dbb775b5dcda9689a8b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59bc4a7147887d956f6906f8888b4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408195bf10ce216259f874e8d02cc531255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667c0067b79100c30da4fd20ae6c5a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c574f8c49b22d5fc7aefdbec130bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d93f3413d7915ac6afc29926c766f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5596e8b23667a583664e49961783da3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0821264082e03fe720a030c4776cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75f110ad654249e5d0b378d3562199261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e41a1f5ca427681b85265b5a61a0d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b9964b4c0ab8a5fcdd422b3c45194263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d308afcef7a04affe6a3e7421847f17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74011738afe4addd689966709871b2ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50063feebc3bc7f64932b67ab4ebbb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cea23ba5da6609861db5715cb99cb9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53891e20e54d1630db935e6d80ec542268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d28be0589e75d58acab0d581800452269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885cd279ac91cdfa6fb5d45d6d374bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59b6fb5ac5b8a02811a9992bcff1f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259ffda5f32a4e2a7b5225d0c01b7e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386ba9134d5bb3223ce858cc4d6ba19273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49da96befbc5a915b877a8c8111c86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff5cdcef5cf81fe808fd7dcedf8b56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db0771d745bae56c99d25c084bb647276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d58a55ffcb323039a0e70131eff92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435ab4c1b1c318e98335c42d05154df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398f6ee93d89482a2c1ecfd53a9a492279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a522c59e94fa90ebeab631c34a75c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e1c61cbff098360a9abdbe2cede4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e504d026f8f83f068fcffee3af0f774282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504c4e0474de6b71078929d77143524283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b34c3dee1664fe50d88ebd405fd6b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c85ae591f6ab25baa6f53cb4851f65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b162f2fb0f2583c79e62fdb3b6423b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f07e439d48c5db89ca57d5ad824b1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4244d839291dbb12a0d72ad5c33ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547cc3a7b5a58e1cb002db9967a3064289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c337d3b32ced4392214f1fe3989b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d0386f049a6143ae44a63182b3479291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360c28a35ae107655990eaacf3db251292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3f7d4a892c215b4a42d89e0939e79293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5745decff4cf7e9d21d6e339edf5c59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9058814c5e56eeb85d504ad1d2cb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10d39c455c088a1059ee8ab8118164296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104431847f1eb173068e44fa4a850cf9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fbeca4958848e7c013018cbe96225298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048791706ce699dbe67e9bc211af36b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bd6bc29509374d850281f468afec1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e09b8e53fca8caab5a20063ce56781301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28b19144fdf8b2577bfe73a5705b8d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc632a1c04b72fbab8321a706944ac9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61d2c3f6582a5af0b541cd0f1dca40304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a0278aae02dc2ba9f4c809be50260305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98269b6067d6d30cdf23c4f4c2915ccb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a878840a9675eaf625559027f978aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8d2a5827d74e6ba517483754fcf4a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df23cfb6dd25abeaa83fcd33ca971b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0e4c6a67abf8f689415b055948045310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f6e6fc8c2a08eb0934b807fbe52ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e36279f0cfdd36fd5756ebcbde5f14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84120f38134aed126b9a2eaec5a50ef8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478563c2e3687075bdbbd01eb061079314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de779b59e5fbf904b6f995bd03ac48315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09356d7c38451ab5186c8aa33f102607316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20640c626b9af452762e42578bd51be6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e30f1cab7c647a58666e71b2990c07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a30d660ffe293a1e6d365e3b173a6e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5072b22bb00650f7d071f47187cb0f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1ebdb1ac3c6f677d55961ea528faa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716f37ace3e8edadac786fe538ed3ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684916406e34f1935ad41a049a826ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2797eab6f9a9f0b821c6346a0cb0d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04362b5374fab714f5a205233069ec1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6991ffc99db1911cc546b199190dba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a9eae78f2fba5f48b6b5c985b6e34327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc0d4b0d5bd6c9bb606a60a27a3d49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280f7880fa2047f5b67e187b8e69a62329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542c9fd5e5f7160d790f5586763c7d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78876a5c9fd63e8455de0f08b9cc239331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e09d5690e09f825372f0624c7360c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbd10c21d6ee8e231503e08c72e66c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa58de5f0b0b7132fc96d9f5ced3c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8c2244c6ba2253b5ff85c64ae909f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3bb8bdacfc6163bdd509242380aac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdd864fba36ff37727a90b51bd721e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cffb61bd558551dbd1182ef3ca6c3c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304edc3e08a09cf05752de1f721a5b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff765b94546ead3c38c72c2310120080340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b02dcdefe3a5b73429e8f75900d1a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be310f4275fd22dd2e0b59f88bd605342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ef19fd761cfcab3ab8c7f511f313b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d60cd56778332ed7f9986dc91cf0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee0becdf1751b841a11340e0156a56345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4821659c485454b8bd51736d0e487c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f02d62c58e72ebca75e304099ee79d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88d1f1faf6afa959977c6c83d24dbe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d60965bb204998e92dfddbb113de30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546079a2b265a429668d25ede601276350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b1159c3170d87ec68d2841fa09b97351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c97f5d79521ff79ec8fa4934c4c5c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cf2d530885f5d37560fbf7797f061353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331a4633ccb64274fea825027304be9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df304e82ff48026cbbc527260b7e5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967e6173973211fbff0e34d1feeab3b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae249e88c9abb496035cc14e2ccbe40d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96520535231985c8d9edbbcf4ff892e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eb354fbcfc81d0cc5be19f887f0de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fe702dc7c50b0e7f6a73537219ba6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da6ddf296482e242a5ef4cb87c135f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c76dd41e947d1e457794b98cdbd8a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d933bf6a1ebc6bb49a03b141e622b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50cdd00244bd5e94a5f9538b9dcaef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee76ec46746c2cd7147f0415ae8b58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3d9a42964e5a988b7ca924d9d24f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edc61e55e3215372eb3a9c28c10012367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d44e193deea5e3903055940f3ed4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0a9429f38fafc11edbff7e5cc4371369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f640da109be4ceee4fcfaf7d7a8c57370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a75891ceb38dba390ff81ea231f02f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de9e19dbe0e417d06b4c81c97cd041372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c5b0a154d6361b2719c3897747c41373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540ffc6e34e4b022bf9d0df4d8b8e81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f0594041ae74f2712eff974b9d754375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6f27b8dfab1cbbacd5a7568e0ddfa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a79db9974380de4268155eabcc29aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc804ffe4cc4829e12e6fbfbd92c01378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657ca6baadaa97dc0fc88a1d2ffe98a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb068dc983eaec4cae2c5670df16654380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76330a4fcf0ef6a96cebeb0f3261c227381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab638548a56b15ac84c669168b477ef2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62751ea906b04cc53031cd195f7fb295383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe8f5e268c0f9fac47132936fb4490384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214c5ab42a8e33a010ce7326d2f4e76385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182e5af0a85c59dbb919bc73c4c2502386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd586eb92f890895c6d434011e7c208e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca756eed35dce6d345cb9dea276570e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8d33922b32c2e7e50d5384423a307389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26544fcf1f9a03f33e6b20e80c89fce3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab2ed666b2856f6b5f0b516618ddef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed40041cfa6303e5aee3a0d676d60b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232b9e97dca393f8b4808df066dab73393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d5f5d29b6afd7240ab85330ffa8b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ec8b104448d449e11bd0e84c481b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7feab28f74ebc77978e5ad2dd21dfde396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccd4ad6820741b7cc00bcb5a57afb6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb2208d5d278fa77ea9ad27b1ddd29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd7a3affb54eb9f076509ed57c403c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fecdfd719380e3be7a330ab6ecf75c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cd796cd4a967938c73ef6e247a482401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8158eb46e107afabe7e184c35552afd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ca17c73222e84f7fa611de9767dc7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0eeb8d37ca556285b22aa7cd8626bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d32e4428c8e5d7dbd4cbeae605dd3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe7e27d1ff812df98f2dc254337893406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4746d63a1db7b1a588dfc1854421f91407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211dad292b6ef3e4097ef1638508d92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f3674e3589bf9dfd0faad5938ba89409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b18f52d5a74c324e9fbea3695b9d18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587b49356b229d55d3c9c59aaf193cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0ec5c6e26fe5e5d0c08adf4ef255d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44175e4eaadb44953160850ac2f90929413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61406c63bdf820883298efac52748ae3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac463f9c75b291bcabfeeeae6b73fd9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52640b9306f3cb56dfe95c26426ea1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232aed8322176762773d75c2d43b78c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e0e1cd63ac4e5fae995adaf1cfee2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e830cccd1cd3785dc2b761024a7cf5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66086cd582c5a9d2e683c036cf672d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9d85da4ebdf9d8a979df4fdd17271421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd9abd6341a8a14ba258bad86e4e82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c3c997584ddcc226d43362b7e1f19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ab94aa0a2579963d9110b06ae6ad2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4b29d9af59ab8ea9487947209ee62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d903a8648a2c596b6eb440220068ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b17a68b01bcd8bf7f92fd42cc0317427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a025244480083d812133d4ed6c2112428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833742c0d7aad44dc9f3f29d2f12794429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60bd41bb703b93f383672f7de0d2b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20521f73b4b765abb7205f415bd59713431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c83e9d4c56cd8794e985701de0658432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950b32475ab367f283d62e64bbac167433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd663abf1ed9d81f3264d0beb52d4ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798dfbca44d4ad2b52fe750bebfdd98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e29f8955dfd47101b70b1eb6699a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a49fcb2b81049e2c44c5ac18bd523a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5487068f602538cbb71736de0d161438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435dc1fea7303245196cae1d659ad1f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7681e555804f6786a9c37169ec3c7d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbc4be1d44d224e4d83bd36c02ac3e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f207adb9911fc4ba88b4fd60f99089442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a3baf71366d97675b2561ff93c60d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193584771bc1f51f561e2f5156fe10e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898747a4774b3bf983fac140e2b4162445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2381cc96713cd3673514c622c2d16446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f8bb597093d983cf3fa6dfcd1f5a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d077226a3b64b194fa80f0f8c13b72a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f4610b3920a666a4549488ffd8587449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3990e1c023dd02b4f77d02d510c9a64450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79a34a2066639572e54717fa34dd2c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2609fbb3139ebd3b4927ce6ec2ef30452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdea8463c9cea91ca88b1151b96eed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533986b81a84d6db63739bd16dfa124e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696a7bbee361acac51e660354748db0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cca11689c5310fdef2f9fabff790a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaed34b099fc7a069adc37d3bffa5a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa29738eb3c52a851af8aa1ae4885a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68872a64ba24f10b1810a92f59c532459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc80036f5553c962a6545a9dddb803460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256b20bf774bd94c46710b57761c2db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0eb2f07201824a1e61bc2be6cd337f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e11294775da07bc99dbc852cf8efaa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb5a6a7d783607723619ae2706ff07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a3a794e86388f68d60cab9caaa2f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def993a179fe8a62ea851c8f3bf9348466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4070553a0780fccf8ff5f391807a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe667090b6381e61999465b5315bb9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa772983a1da8cb2d082964c6a8d0315469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f59e77132b51b0fae2d96baf4b8c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee867153a4ff4992c18a221905e1f52471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79cf79a880f6d5ab80020a36c0dc69472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9696d3f03c84e192455d9764aa61b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b6225208d9dbc5aa960083739afdd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7f32e0256877b111d615eebe3cabe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db4c56a0b098ddd8bbbfd4f218a7cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fef7e29af71cf5408a328073e3bc98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d7612dcbca4cfd82f05206f8f359f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ed788e2389a4604cb84841e33a2c5479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>