--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202c8416a667bbf3c7fd40b9555fd4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e3dabcdf1b1e50b5ac5ee34383a712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b476403ef683724584045da6f45a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0b466b613484144401bbf57c39f8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e7f84b3fe97164d90c4a3c3b1737a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6b98f6cf72ae7a5477de529e2fd966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4112992696c7ac47a854b5ba97513b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caafe68cb0bf46db0f6194c2bee3a948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced65a8065d0597a98af25f0dcfe09d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f85e3277401b5c12535d935a1795e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2ab35c070a38610becb40d5436e3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3abbdf7f0531faa4ec258d42b4dc712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e37e61c6abd4b16678dfcd1009a3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdedfe71aab1a64dec2df8438bc28514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b015843f2f903738937e589b7a1d7515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27b77a85a348c436ebbf5476c8566416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0d3eff0d5d3c32cdbc44fb608ad2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b17c3dfc97ab8bbb60a655f9f0f0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2ae510bb97b463bb579953fdd977219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6fafcf689a178bb686770e905c6ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a49ffa1cb614ff32a0b4603c40f0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24863c60572ff08b36cf11ffecbbfd2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6711385b6b6626b3f26c007225c814323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2577f430b57de594b34f3e15a6a700024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402324b5af26513d08fab4ef6e46bd1f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f35ee67537f664d75b83426c19da326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab032783386791db49f8b1d74b3cf427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5017caf0d23206ee7dd04b9a62bc1c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6984cd888450950f20765905b19ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e328f2b7d010b74b6e20dd9a9915a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0cc5ceb2a6a614d032ae700799d3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edf94e59688cd4bf827d131adaac7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702de6d44a4ac02146406f3d76f9d80233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdb79d6577ae2c226ac8f7d8cb233c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f1801e689d5dc2c5e25404653e82635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717161842d9d66d8062e5d2218ef9ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdccf39dd8434418f90a7a34b3914137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc2cf63e0c57f267bbd3a570299ae438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2015ba249714c91b0844ed7c25b0f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100853099cfb066e5702fa55408eedd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c441d6acc4506ff5aaf5efa76f16241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0eb873c228d44488441290cb5d217f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48aaadc318826b4ddf0fe859db023b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24300dea48059c1c427a46b4d915ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5517f200576610f6ea4bbd5a01eb46345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52a733dbfdb61d5a04d8fbc845c2dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf64324ae6c56f570f35e06ec2ff8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd163d652ea9969a4852dd89cf9c3cdf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0bb9ba1e36721063c6c51876e285549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fe2c0d9e2727deead907c50b90bef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb855735dae63169f2e1ec21b34fea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b2f68529d5b854202eb1f0996549d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834abb10e3e53cb008b0b2c2918d9b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efad24121b79f0d2b25b0c3be3ea2ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef71d6ee8b4dc3942e328928ad762f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee5718d2d2f2326d07e2615e234a5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6437f2191a06026e44305a243378a9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475791a5ebeaa7a71814133add990c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05d8468422de382e90b0214b6d5c3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb54c84ab3c3b211a7829fa6bef2a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ee33afc9f8c4c63685a79d98a6ec861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d189fec7036b0f74275e615e6d83ca362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a71824667c6f52719842ad9656d20963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8370869d7e2191a7f98112ff921f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e5435c0e0781c6ca0cc69aa9d985b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366a5e3161ce73936c2d38bf4862dfc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46c4c77ec1e0081d644f93959c966467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514587b80cfcc93d51dd36bc6c0bf9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb839ed1aa88cd691b4dcbab549a1be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555392c3119b29ae52993d83f89bc3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15765b1383769729cba92c46dd27464971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342085847ada167e5b9c6c2f68795e9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bb16c6211980cce3568b8fecf4cf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f619123b5bd5ec33ba2534203236e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a623214d77c29cfd65f5486fbf1cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c4d66574520affbc0077466491b1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a9cf0889046111d74e34d30a4b7b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66f6530a083d1318d7958ee1757dd478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268282c3482d585733eaeab6a5d7eef379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a690239d90b0b6963214e2f8c8dcd7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1a2d68ecd97b3cb5b1421a6b672d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d8b3bd3acd0176d042075bd7ef0fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accaa3d6f61d38b2bb6052e5704b94e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d7f77eed8cb6fbb4fdc83b5d35e9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319776c7dd9f3bdee895ebd6a79238a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e82f72d8d75ae897bbe1084fc93ef786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beed951efa1c351b5fa02c1b01ce48487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe807c959680284028bb1d29d5e8d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5446721bbdcf7fd27b15b40a0e11b3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f66fff5da254c78bd25927681ea6f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472b68fbb8241accd273c2c9cbe483f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49467ac6c4ffe8c21a4b4500bfa926292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a88f2e6e634a7aaac2f42404babbbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8f05c0257d35f9dcb391d18027d1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70f917e11694d619f4b2e5db1afea795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a353952c4dcdf6ea71761f06f566596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fca94250c6b59b027910ba40d8a04297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a639ffa42a200ee1e31d2cf746b7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2d49d5eb238cb87ce3ae78eac721899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7beaa835f92f21b266fb6cdd2f1af8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898881d8b58d73bb91936344c99a21d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac04a6c9734d71aa5d323d072793bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e718b8ffb584c920d243e55e5f18d59103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a233676a3d610cb5a4286f1c2426d78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff1fd03c8281526c713266fcef56e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02dabf6610401890c26570cd3f882c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c1003076cc63fa034e50ae3929f87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be2916fbf4aaf4b05e62628bd168ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772f7dc056cfcbe6c160a4d9b723c89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0ea982ef4b0ac30e5630e2320c59a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286cd0308b8c701166e12cb385e5d1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e9481bc6b1fb86a873ab69024b2d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee20ffd62ec00c383223175ec2b16e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edc0dcf640208b65096f1233d24cfa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd2aa5472b9f73603a82fe9f2a3021115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1429feb638f35209c16505bf04c1f58116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f945007b5a25fbde9fb0f1f01426d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f82e09a16cb0d12d51a42e41d53c11118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f781a3f99d2c3239ec6868ee5722bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88200a61645a1fb08f4b82f8baa12ebc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e13f79614b38d39db6c82d7bb4f690121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cdcf235ee71a7f486b26cf1ebf1a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dddf2aac7d039bcd5cc3319ebc298123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902992ba74eaeaafffeca15c40d2949124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1813b2fef5193a5685546446d1918c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce1fbf77fd43dddc0e77aac1f5070e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a973ad017fec401e0f733dfe84536127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9691e349528eec898823d47a62a28b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4569b43c64e44b047e06406fddfd91129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a4f046253113be7e278f0dc03f1d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be4c21394f5855e65416ef45e213d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fe7624193610f81fe2125563cc8e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065669309c6df3e56ecf484ed039f93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a4dfdfbfc0e650dfa285689686060134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a67f9133f9abca1a9a7628b9f20307135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd7819bfe1ed8c6b188dbfe0ac3668136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a4488038439086a63ab85646cb610137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409783f01d22c129c41dab25715a7410138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d0f685996d626294a6fadf71bf665139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac602553b911a92b0dad3d435d7254140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2664b2783f847bd7a17e460ab993e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa669db128190602623c32203e19e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8aef1a5a102f1842f8fdd4e04c12e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8875f66b6c9106e21efaa0f54b801144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4738948df4d62c0f0c3ac1db65a785145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03509941f6e6ca5fed2ed9747f6b4770146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2657c084eb2941325b0699dbb88c502147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5c07b38640287cc8b3028d5bee603148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdf2ece5a9829b4ecec9ac433c6ec9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10a4c34f0fc2f56562f350a457b700150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5135be159c754bf3d37d742e18364c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95278ac584139c504c3ad43532b2b672152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef498abe3e463eac0db71748492fd23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4156d3f686c1d0f693446aa3cf45a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6d1380f59d2160bca8c8989056ff0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391f49ab994a64fd54e489b679a7a4c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d879de96d0a4c2df5d03c554b7a6ad3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7a3600e0cee179d2f68d0a0b13dcb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c442542e79dd0c6b7846184ec2207159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741141822158c3277717f1419764085160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de63f419ccd4283baa96f2cf9251d90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c16e880d698193d16ad0310a62cb18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979dec3fe4afee96601c63c71d79815163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11711b43bb8b687675576d2a7786358164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd164677e330f0cb636c819c96c492165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e2ea0ed14622d15fbee456de6ff73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb9ccf0f2792fa7c4754b49da9494e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015c8900068c08b666feb41dc035e6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e60e05e974b32800931e86d07633fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643afa7ac5e514a42ef430648a9abf0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb877651ae1cb1fe8db5725d9ad2e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ace97e606a75a04c9954fd572c89aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90417fbb60ad724881ff58a8213e51f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7f7d0303fcdfdf15066f578044cf2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db963400ab1e1be4786dbd4b563879175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61d580c61c5b11d9f0d249b5e01727176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60481963fa3413f7efebbaf4d386d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945db938989e319c656d04d9e8691de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e90369c99d5c1d72846f97492f2d80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354cd7631a37c094cca157e87d633eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b76b8eddfa23be3ed799846e9f73c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d22afb090fe2f38d9191a009b103f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe87dfe81ba67179cf43154c7674449183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63f801006bd096ae8385dfaa919421184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaf95f55e06420f40214002d50b1d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43b4fec51764cb8f4f747da394e938186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c145593b7fb297ea774098992fd64c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2728d762871e42db5af01830b0f2e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42720a6b770036fddec5ed0550940357189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657450856e43b975b0620ad0787e05d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee44586c56b5a3dd400a0d2b79b578a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9ad6d5652bb480e54377f15d7529e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aace7b463e4b7e958118964ec826382193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015fcf58b10d190cb9cc88973d639b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa44ac3aa0189bd835dd03392ad0fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da060683db84652e3971625259c69e6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa72a2dd68235a8ff8dc31ace081b9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b342dd495ab27e178cce92ba124333198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cf17ef8146021d0f8038676edb239199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756797c9c85384dffd70ef82e597f52b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb67bb416a586c95eb5822122175d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eefef057d2a22c84e61c579aec26be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9c60279642809da08a8dff6110476203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72982afd94c310776bb35051b709c237204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb9edb2913339b8a980d3d8745ccba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9482aecef7bce5f1206bc28ed0659c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e59af8df320fa5564ddd463031e82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1112226b270809868c0d77635aa618208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8246e639319ca8a72990df355136b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e1551a4364e5d3ab4da753317dcfb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27a0e7369d75f03f5cdf2356e3e1f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041295bfbbc170d1b78b1e5cc993fceb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b57ca12f6cc07b54c06301f2eb9104213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cddb750ad1a8607d79f372d3206f3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae2fb683b18d2b5eee5882fbaa4153215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374578827728f636c2e1950a92edf82e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329a61bbdda2831920ddb2c7853ad2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaebb9fe216ebe971f032eb7dd1be4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed405980c844736b6ae87a287a5bdd5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c93d532baab6fcaa4f08771472e30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589faf7103252f08264b96cabc287d51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643297d0c0048a5edabafd7c6c3937bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abac68fd899b1910e29696a5a28c51d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd976e9e27cec2cbfe6dac1739f92d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4037ef0d1da7e3ece171f47fde695225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5ae47ffc5db313b86a2327d5f6cb9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95145d91290165983711cce05acd80227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed0e1edf2de6e604db01102f4af35b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65358521adbc876752e0567f1bbf174229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66e8c788709ec3a75bc87fef0a56f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8092232e4e9b0b412e8279c7ae84064231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c48de71e1cf77be8b2e04ac236fa6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22485860b49b8bb91c99e400b7699a1a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2100b2e4c7fb0113916947d09a028e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585f312796a13d9b000eff924c88270235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56b1d0f41192ceecee2104c88c307a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a38f0ad3c5a804a590c171939a49e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f8e3bd46632e2c8d9af8d67aba0ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6a997d79324156df0ae262ec3b920239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833af4e0b4e617dbe32329b65d9ff92240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67383f59271689b7e76ea3842c751a60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055ee601f293e781602a9f662de6a0e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733172c11c3794c7e5b74811be4ea91243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b1f0eabca80c7622f662c94a90326244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6560884862ab474e82380a3168810245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cf9105a226c9e3ce232961bd374e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7279559cc7ff4752b2d584f363ea4cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7336bb1b6f79180f8800b160c47abc5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597393dfd16034521b75eb8eb3213f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6260f003a9517c4ff82fbecf27c86e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84fb27346696d95ff5586033ea351d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab724ecea184c3cf844791433ccef0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332565e7a6dcc2ad4a0386fe48f0d43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a046b3cc36864a5c1380f30c552202254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77079bf83c4c9237f27a53db7209d57f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f8cc5c0d00230399e49f78c2df46e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502e1e1b539adeeb66cfc4579647d5c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712d5c0007a11a602893fbc069e7d60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d242bb981b91109282dfb0c6e8838b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4358cf7035d413121c8fe1fe3cb0a80260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2b31351f75f914aef097c1abef99f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ab9849cb6b0ea4f1de74a1f47f574262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612317f970bb331666bb84432d225b33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e27b8d56da0a8d01e64e42938dc60264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a660167de49b748cafe8ce19141704b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f32842e8c0e5e97fa4f5414e17bdfe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dd96ac800a41fd8be98c915136616267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6be6884afee35aa90716e29197412268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86664401b499873d83300334caf260269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a725838f0808dd7fe92de1ac12d4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcb76d7a8bbd00cd1595a301e29848271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f1f318b60f6c45baea888fe3a77b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b2a5f74b03df0ab401756b5d12f8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d491451c07c60eef16744f25a6c16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5d84836bad99dbb62b4aa6b964472275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44264e30b3dddab1ea0681121f536a9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84116441de78ff2533297690f0755b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abf80d0b022ef85e50ba5b16220f7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e667f4a87c8698759b7f150208ae00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89a05ed1a69a1e43bd07af3db93a67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155805cec8df73efd1c39a703384478281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefe88425f29c6b8c7b0643545723bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703479fbdf6c1e07b859e60c6b3187b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9167650ab6cd017485b82d40f00d776284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ac2271201640239ca41a5af62acd6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f40e20cb567306c5bb8db6d52e501286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11b7c60b506897f8f2e07802c4a39b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde6efdc112ed2af0c3e8760ff986ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97bd5645adfff766ab93885f7c42e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e41d407d671be41b545279a8c4204290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff468e6ec180c164a596c05e19266e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53640b814b8deb5798e214a2d9958d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a29ff043f61f29857f2aa7af94bda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e009ba85c8bcd1faa896e9904e9280294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d703d5c20e092b4b95ebdf022060d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e0630cc16402d693294d6458ccc8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95f28e42c139f895404414e468cc4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facf210cfc7fdcdad8d15d98fc73625298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feceade017a0ce235f97018a93956514299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c097f2d09fa5cbd9576146f9497d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691eae1a0601344aa42fab498a047b4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d19b30e753723f12a04eb4bf34ea13302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728849e67241a3956a0ec81ec90dd59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae9db7cd306181c18208c167893eb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d0f0600ddefb040094e594fcdf0aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87fc184e6680ff6cd0fb9904f2e8b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3968e30161e06c981acb297bdbdf8e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445c97c0d89361de9f8f91152343f85308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293abbf99e5528006fdbd888b492557309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3164b2b445da4d850576303c45787310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0924122813520f97d7c4aa42427fb1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae34c4b94056104222f489bfcba038f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34069c369e9e505f843d2fc719fb051b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f5010bc20c2124dd73270ca3bcd2f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86c0296f49c4cb02abfc59c2bd1899315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b58ee070fc2c4a75fd624f30059816316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6276d498e45213bac90fe82213eb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921818645b11b987e2fcb8f68402a1ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c097ba295b778c92dcb04750cab4a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf651c6fc6d26251d1cd34a3ea289128320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05137bd265ff1532ca420898cd664e75321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8cc6ad22ca70ffe5f9b752e826992322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8ea0d1b3e0b4cfe496890332d0e49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1b90335de3184baa56911e67b712b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba94d0954b768d65f42e15624c9afe2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ebf1bb07740fc563c8dcce3c5accc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b66425a561588ce2fa4d76a2abc253327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ccb4317c6e97d8252ec37b36e971a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d0e97b4e88f5c0a3f39b81fc23e97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d36e2e32eb9396830035412ba39df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9eb3237515c1067a6eefdec581bad4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb7745f9835e9a73e758c31f092c4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48d4bd045a3f4cd7da7edb8aaebda4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ae572a172aa39af67fd099337d530334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082e414e5b6de1ab3a3a3155712ff73335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0dd2283c01c3be7c1f770a5e43429336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667eeb1fac9deae2fa62892df871297c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83551368c8396c1e82e3b477355baa7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26d2504a484c64a20a1b44a9996f5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e0b57e9e23ea08cfb0b6b8dac6622340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf8c084e22c68df014fb062620a808341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6507b394f90a8653e77b601b5332f88342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ec96f4cb2f41cc4ae7d970568a694343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e2a9e786b911fee164deddeea44f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dcafb92d7230bee0fcaa6c8259038345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22eb30d09e3568be5e7890ab28c590b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60865420ce965e543a1894aca9adbcc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d8e329d88b5b1afab609f3c297062348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf354a2981307f0317dfb830ca84c6a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ec678b2823fe678c3668f4b55ae05350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081753cb7e02e61aedb58a42ea49f28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50a57a8c6648529430016ea1f2797b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1ad6ad6fcbaed4e43e3e6ce646d30353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724242eb02d01506d2d53fa0072eda7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3403f41b8a016482d081d5bfeddab7c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976570b152b741d584f2088c8612c06356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404547c21aa0bd42f8ead920783207b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff3a3c9781fdf6cda5f9b48255766b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2173528a5629b8a78276e6fa8f1d6a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5a3d9f80ad7ba9b211c24275e2ce5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f746cc1392af9efd906f1f75e3f0aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da61aad53122bdff21c656f64cfc6db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffd35b0fc48f41790508392645ade4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20f1817b08d8f8fab30ab799bf2880364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2a6d4c0b074d6a8f5599327835fde365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea6eaef27d6d033d330b6986228e75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fbd610ad341e272fab49d1b30961b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2195fdd04808565b40afde237a663d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0317bd5c832deeee22ed02d9a5a63369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f17dd9b746d8986178f762249fd232370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7918902120b6e4e029b594fde54e11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b69f5cfeeb97de6413585d4b99fec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b746136ff24d4ef830a99b21af7eb52373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5945484fb0544e1038990c58627ebc0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e98baef9d8b05b31950c7a3b91557d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f14e05e5b77eef07ab4d0d17258b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95606cdce3e8d27918de2a8f00c9a04377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a125df2c0e6573e9140a654a5f34a95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa08d477d125e4490402c023fcaeba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fe446a80679536f185508a6e5ba60380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fe8361d932009677993c63b4519b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb6f41be66249ebe6a4f486cd31719382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0dea1d21eff9860e101f31a742496383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2441c1e857860591aa18df535dbaf5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71676c67d15f39249d1c10ab39f25f78385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fa5931832864cbe72c99687f5813b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523c764a8696431871c887dd7bd207a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fda319029e3a163dfe917a1368d198388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ea55676039603185e00494fa63742389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3502a3ac75ddf60f59801f2e33e8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97f637e218616f2bb0484262497752391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21587d6270b966b04a2082a440dadd9b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5edf7242edca225182cea82395024393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9f1aaa9e45ec471aebe017a04789f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d75ada3f23c6357db3e0a4d0c1a9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3f6738ea6058daff02fd0395402cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d2a5579c05ce56c264e82932b2cba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305297b38ead97de11da39b0b73dbfbb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d298287dca32c59ee5753a0d7f54cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b5bc717babaec7566aaaaf9ff658f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba28cf646a99eddd8f67c974d909025401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b688f963716b62b8e462c45dc5ea070402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99746f94722ae19ac9023a43a0d9427403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fa5d95d39b534de5c17004de06c01404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada066b0e11541df2210bc3372d8709405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da28021fe541027eaab0b6a0531af62406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37420255d74b9b73a043fdff5a2081c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437445c4cb94134eee46f0b3847cf15408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542c63a88513971715c2663f0f12e9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89ba0bd3b9aeeb084f7a064c292aa7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75aa8a4cafbe9daa4d97cf017949d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40992d5ebdafe5b4f4a6c7ae9b427936412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3b80c9c7b3066af23d04aa2b56ebc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fe62cd0c579c43e64ad7fd33c649f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d8b49294755121e085cb32c0060c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ee672d26f01d0cb758cd5a6378a29416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5390c5496cbb202dc235c54ca6d80417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2f8a27fd0a8a2c22f3b57b94e8ff8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60530b99f72a6c184c5fc06d697682419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dd1eb70e66298e9bb1d108c5b2a88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ec31e4dac995249cffd9176312ddf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ba5d77847b6e1be0d72ddc38c6ccd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a6a98bdee4cd5adbc61311450085b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0d987ef49dd4521b66d6f047fc2b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ab9c0c6e90bb17d3f2ae1250e5f8c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dc9cb6f02105c925d64228d45c1ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87181e6c631109841a0e74bd47a89ebd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfbde25daa8a062e700a05bdecba42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4984d6792a905ae4ec52128809ecde429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d8482ec07bccffb7e7b9651b78a34430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c86eb28757570e82286d30e3a39d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fed5e6bf947362dc2072c92249a4f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3918f58ed39da65e0cab8ff45e543f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2f53c4bae352ce43e1fa6fcfa287e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716e94b4ad3f7aa6c81362bc0c80867435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6d3dc8723a3e059784f61dc5d3187436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f6cf28cf30352717449b7552b14d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083e66baebc7e351dc0858041a0407f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab89ec3a489612bb4de26a8e4aa8b51439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774cf79c3da6e44b04f92a6f8ddcc72440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29521d6657cac902bccabe38afa0c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c118abd41dceeb54716be923a7be81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac6ff8265b5de18eff49aaa2a44ddb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f173c3ffb2bb8230fc3a7445572002f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec671ac8806a2ad25e77f477c1bddb7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6d0afc32c63abfe5d4495e83fd9e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f411e71a0646a613918eb6e9f3b7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af6ff3b55b6829583e38b83bada048448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452f25cf1c04686c1ff98eb370e12bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b268565112fd6077888474567eabc6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7b70bcfbe4f9093af66d6c657252f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7832227a424028bfe12c2f352b4d14452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07767061d0227928323a2296b184fbce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1389923188251d3911a3bccbd8a40ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d10adf56cf01ce62d9a043e8d8c98a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672df971bc982d1673ef674b58712a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dc123d30f5d803c21f224444466cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce7f212f857e302405e6769684b112458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2bce0304ef12e0840519adf1bcd9b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bd1606c39a770cb23bb6fd4cc13ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6317013a0644098c0638fd5ea0de91461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704633187f4fea79afab86c8aa38996462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755e8542240ae00b5161e8475875462463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245735a6c3957adebaabd570fd1f70a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be0c2b101b8206c2499a4976ac4273465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdeeb7326a51d5307f5c3abe34bc5f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679015ef84250267257e3652c9ae9c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effe8eeb094605d9a95dc9df2aeb9e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8532094dcc06e25031b18ff94b6a8ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4aba74d601ace0cbbc67eb51f5fcb0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b18ab72a9c6aaae87e6e9937a7e32471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066f88ea30ad6f604521f2a1587642a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431402800e5de3aebb5df80271c998bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2aaae2251949a70e14fc1cf45dcf9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b785d95f950fefc071e1abfc17853475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dace97a2165216b4e3579aa4ad99c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8c1b211b6237c9cf7647a0f4fe9ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcb246d2fedb290cd3c6081772675d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451f0afc95dd0feba5a040f5eb60fc2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99ff39b5de689d3836839af5430248480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755751f38a2aa5a6d63b1d4b1d3bc58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d878598aab31c2df3e6b83269355e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d77802dafbe95707a2e9b0483e19b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539e266bda373a53b42e35af507b254484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462478396556a2a6cde8ece741a6f908485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0466a33c9e10c76066a1af4a10c3c32486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0723ca5d869be2284baea08f177d320487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040b502eb55ee0fefb33e20b96709a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb4ee5b7b311e25c4209c1e7f36388489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fec8a5c75de4a3a2af52aae38e2f721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d742f0e4785a25b369a14b22d7168e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443534284029b815d7a3a274bd4cbd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14063e864439c7fa379bcdd6d11b26934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde57581d895a18c61b0d6080ed2dc25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9accd6c65428cab46268ce740c5566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec7c41cbbfcc99d4f7d58e2fc7f3c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141659f7fea2452e05e2f7d8c7053628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551315b041c09862f31b23240f4aae549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057ba852e5796a4d78499e4d5037b2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b56947cbbff0e6c7f600cda31031111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7641e65cb2af0d33aca023630acf9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1ff7077e8376bb7b548357a6c182a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a3c2d51ab38881b20eb31b9d1280014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d84c1778aeb79796e3085de2ad9cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b936fcb93ca4123841ebcd967f9348116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22296971b1c91e6463c01a56a34db23717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd7a195917e79eeaf2904a471366b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc669ef6e059e5f4c259ebcb00af9ba619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d3193f90dd67bf12b789e061d32ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada3e6c28719d0cfb92be5cfce0e6ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b9b91bb7be3a48127747c3311fd1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e988bd732b83a7f258e706fdb8db9cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766425714b4ff273e4af80111a3bafb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548757ca4be96af783f8b160223dc75525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9376930089a34ff15ecf2eaa32499d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c580c59c35fd30e1c27fca2d8fe70027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76c659e52d82014b7df6dc9d97eb8728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef5a9acfc9d2de14dd9f816aec75a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc68cda44677f3944e463268a2942430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0c0d7589a8240d11a1d581b78f47431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3020fc4f02ec661abf579a6bc449232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823e81b2946f4989a98e6d5cca2821d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0d962a0c24b4b201851c8085ba03834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77812c15724f9de38cccbf4f232617d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1e58c39ff385b76ec31978b7e2bcf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53c9af6d82dcade094eb3c51b2c86137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658623f395988895a838cc8d9e3a271f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d2e68526cecbf840360bdcdd6b6d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f9bf4cfd337df4504b80ad848f91d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092423db8242cfd1fcc9b18d0faa67d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14eb9cb509ea64f4c3d06272ccbfa0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4cdc7bd78485d87e9257de56a674f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e37b5ed0ffb7db031576a2398f8ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d17967223b8550c60283acf34f0a5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75624f5d8ba866edd20f2b9c5d876c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d582f3664f73ff900cfe522157c7cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903e8c9538551a640a99ff181796ce948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309172b0ae78b18eb9b1e38d8e28469349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f9eeb196b664a532d7bee94313cf450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef08aca7c4fc645a1af2aaccf2bf3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7737f681cf536d48dbe527cacb3631152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a1f7f9fdf61184481d3d51462a0d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836ea0ca0daf325db94a958412990e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e6e33ce7ac8de761575fa8a0a4d9755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dd02af2c364ef68fb2cf992a7113356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098390ef3491bb97d0c31998af8534957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac750cdf828a64157677894e50ea5fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef24e657ca5f08ddbfa9e2a9cc5c8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495977082838b28bc802ff5a629c11f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bb9221af9c1adbc2db66c9c0113a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b76d6b3c5c24f4481d221753fac30e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430efffd4779b97cfa2a1748aa2990463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ae52f6e5c4651ff3c9b3a343dd7ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2f7b9243c4a3cb0c59ff3975e981965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675b373c41912f305227b190491a80366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891facdf56c409e6b7312e48f5eb3a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fd7ffd7cab54751628658db2af3e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cb7c19779bbc79572e97d3ad4578369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab2e8f5e24f9934703177b7ff320eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb5e9216467f6e1610f421ace5773271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78668fa50026a2e5d4e88a06c79ccc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7296f860d5dc552bf8d46dc31b98f5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff376ac4d6aed6cb67aedc362882535d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016e4a07925baf75dc00f4eef60d0db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371f8d8d75e37edc843b8a8bac9349576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391ece61bd3ccf35161217f0fdcfed177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b497b741f97358cdfad392d93afcdd578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460740e8dc3184327fb6a99fa539285e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224da07948c0a06170f1918a21e164480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5005deef982ccb6233ad4341e38411781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b488714817b3162798c8457089b63a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdaa98038d76c6d882924e575b44d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a120d2f8d693c227beb8e4a35314a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b5f133b3dff4c6cc09e92bbd9d9f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b432f6860c0a0431e6f32d53ea99ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ef10c19c6c07a7d9f21be8cc2400f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974ac9247b49559732170d6b78cf81d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664476d2e764abddcf8ecd3999687e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38726ff8cc5f92d35023ba62770630e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e3772b1cd76c30176ee8634cfdf1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44d7f04b522ec3571abcf50b38c27c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9df6cfe4f00ac98319cbf96f942b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0644ad46231d954a4b90dc3d73718ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3fe194cf0df53127ae0f5553c84f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912cd18a03565851305f59f12a1f7cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070c4de5a30eaec59f63ee6df3fce8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a22c0f721f74d13ad7e74e66c46d6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010189cc3a29c47ead24f748d7a7d19199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ba4982352e011c8de53efef59eb68100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20044f4916085ac19805b390b279c4f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfab0de9081796ab55b8628e40ff92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8ec4e96375d6325266da198330a1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be573e9e481a3f990941cb674944da4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477b7d038cf90f9e10a9c8394ce0280105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf13e40baf7be749c50ad0a7f1d3bb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7850c0e0fed726140566670d1cca0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f47d920f02ebe22b6764dd879cff17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0527480e7730ecb7be03275835704109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538d0bacfc27cfb46d893633ebeaa66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc97f212c17f305c8b26e23a031b1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c74d3b1aec7aa9e82452aeeb7f313112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b6c7ea1380df50c771c99b3230c26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff932265fde37e7142b903e26bcf7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774de183b6f551d00915b1f259c77bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b5a839a9b33f9330166c257f12051116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b8347242903bf09e4e6826c7b8092117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc00efbcb1124d234a34a31b935ea37118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fda21bcb3cbf36f3d97349d82a97e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe2013956001013c0349c604478d1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ad005ab0874b7bcab9eab7bb82e4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338c29acaf700264f36cc1745e6281a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f69084b47907b17035bc3cd82741b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce43a57010badcb2c8ab9822497cf4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5da08fcd68170efff67b3d008ec09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d974604509160e4140ef192d6dea01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc38ccd348fad4c193beeedb8e1fed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301401b25abb50e6a6d601a2aa56fa07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745edfc3a51453d417f9f186caaa5882129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47759cb3aa9944bc7e852563f07daeec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e42ecf17ce21471b37d300b5a60ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1acdc29ad64ca17d4a90924ab0ea8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590bb91780f6e25fba54852a5545144133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90a7d2e49ca7990997390e7b3b4bac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26bf85a0b6e1add09e0aaf0dcb41eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b5a792df00dbe37b7d96da8873864136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1207e7d1efa5ba4595c349f457c0f6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b77d9309aa8d395dfc64ac8a75471138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e09812017fe5f0e29cf3a680811d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9f41aad32d45ed35e98841ec5fc69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fd90f9afb6a94df09be8a64338b04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a357f3705c9082f8099ac4905db4b74142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8f9db5998d98f3a9659f09d452a37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd912ac77d80ff01dcf744f86b9beb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dfb57b3f335f70d2500964b2f564e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebd216cd668b9568566842647d19fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702326d43b069f6b9a3de37d9d464cda147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79599fa24e6dc6b48c5243d3346cc1b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e218911a87c2ef79436dd600cd26b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b7caab2577db379c6c9ecbcad18aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df01c3a9f07851b6708d50d1278968151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d3339ec2ff7fa738074afc5fed6a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38282e06161c01605ca7c6fd65618c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb08b0929b4f0e883458985fc346cc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233f5af7571bdc5352b234da1b1a564155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4fb4c908b1267fd88a0315936edcd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27930abe19d74bf666e0f270b858fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62e0b504ab326f10b3fd2eb4386eb0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cb5a4ae6e55e5e28ac1b2aa94c81e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddb1c1f54ef58eb15168d5f6a6206e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a887387fd73a10e0cf997a956195c48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a7591f6b5ce102e3f64572590fffe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dc59090d51fb2dfafa420160b7091163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b99d1ef03735e5245cbffbe4af662164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a608dbc30869a3dd31531000bdeabae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e5829a16022ec3902fab43727ec14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4fb3558a41ce40f40a8d61bc3a8a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7376f5be0774cadb7d1005bccf75ef9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b9ec25f10558e582e9abbca6bdb63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7f6b0f6b67de1f6032dd167df8454170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f047f21fa7b4a46b1d973fab9b431c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8698d7cf3ddab286c4d0f4385659f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f1645ace9d454564b23e33b7b1ddf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375519f6d0d663b25494695bc00123f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff94f32841ab53a4b9cea3ebe02c371175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2e78bca7c1b91946079cb08263599176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb75317da77da686a3cb75be2e09c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffad70789b0fdf95d703e1cb36ceff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969da50d71f32b119185abdadde9ee03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b94a3025c5018d54f15dd93fd7334c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dd77f2ec2d60f5c3319766aca38a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64b3a98483b6594f4da5493029cfd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0379c4c649ea1ad83fdc94ebbec1c52183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1803324a21d2dddbbc31be81b59b37184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3ae3b2563675f1f6b4710b113ce44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1996d9280937cfdb614f86221b35d5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd482bb6b68150afc9c4b9114f942b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01faae4d9724a3b11b33b88db8e2923188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dae5bbc7a8815e74d501ca40054c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa49cb999ca72dd68f1078b2d74323190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b65c869cb82404b7a54d3b21288d23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2e79730c6825ebf904d4031b7fcd0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1e484ca46e68847ef1d59ffdda556193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c1a2d7d8357d6ef4838b94f4c1488194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf70ed2084c21e4105f6827b0fbc59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a080f9e60ff441b5ae8129c234b3fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4b79dc89c5f5210f4c7cbf634dbcf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd9f35d84f38b3d10f9bfc59967b47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a54291fc92d2b365a6083252e1b591199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f822ee7603340ff2fe1f03c378544a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01a13cf915d6feb881acc9e4601a37201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d83e9e11782d96ad77799b0ffbd97b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e8aa242c86a83b9c81731d926dcde203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932dda6847f19fe7b82a05831dffa2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907a5231db0cb995afcdae47dcb87d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258eed92aa00b91b2c3d367278d1a5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734523e556ab028adaaa9d5e289c9507207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50dbd6efe049c0d7742826c7cffbdf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbbb396e8c38ce48dce2ff968da5cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb0a6fc803e664be292d2880c0e8a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e367f8268c2a012a4ee3eb1b2778e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9e0f669d05dd84f66ccfb90f2f1c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1ee12f61e2e0041f611d75217726d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fd381aef5895b3704c4fb2aa9f2ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e19eb01fb326f34303c8ce75ef37d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c87287d0030d1ce4e5c41d263486a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60ddace32ef3a8f8d10f90c30b9d7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657ef1645eb377a0f7ce16561f7a049218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b12ee3bc6a27e1d5e4bdd612e97ba5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57970890b9e24ffb1c06b2ad5052928220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65986237ce4292cdde77781aad5960221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517683980265743c51234e85574d356222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf3013cbbe4bca4f244a195b534e70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bcc6716c0cd98509ebc4f04398316224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c012610db9bd2f9cde55881d862175225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747675d0321322fe1cbb253767b0ace226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b63ccb28bf1e562649911b1019a39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1d110b9b51814e67bb254e28dc81c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffd6e566aa7f0527c470ad43c669b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acffc3c55c569c59652062d1cdde9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf926805353a01a01a94f30eec06741231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dfac1b67b2a39788e329d6b2a4079232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2eb2176104b5afe45c63622e6406a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48b4de9b2d3c951023aea79d76f9c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfac71624731819cf05734c133acfea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d778527c56c0fd84a669c9e278cb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff71efebe881b208119b757b089d1bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fb6d814d382a18a35d43143fbcfe8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440c8f63337ad15da76fc7a1b48787e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac08a98b3e994939804612e8930626240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a46e1ba8d011e90019fa22ce79544e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8cde91dd8fa44f42be54f97920dd3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79e24ba73c832679b4d935fcc6a9ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1c25bc2b3e552bbd86948c39c144a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c3be60caaab0a4eb3f334755a13ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3753c5ae51d7769a06c7b3a9d8112fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed44e3d1fc494f2b0db304829869ef0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc4a3ae1e09e31f3f75bf19beff743248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982976dbfacce58296e733ac0103772249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe372ccc9e26abb164418e4ba814de18250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cc54be2db8f81ca7ab770fe7c65c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fec4777d4938cb6f47f7347f0c29e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5750b9a6ffe98bb82140c24817822253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbb27e05b0aeb7177122cffde330a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecdc07133d8ad90f46ce83e9a254a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb3ba96694b418c8beceebb3e3011b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495f706123dd4d95ada90a05a521d3d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5370aa2a27c4912b3132ce58d57fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b6a0951311abe42070507ec12ab65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd39118de00cd57113b1d78591b0504260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c28fd47aa04469ec7cdd2b808f1de0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4893fa3ce72b3b09b3a24193269f72262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d457ef3c923ca7cf1487395473d66263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10445893411f8b70cc8d91f0a56d9b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495eb3833edc92658628443c86ef385265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd60df8c568a79de5d2a1bcc332e11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb076fb16246136ae781ac9ecc4fcc2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f21b5b7243b39a1a0a8e9acdc79de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9c37d847a08067e1d49bce38fcd7e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584544c8904a811027c44cf764a428e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592474a909a79c899076e8a83cd1acb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b812b0d6a0464983f3ef6f5b6da0b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594d54aeab5b44d4c10e4cd8b1da924273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d5a9ccd5b305f5a8f8160e74c700e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e16ab69d3da74712203f3a1869ddb2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b222e4a3d683105669cde1816295e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313343619530c12462b511773025d27277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e297159607ef9d5ef39ef832ab249278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a120adedc0dc18bcbfe312fa6835721279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddf01c85728859ad0d76af14a9b484280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79f6e3c4f013696aedb8796240875b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c3a80c9e37ffecfd52a5ca1e83a20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed88225c9d5b4482969705f959922a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed25fc1a049ef1619ba287e8f74e40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fff61fe80d0d77b0a6a1c2bae3872285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489d92606aea5c420f565cbbe96c918286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9958020ff8a633f20b642d9e6ab33287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7787a26dd7f9dcf7b14f2faa6a44e73288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b46646fa67b8316dcf1989a9534b10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724922c1ef15dded98ec11e389b7ea69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98439ea3a7b671abe23ddb9b8d25b899291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930600d1ce0bf09ab5ecc9e3d6d8707292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e1d6c4468d12c3da576a2bc18f42b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e7ae5d9646904b29218bd158d2c39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f633ad3c092625d06d5d393755834f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1c1cc053c8c725938ab5bd3205cbd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587547548519ee874a156bcb9075f8d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d3e49e4e9a82eecc5a3615436f916298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e324200c6db299fa9d804a4b7ee821b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76cb2a58f81a0c95976aa3cca29d73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbd5e852fe6329fb1b284e561dc8c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989aaa12f800a346925b4a3927925d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838890effa6d1c9f44e5dc002ad7159303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54552096030b9d269514fb605504b63d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921fecbdb83df6f96b9e0e7c4961f21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41d26b4d298a3c789a91042a8f3727306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b2aa2175d6a95a81960883749c94b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa7fbb84a087b52412f2f6c217818a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf580ab12b3de90db98ca4aa002f249309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128e41290ddd7201c015e9c2380187f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195303c0b433fe614cc7cfcfceba9c97311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c86af4f2ab45d379f05e7a98aa0b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706387012df4cf24305fed92a25dbfa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4a35450d597d4bb3915628a945060314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94168ea5fc4187d4d09823a78073ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77545ba368f55be484a201033f0837316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546d2d7f82477247b37d818dd088976317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d601fa22205aaa4f7676318760ead318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5a017d9eae147562e25ed64c13904319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52525485e1b9f3d438d43e0deba7a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedc0801a4e6c3e8d9a991a46ebe5fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423a3f8f49571f3010310c5e6180b6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f01e29148d2d1ff8ba89e64ec84e1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185e1a8646e11c6feddbaa469477f2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11ecd8ef5f7102b20b4df2f2aff19a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcc2c6c900ea7f0f7b7f074b26648b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740c000ec341a94df4e84bf0fb057b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bed95bbb620afcb16aef1f8e7cb2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c75f89730cb22157017f383d05cec7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92332190a0b02651ef3b1cc8355d56d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcf86e832400834feb02cecaebf299331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d45dc6f32d8b141164dfd0452aea51332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41de5380cb538e71ec336ce6b169ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1692a951723ad63b84bf2ed936ab8b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933fb1592c8e67893338fd69b86e2f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a81a0829605f4bf80da01d3356040336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd015bc7cc8d98556bb07dbe8da406337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9cf8d1ad7f25c9d94dc64b4adfe2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3ff3e4145dc7269939e1e133282fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b6d132df0e72692a3a1125f7ac00b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee57c4dc08e831be528875363862d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f78157582a9d326b270384ff524b22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c71ea21513809271a6d1a60a12223d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5679d5f2487320b811e694046d20784344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c259e1ef39128a005a0eb381f4300d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233716b1e694c02a7d07894a5815761a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f129a3d0c294100ca767f3caf88c5a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3862f053c1eaf91b4930e6b541460348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28e1a989bb446210fac76222428b00349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1735f9315c7cc770042f21f1d15a9b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d368b710249e37b97966878a7cb64e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390ee465e95ec63c5a75749cda9dc58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036a2ce9207698af4288b973a3d6383353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe340450e695064fb142272079fb5ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cea2e044aed69a8ff9f28d4edb35f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c0e2118cb227799b610d91150bc36356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ca5d58d019f81c7a71e6995b17ebb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb481cfe06d81ecfb0e4212de698566358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455c2524c10b47b86c5b7fe7b068bf2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf86fe996ba9e3bc5c9c354d1188b0c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468d41d180a26b2093c774de8e5b0d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279189e0ac7fa72b0ea69d62483dca10362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b165a2967aff49c805dc1c8a94a3bcf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d413c536c06948b77d22a4d4f4ed4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45fb2161b22b99319bd676a9d3f6f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc389873cdfcf645a38e56cf57c0b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51990076de979ad746ff116feac3b89367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c8f6e28c70b9f8ebecff81c8c4ee2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47731edb37b1f6eed38b6eecdd85d38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459f94223e71d539be180d6d04493d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10aefc2ee1c947e3f4d89e809dd232b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d89832315fbe5086eb988cdbb6f65372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702411d4980cc84e2270e1de6888d2f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543650d93f0ac442f26c4084363e645374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f75e797446b2a87047136aad7d6de9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fd790b5b451e29d9a31dfde29114a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30c790ed51aa416d71acea22f35fc5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c78da4f839223c544107e817874646378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ac667a4b21de69ba8be7c2f1d575d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fcf7d722b458846505e90619c05b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a911aef106d0ab8f275efb582ef938381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5389ecdd7f78dce393c1b317a0f8f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dea29e6ae4caab5cffadc01dd50ea9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c406cdd3c59f613f923e0c77d432a94384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b5b5d4e6eaece7003e85bb0bfc497385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06649fca9abfe2ae2b110c6bebc4fd64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e866593c69d28bb082f364d9d0b269387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704dff9b1133a7e627e65602e7439d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4d128e4a4359528a30073426668bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eebaaadedc820f61183bfa1d95e266390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3dfd108a0cf63803ef48bbf0488d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188a2f21ede9b37b4848ff76cfed2a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7b2878610eac49cd0978845d4ae81393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b953abce546062f4cbeafae6628f99394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c4b548cf60369043adc1c5f878b97395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbeb6dd440aed81393bb21b5b0853b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6d4e46eb6f5e1f2381dbb6f756304397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b837bcf050d26f92bd5d33f3e3828398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ea130184590b3dafd9c2ef980cd56399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9354f76e4c8875e67b8f8a902c3013400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ab8a2e7d4d2f5f8673b148583bfbd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2451a591f4928f3084c464f9deee1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3893e53fb5cb38b46f5304df796fc7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f13ac048f3b8b7d155afe7ca18a90404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6db103bce53ead08309c9b11760311405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfebd557cb6203698db0cd462baff7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eca990051a84e15dc510474274bd7e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0c4a917d7f3c499fcdc52c74dd381408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bbce177aff8aedfdcd17f154874d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182da884164db19ab42d86bd244bbba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d197062836736b043e6bad4ccbc04c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8e285a88d43fafb55b02420226722412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4193c1abfa9dc34d8309ae8d1e0b848413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9224db73a2b0a7e934bc5ea216c866414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea5d2742102d5734b00bcc4f7ae8f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865f06a7a2fb805e14525ef92043540416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2888a299100a93a5299a4c6af6ee27417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce874d5cb0c8e8398ee8ebcfe1c270418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e09374a08258f277f0b2af8e334d09419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7c443f7f7f301bc4a644bc69a616f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a412723ba174dc48d9be73dde6feb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034f80573da2b3594ca4f67d08f9394422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d7c26d90cc28a4e7ead587db7895e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15deb84ddbf4abfbb509e0bc2e38d0f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333de1701c4ed67c3ba2cc2d16873f11425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b125ec66cbf50bcf037172da51c0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8569318ae67defe7be9d777bc333a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002ca9abfb397e1d5882a5b4dd5b3de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785531656598bfcf5fde2cb97473802429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62966b06f3f69014fdb3ea1725796dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac2f5dd6375ad6e338863123099580431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55c67d9ded69bd0f2fb3be751b11df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a42a70651922e7277ff9693ec18695433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e932c7628efe44bbef35f18a7c5f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2215857a34cf2001121efe248fdad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adb7f50d1b13f19ac7b535c7e2012b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fe60d82ef4bf0007cb81fc23d2fd1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb53d2a5812b45f412657231a832988438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb30b3e0ff8e650d31320a55347925439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a6f60cc8c35e7bf85f4c3782f9de5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf013f84dc32f0f8765481049901249441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77257efd363e1c82454478ccb732c2e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283183c92b082ff8d3d2a92f690155d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4020aa84eaf8819b8cfdf190243d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff251b5e5931f6e294eca0651a302f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03bee4299090a2402f885efc6bebb6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75922233a2e15f30d25bdba236a7993a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599e96fe7baaf3f63bd9fd873b46f02448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1c74fc04adf9b692f405fdb2278e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999605f4f2616f07535ba249df7be96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1474edfa8940a7a7b8f42a0ce8faf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b551d6e91461f8753451de3a51240f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026592cd49c95774cfde61f181e50d3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d925a90a9015cb6edfad53bab30ec8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9644b6bf02365cf23b2ba84cd9a83f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d649c515fb0a0ec330447c07a3f4a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25232fdd51718ae6eee41f45bae7271457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05457d74d2c543a1edd2a0fefacc68458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdec3d9891b266de52a9a27aae9f3b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040ef971e116e8d27a6bce9dc06e9e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4982e66b7e4630ef9ebeb2a8b8b53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd9add99e4f0d9c2b5961dbe854b1b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff77cac4d55c2536e047325b45deba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363181c252a58e2a5e0b58d16d5b7485464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7672229c5682358390208f3fc0878d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93a9565860707da0fbabf19e0983d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42217bdbe39db09b9b03bb92b92235b6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f092f8c6fac936a4386334edd5fb55468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee756fe54f90a5b4b5f8c44b0d8283469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6e88c5421f09b6a5d87545d4edd2d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c254b98bcaca716210d7fc69bafb3d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10485fdcd8b678bd5163f93b2f8138472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3db5fc66a524b24ac213991d240a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e318518551a168fc27783a9ec086a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadebf26f4ffd56af4ee59c47e3b7a50475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1315979dbf39cdd88f1abade6cb20476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340a427c1916872f0057e9a6fee06d3477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>