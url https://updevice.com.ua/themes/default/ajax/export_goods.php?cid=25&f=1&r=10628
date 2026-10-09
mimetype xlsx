--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8787da4ce611d700403db6e2958711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e2624548ff712506acff68129971b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe5b6576114e24cb5009b1e3780c6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94d00094958f74ccd6d30f8b676b444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797ad51cafd0722c5a3effe68cb0b815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633805d61f90837a0c00b6ca8b2adf06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08435ca19e93554b44fdf938297afa67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61796cc12044364f6e7278f0e4ae00658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee2a0d08a95c070ed6c3b1e16869499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5e2261f7234c438ede1a537b0623f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72358182102829a1b1de36869403cae211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fda2890119ba3019a0d516b444a68612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af329661b981e5489b8eb78374972bb013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c75e7b0ce5eac31707c2c403471c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081153994a17ee14af4d04f76152b9ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed557adc3bc0aeab33ad5bcd7dc16916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28af5d7fc8b09e91502c3eab29c5d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215406340080d00e85278224c56a6ac218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fff5ce87c0155cf7ac139bcc0a631019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed7205f8b96c9b842fa7561cf9938c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744a1bdd0515bac52c5a97bd5bb824c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e30b3b510e356ea70ac4505746f0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf316adc17c0922b29e3e0f8b3402c6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7c5bce88f3c8e8739f7e0fe454fb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fded6dc2528ce9040550c6660d6ba725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205182a37c2a1e83837ecf5fe135206826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491ac60b630f06643ab6a256d61304927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d482a165d92474f8407e6d65a3f01528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07b03f7d6d84b690a7d33ac662dfbe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7dff50aa157b20e356089f2b8ad7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aab23c7eab70c094d9a36e13ea96f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b04eefdc033c9764e2001f90177cfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86d06878814a01bec194115e38d49d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acb7d18952b4f7af1655f3e0038f0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a886588d8741e1d0fc32bf9f6a05f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6aaf058935680a217cf05eebc7e9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b87a8da56f222ed598d060cd5fa0e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fff1dcf713c60e0248053d958a203538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26295d294e0eb0990fbc96d81ed3bafe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b79b96f128106a096013b15872fb1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869606d1447fc359179e41f38b81966641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca869d7d2ec5e356c86f8974547c7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1690c9737fe53151c724f3be5fdfd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2bc135c06dc9aedb1fdc28c0dd5b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad37b1341d42e10fd10c2f38a8c051145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffcf3d904db7722fec22e1fcfa5eaa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624276dda9da02b23780e6972ce80c9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa988100f8b27b3f0e1cc67abdf44ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3f7211ffefafec6538d18e6f9e55c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc46beb6b76ab825fa727caf1c5b10150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6112bf47dff9fb9d6be45479f4c8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd76a9a47757166a8cb981598aae0c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f3f0e22fe592cc29604817b7bba6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a62ddd2fcc212936ac8dbfeac5cfc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da765861b9e38ee5e79aadda51354555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a49c04141b0a08d03d4953d7aa7e2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256e3596639401b4640ca2e6f70be4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c111c8efa16cea67dfc1772c88e046c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17276fea9f5ad1a302215aa14c9b31f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d3a6008ca334195ff15e06c895d4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bb4b28f241f2bfc29034c9e87b04d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cbff170578dc85d66fb890bd3e9c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab7fadc7156946c8270de1ca86965563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58b5f74ed3aacaf1f6c65935c2f14d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f86bdf9c737cd5b10fd57230e7ffcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358e709774601e7aec7c222cfc3c07d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ea3f81695f38003c083ddc940322367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bcc069004e5afdf5be3fb87f11e6768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3f7f2a48e37dc0949f7ce4166fd9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b993e28b070725bb0943f04ce918470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92285946d2ec5a15532fef851148436371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d90f58c8c7e160710cf420749a9a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29ebd3c82f27c67b4c8ed8bc3df90f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c39bc3216a350e59c74f69ccc053874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f737cae1c09de306af0e572ba3ad19c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aa3e3c22650f7139604e51e70b37d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19cede431f28a2a2b2b23ff476a99877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ea0ddcb0f7dce54aea25d3b27813d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ac69c7225ca35f6d2eff52bc4f93b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674352012aecda8aa8681be6fa9232480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca124a898043514374b5430f90058081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5ddf2df8c5c3baf906027526b1caa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ab779b70ed3b896062d0df673b85483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f83937ac4bd0b4b2e94145efd4421284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833bed4261c38a2ecf3322ea332977285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb542c92a5fe7a38b89f2b6bd7b30486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da4887bc6110ffccd6e3430aba55c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d082b930c0168160b6637c47595cffb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cf9356a552d9e2635a4fa80ec12e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491f636e0699d4f5c247a33dc7cd37290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065805638c91055cade89bdac141e0a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08a2c64256c432a21296b9c929a6d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b717b731fc06698ac3ac765b2245a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65a0f27d87a54145dde4a63b2726c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dd54dc29d69fe2d40502abbb0c18b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16afa4018c664688b96f2d56c92d85796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6007dc88f7b087a5ea70ea7979a32597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8130572b488131052a7c9e34befcac098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62382f5e1d8de1b2b75d5b91205994d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52f07475977f73922af600204b49b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728ec396dc13382594b627a5e4e4d42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b696f60497ece164bb8207a0b6ca73102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41561554b4e1481267dccf07019a0ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c8d157e050ee7bd5c8ecadbef8720104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a426d7b851dec7e8a6cf15b4a5b65f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abe79313648f7e0040620c2a5c92d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090f0c1b13a2ead0a959164b4ece74b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784e65bdf33c5509c1022d6312d0a62108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb0438e30495f5e4bfdec628925cf1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b30a8018b925910a50bf5d3ea3a74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09020b2fd50b00ec8c1810fe0d483e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046698058c4983aaa710895e1be681a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bb34ea67d17983bba9e8e94ddee1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66807619b5cd84c50fc66be9bf2fe7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4b4963e721347c1eca8284248ec4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e33541623e373b9d6cdf8f5a92fa4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68704d82c74fcfc9559bfb8fed5fe38c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7ae4399d58f48732d720aefdd7e4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1750d714b205256af25b1e8c9ae4357119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325de098b142a00885d613c351011be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb949336288a1dcab2f797d94c6d7f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228087961a684808d2efcfb75f8e1b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b01dac3392d7b41bd787127d15d9ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758df63f72e261fac058d8e8cd7cefe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe31a7175722f3f7bf67bc850e37b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0e628fe4d9ad9ebcd59772e41d61e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ae361fc86b6694679c033624383c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f8851632e1d732f8e26b5fbb630cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbee713f283adccc3d3689ea77a48d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f70519a423606c78cf1d3eb82b23d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb091699f6dcd44af6cf8c83b490c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26bec148faa517fd65a4ea3b5d68e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0c06aa267886d55599ef00417c96f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbc300128e50a56e8acfbda126cf71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e44ab0e756d0862ac43e0d0c00da47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8dbd19fbcad3b4f792c05dd40b3af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adaba97ba6c663a5d45bcd03cebc38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80092982b9fe3c5fafbfe32a1d2449d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d15b455661b73369dfcc4d7d7b3ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf3b9ef676b7fd3e8768784817a323140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a1ab954480df9fce71ef7d7237f47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefca18bbd2f4dfba4849e92ffa720f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec5bb13253a0efa6e089d4ef2181ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3484141c82c91b3e448d3652612818b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44add332936dfe22f082d056b60d83b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fde2148ff45995c9fef8d0effb3d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb1ce29921e3530b9a211ffcf60d5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5347e163e3ceabd5b3806ee7f1876148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5627e86f7beeaf8e5330ca7b69956e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ba7c463df316de7d2fac0b09623c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b888f11618cc0878c6b683495e916151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d118b43c1a92ddd371753129fe6536152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf957844a66eae1f8de3081d6007026153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a0d0d96eddef2e34b0b2370b5d458154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18c0940c3dbd1817596be81bd2a59b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21b08f8b290945dffa1a8d95325f7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb36e97997a64719a1ec16068d3e2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d84a4487f61b5a5f8512e7782cc24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813096563c195e7409bdf46195ca0c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277d6e89836706589134d746848c8b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe87631019913a3a0bf157b6536e779161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a3e6bf76c72778f51733ba616b8cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd99ace6de7881faf2207a61abac92163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360349dd02154d109848f5ba86d7d4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d451668a1cfb1561e35a676041912165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b07fb1307be7dce1d4148b411fbc1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9fd77960b5751b1f3b65c3d5ec92e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a073227c7004e4e251948903c6c08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489d167ad8dae77dd6b663e5e7bf7cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74cc08806df0b33392fb1c35e6af9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355871919c339dea8ecd9d0f1d9456f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445d341aa21002ecee48b57dc100c98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360893cbc4bb4bde56444cf83f1d773173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84ceea1d5c581fb48b0cc0e1925225174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf02e4b50ec165282c29d65c1a5e6a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c140c09f428919fc9ba4ede139259176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e84d3e43dcfd31523a309b86d420e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d0dfbfd011b6c2dd4a3d835dc4b75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b08bfc5ed0c64a1308fb005c2023d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b7f34f4fc651ccc7b4d61a295bc27180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025af48c48b19ae7e20ade1477d4519f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135798aef7f670c9da93314263f23f15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fc60ac570c61eea57303880609ec6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0954c924afff3c0779cc04f1784e71d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bc47b5a00728a5868cfb6330d128e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf036ce6c0296edde0166b641679edb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb547e7bfa1fc65c3c9f9a3e0f94d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4386478692a112c514027740900a223188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bba02a29baad542aeaeb278af2918189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35713ce7f1c7858976204eb7f588c604190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5289bb6fe168d457376d92edf11c92191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14922ae3154dd7e3d062e57032042c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57840d6734206b43cedb4e8733dadc7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336ec94b3e6e46d5afccf272bc1e894194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402f4c4caa5bc193c1d666a79b8863e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba5f313900babbf0ee11f172010839196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54e2b00993fd96dc5b60480b7b9b45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330531eadf497f321f4936850e9dcc22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4447e1bec5509dcbd8a9a88f2ea6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0476371f70e81c798beb3807dd1dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4090490241b675370935e44fc0285201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16f86afba59f048db88c4459ec4d6c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540701b722d060c476634df6b5c0e33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdca11822e69e70849b1f2216a28a79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638320950de5d1fc4d7f4aec47f98054205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8f90893740871fef3876b2db986c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7879c6432b361b4062c748fd89871207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3cea729a1e230e09e59c541a75726208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddbc262d57afddba6ae97a8e449aec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d2070cbfadcc7ddf84721a29806fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2def36aee28691d4f41e542c85edba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c1a58cf9d3b749184300997f7a62b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9452fceea22f4ba0271f9458ef863213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c37d645c83bae09087fbb93a030a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce136079d67a08293db8b9ddab83e9d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c19f5edec8fb99751b454edc80ca49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fe0f04ca62c166b82375f4c1a1933217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0e06165203c204686db3b8c8a62e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c9408bcd27c987bb9f11f573ce7f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377743fc7409ad2e2580606aa875350220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f415b88740409fa33028fbbc86c5a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a81f2d57fcdba9760461770ec7f62222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bb0371a9d6d9274ca22eed874a230223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308b15214abefaca651fa796d7e84c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e848357ac158c4ddee09ee09c7f8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa447b244c43bcef01c982a9a7ba46226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0f4d8519b6bebfeeaabd8b176a994227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf80b4743fe5dd8c717b2106f193ccd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb503909b3c16778b3226c2c1f84b239229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203aa3814b9254b10d4cc6d9f95b9f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb58afd51ac4ab7367da1bd6cd550b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8b764d5b2e8e32b63ac880f6f1c14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c171281e5a7b6d7d0b09caa6964b86233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0ad0f7a21095cbbaf8cd40f84df4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfa5994a942bcd60d6d3aa0fd36238235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c325b4fc27e7eee964196215a6d37ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e6989a28a96f94dfb35d6de1a2223237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a5fa5f567dda883b34995db42e591238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3f57f862b0b473d8d52a417f158f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b63259a20eb0d82b7d1f9d409abb6e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20328ff7d380ab265eaccb8f940bbd30241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f220cb15e29b5d371457e8c534a2ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca041c948d10e81796c0506f92aed06f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eafb99c98f764ae7816d6ea3fc7c80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d3ee0c4516791175e50c48cbf0b3e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed049c64eb273beca50e94edf128b23e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4b568b18d0fd4633c281774831b95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f121b4633a95c946f17d78dfa3893248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2d1f8691ef8539cb372dcc3c720c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b02d45151d3aac0098b6ece496b0e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e52385e01002b3e2ce3c706117d0c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cf598405a1e60d45f1876d8d279ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764ce365babc363a9acc0cb622c30db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4b62f002aefbc104439c558eb01a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a84180f4f0e6e74da162329f3fce5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab7eaa774f7e6ba7a561b60230f19f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870a49160452a51d937aa5e53aac561257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b961991960d1c2de2dc56945ec2d468258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364eea5646f12f63ddcc3f4088e67bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6833d21ee4e941e0d68857280d75e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f565c1cbdd5bc29d99c3afb5d15380261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300271d3b14a9238bc0a03a079acad2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2a7d60963fca79f74c1155774147a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fcff0210a62c6a5b59cefffd087a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9038b3dd79cca038e93c0187af1283265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d965c98a6a48a5ca17d52aa373e539d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76557b3aec15af17021f473caa27a44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dce8770849e529e06862ee31dd6c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3f703b64a4b9452a5bb8a5409d070269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4d4b19edb197a41bd4e87fee2520c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b99a0594ab33531a3894657abd9b49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f21e090d5e4632c12d5664acd623b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38805beed4a2daba42226c4f22228df2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b639e829975c363152c5356e3be52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed08a5a6cf2ee9518796defcfc985a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71490d48d41319cf11c103029bdb3d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128994911a3cf7791fcf9e144b29dc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a048164a6f5b962d2adcfbf8a3aab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f98f69221f16e3cda5022723371751279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788658c128d11b06223bc15f41d43bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485036aa5b0280f0d6bea894192357a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b6f981982ee527b1f04578ac208f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb34dc79945bb15505c04574e6ef8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbce55c65807f02953ddec870c3b23a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1382c596934b70d5a76ce41ff5f16a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987adecb728c5aa89efe11614cefd7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbfe5a1c484734023268a4323b9f53287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ff6b23868abf1f00bb36bfdda5272288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661b1a5e94243e460ab3b772761d270289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dc06bd0e29a2e51a2c860103fb59e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef769dba30ee2e3fdb08dc691b4eed9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21378c4c50449a4bb1c6dcf2e741436a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4becca8f8aa62201c283952dec8db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466828387cb48dc1c15c7eb04dba95f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac02539c8e26fe287318757c932f08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120748ef8409ef9507757edbab3cb3bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f888d7ce3e6302e48cfd039d3d5cc7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafafaf05c0857b6f6f4fc59472cf519298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e604042d80aa12bd2397449792e4bc4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea128170270c45b2406ff9f60ba7a45a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57863307d877b3d439ad2a636802a35f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed86a87ccd4529b912183dfa80e69f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd10e9f3c206a934013560c023f84e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514fd3f263cd9a7c0f699b430071ef8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadc5c6a740a6ce16a64f867b8a38e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d9ab8b596383ad15436a94ffb4675306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e17e293c080179fef6bacc451cf3c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f26d47cc9b1a402dc88ed5b52c1a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ae0676f0e344da8adf913b105f53f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702c32edb6edee5ad7ec683479231bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ff3156db004b44d254aceeb9d6b48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89423e27ea13a2ae49c7e78a1b0bb6cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef06afeadd8ffe3d3d38d52ae98509313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161487a3264df2c04601c9287d6b73bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a375907cdbf2166d4ecdcef4543f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f665b8ea5912b660c949456ac14343316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6af07790423e7f300cd3b918a3450a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f754e5c35814be2eee5f20a59b2d95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414e332992bdb0be858dfb2654748a5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272d352356c8f2be019faebcff51419320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd71565dd98d79a1734440096e1072321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1256fc73a63499a3829a56788ed24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4bc4a0b6ad5c3939491cf819ba0ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c0d85a60e39298b0f98ca0438ca07324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4aaabe350150a428a800e2b35e737325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb3af15c942e523fb67898c4f13569326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504c822a4e9f049af2a808ffb2cebcf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9da84742e16d78e970b068d100bed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28a5e46da6e9f3c0a52a8d77e79293329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75978f8cd0d8f6b0850516ae268e95b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384396809bfc233892233ad2cbbf129f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860f4953cd33d38a86e39344e36ef70332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49331bada6d6ad65e8bbd4f542c4091b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70064dd38e8b7990dbc6fae6e43a9f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcebcbb9ac0d1ee7a5a30bb014752b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79f4ee7f6f6798bbc321c3f10e3bca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c262f32fe0087fa708e987eccd511337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a14b1670536e7ace3d828b9d00011338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160a781182b41b8d842e91a68387700339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5a589303b1c78571ed60d208a0b6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831b74e0c2b6b357618662238702f6a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e14a5dd25c6fa76d64f43d27e3c1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a54a86321f8d0c9d760323cfb2945343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fa77b1d31667eb105a1f0d23b0e92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e05cd72a0ab406dedc1e15c30aff49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52613964c668d314e778655950e72cee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655689245c654193d77f89b0207d391347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40b21ec44b24b572f9d61efdd5c56d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec908ac131189969a8173299d3d9d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9c4e7a1fcbbfd3f2754945d092d30350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9641646895430a6d74639d8b3fe11351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f80d0dae00f58670f6704465208d64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26e1953cbd8ed067613123a82a9e44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298bb3f27e2312350f9119c821c6aba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee878c6f50e022ef0fb31d4daed06986355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948aa783abd64aabbe6edcfea9aba91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5ec79ebd62f9d5945f388c27cbd47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e569974edbf300a83a3134fa7f943e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddb108405f1f4bff4d4872112ce61e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbf99afe61d6f5bb186e31b30faeed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75adede2d35ee9a499de9bd158c2cab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e96abf6445667db9ea1459fbb4e7fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139b0d267eb812ad1c08f4aa24a9e81363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88eba703abee1d2a342061bdef8000364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128716d059fdb136111d4c03ea7a9c1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1b094c29d03e099a8b662020d49d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee0dbcc45cff72c432d8d1a02738ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c19ce6fc228326250dbf2bcd32247368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195b206dceefe95d47a717a042825b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbbf520efee3d75a44bb07ebfb7622370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1e585b0a21dcc1dc6aef4da01adab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f80ad146e727ea2408a658b0531fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e956acc1d30fa34df4b6a9038d37e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e56d4bbdd71efab6a9df031c52877374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d810cd4b451bdc6824bf6bd243ebe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784f89d626ecf58e07026630fba4647376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f691e441dc6caf340850751ab6934377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7875c4a234a7693e90a11482688c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69add2eb1bd3f9c4b53397d89cb79e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb40b9bba95131ff7ee0d6fa37241c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77a0173ed54361b2e3898ae6b1dc38381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d8ed205a768b7beec31a234e12797382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f48dd6188fd29fd66054b697fdc964383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65524b176525d7fffb5b530cb8d9bd73384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa9c6cd030cfeaea9ae1d808f8a418385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28ac4c89fe525b3937e89bf0e61783386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a08c4b8d0e36e62aefbb43d463ae56387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca3199e35df26e38dda3f1dd976e59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4177f33e584f1dd6de41cd6714f30d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a1f5baa66071ae8997af2ecb96e24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d901a8078b989f4753fbc472dbba5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78022e6c889580e469a801869d76ad09392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcffc45913729f532141454d29f894393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cd4b34debc71cea74ff317b66f753394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79e298a7d2620ca949567a3544f31d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f849a544fc3bffd73b4dfa77cae2f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b4567eda5335109e6c56dc866cfee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af807456f0a579ea1ac3682863871f06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b2e8e7bf9ee6b04999a6874fad37d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05496b90e3af40480562a1db48a96aec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a08f2eeccd6250727cd664d905d26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84992d3d8bc266bd5b6f339ed32c1c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eba3e22319b772a004227579a2ed83403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849683c9e46cd73fd7ee74e660bcaf6b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b28f3771f0f8a7e481b114edfbe37b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ba56173d772ae16ec4ceb7481a492406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59546a6bd856e441f66dcbd6636266407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d39703597c2675e1244f82666bc113408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ab643b43f018195888e968dca9d32409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1fda324e5dc25593232ad3fee7752410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d551c079ab61970f645ca2b7088b06c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a2e7cda0f374bd318ee2a17d0ffca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105757447840230e144de27fe30e2c73413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ff718b456ba54af48f297244362e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a81dd6cd917b1bb255fee1e39d1863415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05bacdabdde52e903976582d47dde7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc8636aeb5016fc594135a2f3b31b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f860aaee4c5ed9098028b2cfa1990418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3dbf82da85c8b892abca949e9ea49419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b713feea4b5088157ddccf212b8bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e946766a5d8eb8c07b4514bdc52b3da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfee863fe389a66fa286bd359c7f6a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d7d48a5c78296a70f9348405f1109423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859e5c01031aee9ba0e60d0466e8f14424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc99f498e5fc252db7b7edc194f32a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ca4303cb6c8b6329491886295839b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a808c75a1658be5f95160ac490e81427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04bfa719663ea05919075f8d186024428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0f8670c7019eee174d5654b1ba3b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e7fe5074857420ea6bae5eef70c40430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7056410cc064cb57b67df0287ce5222431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa293f8d980b864f9dfe7d1857fbaef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11205cecf0a2aeb295e1ed7b8e6652433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2c5aa3e7c1fa2b926a0de57b02226434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1c87d5b6204feb6dc50b658140437435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c63b407103874a77eaa8724075e791436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707a4c9aa6bfa1a0025b58b3065abd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc5a583f1a6eb1e5856a4f7b2d4ac5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5b524e18d9acba17c28d420d7c3ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be39411914044072dea0d1d113cec48440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8302a75e39597bd215b5f7da202fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cc1ec4500f253b025a93432aad38f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5026de5c8cd50176959c9c59f06bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31ee591b6dee018b272d522e24c8e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0a7c8943813420e9736001e10224a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a052e52bd685be27302193a5e4443446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d70e2730af1d2ba08ff879e6a2326447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510404586e68a90e00aa845e07ac3740448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c4c63def7723d98f3d4c8b1654747449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bc9ccfc668d972fd5a3d9e9ed7478450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0502031933afeac55a027c22fd7b6f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3176e969096a028133705101da3fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b92f95ced063925fa92283f8e5b5fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfba5e45f0473aeb667a1c9b8eb45b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15661c7e6ca3da26a6c42931105aa8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357ab648117988ed48af573de46dae1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2908dba422fca61e37bb451ee30d2c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69db369b93c8648be5a9be29ffb8f50458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25978fdc1a6adba965685fc4d3206c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e5cfa6af66724bd9fced1ea281a4c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ae402c33cc7dae5ad48f0a9274c01461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd4e7cb88baa72a5907c66ee55f14c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230636c80f07e638f9b38f43f0fa3a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d1f13afd1c60f7f3b979784f8e643464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5047bc2cb3d58f5e145ebcd5c03bfb8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27b75ee9a453cd83f0fa5114510171466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be239e1f66a41b543caa0ec96b7bdf98467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6f6403f4b1c6ae412fecc56b2dcf7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2423ea64784e34e0935a17f3eac62c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bcbc7ef7d99a5e677e0122e282aab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51655948aaa0e62a4d6dac4c8be01dcb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5329a46bc41aa4076b9bdcb547d127472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6563e9800edc653bc0f8365d08381473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5eeff22e1df999d84df962f6083e6b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d725c9bb0cd30d6ca2882d34a7a290475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e546dafa46c953d69a40a1ed135d27476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163be26d580ddee52fead747cd86ae43477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbbf9e5052e250aa3b6a9178d9ab84478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bbf1682e57dd775c2944012241fdb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09570e781e724816622be95e84fd18b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f3d808531eaf183ebeb83ebb81ee6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5240958310d8dcaa8ba5c9af162e1c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1ce0d1f1e6308a7ecf9514582ad6f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00449d02d20513ed9950ccd2f1a13e22484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398a3f4ec121dcd58b811a436279a73485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8010cde3a5566e438498dfac459a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7285196374cdc873f3ad20afd6ced487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f44d9934ae8a18c509ce00fcb5e41488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d49b6ca32a9b64b0009fc87250cca489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ca2d367d726edaa6ec5f36f8fcd8d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82d74476ad5af16f06f9712de241b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44f85bbf5be888530f4dc3f82094773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b64e7d7c9e910651f5900204f36b024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ede72d8b1e9e175e3455a5663bad0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008212d62a889fc689ddb3fd0c662da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ae11ad7c7e21eccb94e9c89b0a90c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc43a166360d5cdc3776e7bf619141c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374eb438c74afd32178d9d09520ae1649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3815c28cbfd3c4d8c42f5ad42d32efd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693a3dfd06ef028370f3b600a5ad98511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4524f8abd647b906e345e957d550812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0895b4d193f0fcc4b6dfe48c7b29ca813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83d212ea0489739c16a194999c247914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcec94bd575ad60f88cac9e70e1721115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15e142b5b903753501cee53fe63c5516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8c28215398fd23d1735bbb434ddad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698850348b3e356f73311a10b781bd0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa7a61cb95114da3bf62ca5fffc46a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe46ab9ba51c26140c29a0700c8790120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d91da39a62c797424f376d04fcb53521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e151704edb060706faf2bbd2ddce5fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b11f276c54d4b3f1f86d25c139d4d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4ae04a1a05fca097e85d31c9335d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04483793ab1ec1ec7f2f02249079a88c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344feaa4650605acc8725b0cb9e7b4ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf65029a8c949a89fc8c5158563ba727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04501695091865b3bf72b22d684d0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1deede3a6579edcc9b14375e58a31d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc871b8fa11a42f893a2a8117ecacd9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e64ace0885acaa32ac1bf97ae180d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffe895869f9baa665e2fb4e489643632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07573560a77bbfbab20d7f26378b22a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698f6d0df9598516cf17e930bdc83a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c015fb13376e96a20a530021affd1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ead3c763e6d1051d9b4c9b31f59b5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4778398750f04a30705c3d0f93098e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49497031076546d3e0ea5ba1dffb18e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23586cd7a7a66e204af585cf8a72c46d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a85b7b4d7a4fa55c6b7c390e35b8c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9c56efff7d45cd34ad6bf56aa7c6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8773b18dcba9f1ebdeeaf827380792842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243302b41508e4909709762d9c75417d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6278b440f28b0eb3b50e4c285d3f5344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777f5df9e0dc058a337f0bc3c1d552245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b40e80b93db6f7b2a883c3f1b65ee146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd58382e41cc2a30ab4d9e510d0e6f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621a703eee0213d57863d4a1826cf4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847640972bc2ac77ecb66f4a032706449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347c21983d963768e92cfdc5f72835450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c4dedea2dd88d58d3d4ce49ba7db151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3824134694d502c6d537d4b2d735252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4429d2a8496c7a63c7a3206250f03653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e4accf314ab726ecfed517c7e46f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d94f2d6020b151679ad0259d81ea9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f97296a84121e574a30270b34fb8fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcac26afe330f9c1e81ec80b37bbb657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767e2abc147bfd017d2ccb0893e866f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daabf462b81074911ddc496cbb6e50d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25049bbc0ad3373f8f723d486ae8a37b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab68af1a2b8c7f057b5769ffb39cdbf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a4ec41224515d742c5233b5d4c46f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8c57c67e980ef57eac8eaa6c8398763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef416bbfcfc214fcf3d19076deb7f70e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4162646b393a8b30b15c3d88073271065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04a07c144a25ed497cb4ce39f88a5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae97cabde5716bdc61cef731ff115367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6d3f12b276b8d682c309c642391d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed1537a052538842eb76e353b758b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518eec87cc48d8d7b7554d0bb75c7b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fa742b6614e74846db8e454d1e40e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6246a65ae06427d971ca3f32b07cdf272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb60b901718482799a405cf046a99c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba8a4b91175a479b327293a58b2b5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e59c6c3a95563e06b0b72ea97f20675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515027e51def0838e10508bc778ae12376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90530767d14ae5ac8e62ac6ecd32dad777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d6ab1c1e678fffae44300c359fb7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc0a5d35d270594d4ec6072aa8f92979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77098d368b068fe4a2d2fc45563c6a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258ab0d1fb6a0e077155712b1952cb981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f1aac489429b889c3319fb3b85b6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c30866b282fa4bc60a9280142070983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b63963baeead34acfa06c6e9b9f5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4033092f8361b5b1c87bca1678f4fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd4b8780f2e13ff87aa3a2b9b8166086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7b6c26b69aa12cbfd147c112cf5fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b422295151b482718b03a6a8002f9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228753cffb0e226a8af711d634c321289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4f3429a33d78760d2e88a07f72f5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c7e1e9ea69a206e72f2328addefc191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7ed230317fd58c5cd6984613d41dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18eadd0c490bb2ffae5211060ff7b9293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93a82b17dce1871b78cf75ab4fce0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780b813b9c9bf891346820dd609495f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f67f26e446e9f84bbc63fd11421a2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf6cfeca82342553d2edefe541207897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9919c858c284a5f7793289984db1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1319829e1f882d447157c8387ae9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad2d43371c14a7717c718188781fb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd05ca4435589c00de9340b2f01edc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a96360f44a4dcc0c184df9c77fc71102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71a4d8047c283f49ada5bc7e170aa6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce21a76bc4432df7c26e67005134df4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd762d6ef016a4fcaae796dc75016f32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb05ad1e4dbf20babaadeb73e59dec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebb7600e0e2a28f206b6175374093a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90981683ec3bd2f8357fa9e697295c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c2dffdd93c53430811e50c230512a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63108ac0ff01d08defbe844272c655110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30459a59adbfe221049c71f0300b65b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993adfd7057fa4724e5b57c0e843c7c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af77ddac0554d12b534fea5f206ff6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0fb9786cfd464816efb19c5139f81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffa797f11cbec0854fa98b4e757c5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737bef8f9348f8aa0e9628e09662863116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1a812118fe123e1b3bed918701c8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6964b293d0f5191d24ddc622182beba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc41ce9b9618c316fae5d5572e11dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbd4241c5ea268e7d1b010a700a429120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d18d8b7c39045082ed0aa2188166d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f729c278c8bdeb15e8b9a2aa71ca6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fd702cf8506d975e17638a49bcedf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc16835f16577073954b7f5cb0e65a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e8ce4f36d5858f7e3a67903f13cb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c57c8d3743a929d0be3e3ea6f1cefe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a69d829c286dc77d500608867542a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a49ac26d3aa5ee5d90ba9b6148fd9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f9a9d5cef90dd987a57e030398baa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e684cf0a1f4e94e362a7ed5a64682130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d776e152516cf6855ddcf26512ff47f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215125bdcae7fe877cc9b5e05884038132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105491276fc82f635468b6c8a615269133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba774b455d87da2e6a9ba5c79b5fc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7131aa3708ccb99db30c635c66bae9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78543a12394fac3f37d8d9782ca5b74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f11cca7ace414b65ec3647ec4dfd59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd3ebaa9f130538632381d0b4a3265138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ebd90e87b4eb3f37991b2d27808ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07bf0e6c0c95df1b9aad0a87bd16da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974bc44739b2c88589bbd6fa2530010141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3470e7ed7a5b3026eaea60a500e6527142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab328b26f0e0167e9b80ae8fee85fd95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce458e03b340944f4236d0a3322eac4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75d2fb18d84d33becde406a27a246f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0635712a39072cc2e92c39c875810146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cee48e2c757901370c7b6792acb59c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c62c5aa05c97faf84fb609b1320840148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d670b53e96a77ae86df63f07c0e03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e854bc3938452536641e8befc85b335150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38534c4f9d40e225b52f7af8d475898c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fa7bebb86ccf053c42ba05c96ec05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4553db06a3841711e9f40156b9941153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d357d6a88e81a4494f7f0b656b966d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4890d45b2c44b4ea2856e9bf566065155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc48398ba8e7dddbdd2c3496b7b4046156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0404cb88921d3788f74a0a67796947c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd3a897480835266f45e3b73676635158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a29deb80afaf89c346fda3b72c5316159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64c780078b6f88131b55bcf5c21c88160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcbff6a509e20ec7b2cf6b95bb62cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74f78eff7248e9c935b82cbb7f29ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5773ed6137c68007ae65969e952f03b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66893fd150e73b03339aefbd41984c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ddf702193a9b6f17aa809983110d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30040c2c6386df1ee39012738243e48e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f395aee6c420a396541d5877c20380167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a866f8e5886bac8d8714e4d132ab29b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477713d695e5b67abe480a8069f3c00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91840e753f8ad0902765255cfe40ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3638a40e507eb7ac7e0f3cba166b968171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91ba75548c0c339c3af2b63793d167172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f97c8907ee82149c4c04338c7c78e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2caeff6759e50446af4d69c6d4910174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202408b7885b9f9edb924d556c431335175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc8c64720fe5940982999a5a24376b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bacda7b776b6442d8ed3dd5707588e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b9735dd65d5e08c044c5f3a5b7947178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88768ff418c19343c91b29ef6acfa785179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7926590ed484bec2db0f3f77d0dc57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f9eb6e84569bafa5766283c7a6c08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa87d57691bf35082f3285bc74d0575182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc28b5517c6a1a4f47699a471a4104a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b59395db575ebb84d597ad7d597675184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c127f087ae36780560722d626e0691185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c971616719b3b0afa2f9fe5f699436186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d72366b0733c56beb9df30a25f1ca5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123907576b21944a0a365403aa6a2149188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8811da904d7c8d31a5e07e877786941189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7f4fb8179e53bc45eb3cd97bbff3d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca53665e2f0de803438068aa8fa8a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d25afd2e5fc000748a430f5e792cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5483a88aca7d15383365564e67e815193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fcb91439d30531be56e996252a2bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e04070a77ae8aad12b79ba3216508195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f665eca7589b8bde2052f80fc63a5bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7387f86eee6ef2fb28936524e18102f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb0ab505d4927e6934c6b119dbaa46198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d3af39491ea4ee74e0401af3d4a1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b1d62ad710068138aeb95705da1b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2609d6f37b6071dd00169694b169e0e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db28c71eaa993c58bc2383ee670508d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495d0bbbc39d0aaef7c2489f28f42a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071df2fb83b9999b8db49a9ac7367d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b030d97c7d0bf2cef12e8a84835ec8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142eb472ceecd6109159c22db9e3bcd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af42a59e20c2d31f1b14f53b38432d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e26aec6b66a05009cb2fcbe695c9c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6204a4aeff7aa9e19ee7db85b96b0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0808a94f56f67f8e6391ab7381dd2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f89a8114cc0ea66505d12c35ad48e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834479ecad7a17285a0c7829367cc21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d91bec01049f3953c46c0858ff122213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1da9f2e05b1e45fcda1b0130257758214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fefb3e12dd8d87c389ce2c8a6e247215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eb1dac92aa7aa6a5922029a89957a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a3ecbde4099f21cc9873b92137d5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdde4d1187679269ec49cad7202b18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657b59446361683d1d8e8509e23b719219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca894a01b37bbc16f7c82ba72638936220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf48f284bc655edeaca0b3839487e11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97be21cb6a6f2cc9b8073eedfcad2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de669b203cfadc95bf65530c5485ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c774fc096ee0d068082860e1cbb2cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d781a6777db8decf31503551536ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac72f9625cbcba257247713aa6f2f12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358e8bce3d184184823bf0b77db8792227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fc46d9e756c97c31cfb01e02e2750228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abce9ccc565728c85f0f5af028eaaf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275cbfc2df9ad65d3450bfefd3b77c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863babc8568da1fc35380ba61802291231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccebc070ee416ce2490f1b14437c87f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee9dd57a0205661e9c22c6c486e14d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab770fc48ea3ca99d23937b4b79c2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10ba003ca68d63d57384a65e81cec5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf65567091106e59429237aa57f1e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458eb394afaf03c6f2fb0cd0067fedec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e19245777552697d389a9fca6deef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f5bb3a2a9d9691590fb202d0d4032239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36380a3b511ccca55bcca325e979427240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55144c24a6f2787f6a6ee85165d5548e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0eec6d1da1a202a3c3dddef606d21d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2574649b0047ce889c1d97678d297243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d19ac29cbcb7eee96f3ba7082c8fc9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b5daa0155b53940295efc192bcc85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b652f22c6b32f6db340b7f7f4cac09b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f657470f3488a1771da6aa364ba2dd4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d013db8d8917dc066bf67f8be0f65c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6881185aeee2b5df22dd4fbf6e994249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8668a55ccd8dfd7b4f5049335d55c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd71a3231286bd3394f87e25c144376251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a27f3db5d3dfad078a09eec5b6e07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4540dd7e497c1cd58f9d4ae4e4da17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410719d8b9e1e3e83ac19251f7e223f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263ab934b19b1572b32456c05af2b6e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a276d783fb1953f6f78a5aa6dbed2c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81a55d132341287c618d37296f6b50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c515cb41323f9b4c9df213ef8f859d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed5d81aa406e48ade23774ab116b10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac577e634ab742dd24cc4681a478acff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c037c58b94de4170668af28ec82cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539d2c1cd09d8db82ef0ac36a4a8e50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d1939ef7700ebddb6d7d1726c602d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fc9a3978eae6a347eabb6037591cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdf6fb64369bb06e0f00ee8e79ddca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded2693ae4f5ad26e779cc5a928eba9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e81468a9a2eeb0c636b3712f3b60d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be647eeb6a7d35e7b248f59aac9a8c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013bbf26ba5604c7446d232fca777e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c43e36e326e753a385a08dea16f53270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a99efe03bf64a021f792bf49c4d6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0503bca5c70b6cfb12d40b469c0d12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a44eb5d63073491b11bfdd670f063d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7873a23eb1df8d2d66455bb244872274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c18595d536782f86074692a00f2a6f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded3bf1f74f56a756d8dda596718563276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c149e74c632b8de3ff32e93f7334b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631975622ac412949698da92a765a3db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13092b269d0d3a42ad25abd0178d14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e030745a362ae94467de51e2fe152b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a4d8c2bfb46c6ada0c968c3eec9b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3b4183823a76ba9d6e40ee1a01b07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e277b1e7693e9498241d5e06c5dab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c18063ac9692fdff9963278352c3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06013485ece9a03459b32ab46144d40285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad9ee22945b24202680d482225896f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e133b2d5f93b75e9b86d416027df9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e7f035d37c8581e3ef2ed15219869288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175e2cfaaf6836cc806615365a7adfa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50360ad5ebe1f32346fc30aaba90846290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e0a9e1a1c068ec527ff04ec3ce866291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f60e52db5f7c405b740267cceb59dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5881e97a57a16ea75e88539b4289cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a45ca9273c2a6f0b8e62337cae98ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf062e910b0f4f849128ca340ae5d97295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e74d9b52266a2cc7a16f590ab5b77296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03d4bc4615e50f16d0d968b665e9bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4437217a94b5d6c8566f4f7bf609b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd08e663b3af5e77d3b1ce77418f3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492c02ca160fd9d0a21bda70d9955a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2af17cde18a9dd3f0bbd870f195117301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754db17aa47603d463e3449d7b991274302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a265bb784b947a6d2bc1d96b422c2a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb8f9b89149d6cdc364b2b1a9ebf48304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355de1d49bad27483db9163030c6b378305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66401c42374d7a74bc4b78134138938b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e860e5746e5401c942c94005517398307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0bfcdb84fa427e197ff590636f37d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8b63fb2f2955dd2ceeabc8bc0db17309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49047d0deb794a9651ce1037765740310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51e027b436ec220b61bc586ba29c55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b5f799d98e3d780cfdd54550c7c92312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64cbd9c09a03cdae843eb5636957f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1736ba37dcbcc4332fd51293f23fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b700444bc7bf6791d437e45311877fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734606cc2003f9809fa67682f74efd8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a76fe907a6a55193db442fbcd3ee08317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb649e7677887140700ef8fef29e8d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba01a4fa5882b6fec493812267e404319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc676c848c3c3506bf9dcdc34231aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010f14b841db6537b6829eb20e2f2c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac10b7443a106c22432b5596fa5b21322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ee719180452b9453493ac6a796036323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697717e4d7c2bb1481464ba3e579a83c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a4f6f1b02b53048093fd1e31f118b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731ae48afc1455ee263329bf4e1a1e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0919497f903509ab0878b58875b9bbc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac70c9b257675fbddeee2e4db6a6ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a07c032d04f40683dc942cec0fe75329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8d0495ccc7264b36084221a117fa0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380a1a6fc0f0e56ac52f432ccf3a208331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeede6815cad92770d15588ba166214f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80afc00e6b7fb8347854df03c1340c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bbd715c15775c4504aeb4efce6a81334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3a7e65ad1e7eb93a69e66d6c32752335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21b05667c06913c92a0123b4915ebb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d559d9e6500dea5b2a45c16614ce500337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab198c2e21a2e6c0fcc219435e0c6df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253048a9c885962ce217dd1ad5939634339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97d87614d151728df41ce8e39d0333340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a79aa4f29a137c168dfa7fa215b98c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00517b237e29379215907b62e39b75342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3bf38cdb5de897fcb457161ec8092343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeee1af63f98d809aef96c23a3b1fce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fcbd8c5ef87bfc4d1eba0e3cd9db2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dad95ffe5a5d7c8d101ff9009313b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43437d5c924c512d7f9e34a700e512347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e610a30194f360bcae9689977d16a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc39415fed54ec744e0fc8e265e83d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1b9e32d8f47bffda23f01808ab900350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aae2221a7cb179b5206d90163d622d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1061121fd300b173a25dbde1b89da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e94610b84166fa98dddb5f3815f42a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffb56c855abfdec65a623112890320354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ab36066a0d2d10694bf7c40c6821c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e2e43c317864f39602d8432ba355d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301411d0578d63733a53ebe7a051f4e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01730eea6a222c598b440f9eee30a989358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e118814b75bfde9bc28f449432c5db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b53463c71d5ff117dbec69d85dc32360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ca002858fab4649a98579c5c8dfd0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842986d7d51d78cc08ca04326b6393d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2ebbaad0e572a0257b805081b7f8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad1ed2bc4816a928a5f053a3d3c7e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ef7b78c1ece27345d74de989263c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72bd9c1d5d554491a52b06ec0aef08366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517afc1e48d4fc7faf7f04b8a9f627b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a803c375d15fe2340894e4f9e9aa2c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaed3a195bce1acb58e4ec2c5011c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4c6105055390572e2aae7a59daba0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0938717b74f90aa8b4fc8cccceeb658371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dae1dbdb6d25d315d0b5398983f82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e99935157f5df5452d86dbc9fb5aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907bc3f10a17cbb6462a11b6ea8b171374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07721b15a90b1d052e34b9e4b69aa00e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30506e99acbe7f7e2440b2cefed2f19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef13147de19e40abc3a69739b596fc1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6d6d8ea7fcfdcb31342b043d7851d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54564fb7d8c2ec856023175fc94d3e4d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9ec56da7c42cce9d54d5bb88c7961380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d583dbdcacb3e932014d9b894c6e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc32830eae89e292ab7bcfd74593f9d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ab52c25fc89391a25854d8148d45c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1817bdbbfdcae6ecfdfc9c88dbec78384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca09aa63f463d763e0a77f40b9a39a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce80488f5a4d78847b436fee913493a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fb0e2baf11c101407e869492c9414387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f351aa8021b5382d6a83ca60ca2c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ce61071d1b704f90012e9c63438b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d87d9c7c66fb610270cc63f9a83b3d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae606b37f9199a5a032a201dfc8bdd8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eff007baa0692ea1e0c9bb280fa5e7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1d7f0c1175236834c7b5a52b2ce88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192140e600372e01154636c4d18431e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcb39501d0f635074a421baa9f2a46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc73328d3016886c38c93e9dbe91d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dade8675ea96d231ca5ee867c6d17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c3f3a3740ed967609502bb3929d90398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1616724b140b297246e0cbb7b0b3d9e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494301a6dda931f629f7471655207b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff956f6c16a9a670aa2a3ddf333947401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5372e9484493464fb541c394a4d99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fa1ece56e53a09659997bfb007086403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bf75dd9009ee37c3e78050cc8b288404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843f529c70614149683cd44019a1ca9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ffb47533c942cd734c344ac2d223b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5b1dd84681db56e9465ca5778b338407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08f70b1e086e2876c80d6cb3d5e8ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eebe7e339518e6198f85fdbcd6a0e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c005712c32c4d5064546d5d3025400f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b79097531772a961443b615e57806411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d01efb95589f647d9d9170d55463e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f47f48c0a10a743c29ea235484d25413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668850ad9e40a5765051ec68979da588414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb153eaaeb622caba5706f778169383415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74557e6dba923bd766421d065ac10684416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab005e46e37a9175ffd84d2cdd506bf8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344aa6647b8249c0b38cce9c5a894d4b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e6c6683b341aa925c631f5c0a8e28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2e420722a5aa614a6961f9e9c4731420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b01c4ad36e499a57d7c5b7db065bcd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e06afcff85e6d1a125302c19ac298e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dcc8be0886fc3026f2ba1d0299860423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52fb56230b08433648b9702f8150d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241b3e3233957329ce6f7e7bb434180425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35917158aab9d401e0243db5fd8b36f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9fdf5579996af713207bc34b110c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013d59973ce50ecf0fb86564768788f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5f7bb4fa071667bd5c3e0249f30f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d25f341c77a850664aa35778ac65d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5877b89b1af6e1af2f34752e1cb51f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cbf962d8669dba5b42da8f96a94af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19fb25e264cdc1872cfaf8eb6fa6ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ee127cbde786de28c27e2c3d38cb5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68d58f55f152710fbbb9c519a62c9a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d1b583b390ebefd6065f09646c078436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615907e879b6fa3ee32b64989be883a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b698f0d74f3841285042a451fed74438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f68d41d0c70843b047fe8a4be37cb9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdec518020507eb2908308c691b603440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ca9058b56b761a07f9d0e67fd54f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba435f39ff1d32fe08e15374c3c44e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae6b8b07ad053a42a20bbd4ea962a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3043476301a5682539318b46d418b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1abf23018082d191f8a9f0c7275c69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf993517112dc5d1f150866668800573446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24533f282f570bd3cbf1f24b05283c35447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c6044072d3657eac8057f7d59d3ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbce9022ea4e0464664920f94bebb6b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03a6004d9cc5e2a8a386dc67c81398450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0565fe7b161b3c36612d491a5a8e1b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888963e1f8f67a689d134b40baf30079452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cc6fbe5d41ced3f3788e0625b2180453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fef2f62cbe060e73f592bf6990f36454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43854b4f7544ecc501535d0296ccc8cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76a4acb9260ee59964381efd49d3d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454437115d75a795d5b1ddd1c1d0b4ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e55c1fc46e72bffbbdfef9705d7cd0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438224d364dc2d124a645ebdb541480459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66065d28f8520159d8283f8c266012a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487fa821b94a34efad3455ecd67e356461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112eb07ded12d1c52fdb303cb7545519462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ead8c53509dbacc45a92472a17150463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac68bceacd21fe3788a4c416710392464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e74a47e9bde292bbce76bd14601352465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15e8c28d003dda7bda49cb3d4dcb09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0a60935e814b061a397685503e8ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba851c76d28061e266a168038d1eac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c9ddb45471c3b457b841ef74caa76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1130589537790fba1dffbcc32d46149470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172b46eeaf8188ed1a5a786e232c61c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e304a6c572d4b0f3f5d10a8b2baebe9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ffebd668a1eae669b479de871736a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573f1fd957b7cf885da28d3007111c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53439a8e8ba50d18e01866912c28732f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cedf96fc5d2307ea2ff63d95f943b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbe62e45cd32d9eb6c8e4c39ad51f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d61c2f9cb9648a8b48801950defd78478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a74024aaa9490601f11635a55f13d479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>