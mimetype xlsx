--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55803f0de022aaba6129d30c4fa00b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b7f0acd5b922e9efdfbce80055ee32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfbf7554c2371a0b5752675107e8503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e922a6562ba2cee9dd20f21b6d2614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c4c14522cdb4086959c5ca62b34da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088de434d77e51392371481db1303e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d290c6e03b7581df5555500628c1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979352997158e578510754a2c25f107f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc81c0a89c5ca3fc4bf6e2430088d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbb0dbaa82aded8a90be681261c09110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bccdcdc0624d54efc950647451fec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a619fd34f88339e02ba00622d28a1bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012c6526730d9e93c8d3f9b54bfe1a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1fe2be16e0b0c0ce66d3f412628a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de6e900901326dbf4aa4051e325f1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c098b17b599759e4a7a02e1e976a74d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e471a2b69598145061e0637077cd017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38929efd9898e5dc268cc25429226d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f335f68e4d2348397728448ddd81ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a92b63049fd224abf3508a3aabbff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947d01774c3958fac2790cb615a648621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30ad921f41f7ccbfa251ebe60c4a4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e97bde78df857544208d63629ebd423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340109d2ed7329126c3df9a9664274924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0edf52d19e62deefd6eb6703ebdcd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c771105533dbe114a6a5def722f1d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742a20fa770c21360a0e33afe2a5fa127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8c09346f54fe7e389cf687122834f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb953c8d16087cb05c30fb43eb0f9d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad295d8a61a7434bc1637ade0c33bdb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5e05109234cda329aa91f4cdf7ae831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff271cd46f59960f1859d99c8494b5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07770ac5f36f29f517226f644f4d10bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342d824e75bfa4f4b8b1ade95946b3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b06b8add434306842dc158458e68b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02419b4b3cd98853305931f99ded77f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d04f3891d2a754dffbe68e4cf2dc537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062cb21c2763fc193be93a8a32de3b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a5175bf8a8f7c792e946fade4e3c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151cda9340f4a449ea3397c0f22da0640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762ce23bbbc1278802bf61a423f0a8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0160488d1685fe5247033d528dcbe1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9e567f4f1b1d596030912d8121eb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97aa5925b6c51c5da2767d2e9062a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cc4d669ada73679178c277494ad0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ee573f9b135c38a94fece42c122b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869875cf72fb8a93bb4632da0c7da7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32f94d7a2163a46b400bb65a9293d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b4d748300030e3c0f750f1e014b6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8749906ec691d6c8c9fa0a4dfe07c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513086bcaa9a76fd0a4a343e5f350b1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3efe95fcc9d1d3a0a36df041e3dbc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677043cbb787675e319743e5022b9f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4aedaf604f726850206340ce09cb4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b590ae0dc08d40c2f4648fd4c4f6c9d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b9ad7b2987e3487a60e4c0bf5fd9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73207cf3ef7152fb2f9268442867614157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129f0a31f18e66985fdf0010b769c4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f48e45bfe9e72c8c5d4a44902a861959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be5b9791a1718c874a2c20e2b3837960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884397e484a9d44e5582930995acba8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c35999bdcc44633006ec2433bea6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87d7f91389c42c7c19bb6ceda1c51f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba918ffa1d6fc89ceefe8001c4fc0a4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9b1a388e12f6d9d8b3fa84625a1a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad6ca665812ea45639629b0501027d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b40bb8ff6a30d7955327b98b88520967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bf46217db68f89d537c06c130f3c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3740f09ac8ba895c2447af943d05bcc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1239dfd740cb0e9d2b98a4a4ff9d9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abda92da90ebc3866380dcef1233d3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57775b7b470f40d404444fe5c7bb9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418509b106d9ba9ffb0130eeedde1a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ece6672b3208ec5aebfdd7fe8e24974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea9bedaf9e1b22d76cad4d1cc7cbd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653ab2eb5616daf203eb25c61908b9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853b31f5760d6bfe783c5b35661f12677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2f463facd61161fc8818b0d3a134a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916aabe459b1b7360f262d087c4b820579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff444606a7be72fb12eb4dd016b38d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b712633f7d12fec0a5b5476342ff1c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8815fce3d91fb2ef6c8c763a704ec182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d00a5e4a194ca8a8ef4cdcfeef68b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eeb920e8e2ca910d3a1284ca5e05f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e705d13aa543876590b9b8085017785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e15b75838e30ff91cdeafbaa09e2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c134385adbe61dd5b6154861f98d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa7edb0a4ad7112de65d4b24d3054988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b503f8ed8b48b4fd9223f917f6317cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90725dcaa7dd4f56a25300ba9494c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7085f4fe6007aa770108145ac907f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e4901de2a84e30e9518d29cec6d4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a749ac0d0e328b597251f06b7f10ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4e6436f1931d9a66e5984f90fd8fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cad05ad5e9a1a6c67547b0cd74468095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d1742e04b1ed8add3c4e7eb972fac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8215f246003a02c53bfb0e9a3ffa097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfa7d98d5940a0214ab37916b4c45898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3b1a9b2203c3bc16bb4ba0612ffc199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ead05686fd74fad5a741eef588efe8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0acd7b127b1355af165fa40187a67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b558f2b5a46b829d9f4bd497729ddb8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914af4062b5b1ef8e9d86d82524b7392103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659747113794fd2cf73a41428ec49f84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed3a59093a73aa1e23b85f75cf0497105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b40d2bdd7102837b650b3c22c3daa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c119723b1cbfdfee9e783d0242f873107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e002ff431ea5639a59f0ccb2ef74ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c410c687b7b7374e50016dbeb249bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b423dc5dd70c06dadad0e82b7d7e69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c737333f5d39ca00586d89a76ac4ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31377d7d88d57283c10925357da92d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a5603eff3c456d5869dc37148a379113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f8c4e69af2c42087693674f9472fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a46217d5781b62842606dbe18cbc44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260c7993db73d2045a5079946926c5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c247aad7b5c18f6486315309a227a10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a8cce98781e72b4e2c3bf497c22e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e37d511996cd3d05a8529080a19a57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481418916361df80735b36c83532883120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e53e60193946b9a5ca9731fd9c72e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860062b2cd85a6e54ea11628c0afb103122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901de6b0fe40cc68f5b4401c55091b20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318f26b6eb9d8ae3c1167b157445625124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33241f2fd3585c2149136165a0edd944125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f358e4709ed6a9462a9246f34a22e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c0dff4a4b0cf28073266d2d4b2ee4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793986b5633856a299c72d65fd3aefee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172286177ebb389f696d1d9aa208b3ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f824dfd144d6804338edf7fbaf5b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaeb107a1690760f8a82fd24c5ae1dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1161d4abe28d6c1fd5b25180b22b894132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742365482aa0f86bfdc7937770e99ea9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6cc0f0a67f27b8b25300aad6233a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7a188d1390edb6f413d6f39ee3a98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd11dfd0758d951b04fda4dfcf6f933136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78273479434a00e77118570a8bcd1058137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ac4aef283bfa26e19d8b9bdd7ef16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671d0ba35158024f2fca2cfc3eae669139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552518e029d87e9c97d478475704734140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503e5f960025e30d7dc6392cce3e71a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f2530a6fee41ee534d14789a323cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52505be871340c4f9dfc9282c621bc0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de49cc3bdfc393ebd5e1b3bd7eaa37f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c5f2ef46efc1db123824fb26bff1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a476c382c92d5b7a07b5ad1359657fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e9fa386937a3793ea2c94e048d260147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e071079a081f92f5fcd70966f310ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34782aeb33389522518274ee3f00c8f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44cd86ac3fc8a623c571223acae8d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726d28f735d5d6025543636f2f21c72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c3f3ff38e161bf9199ca31274cf50152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885130d3cd0bcccb9175328f225e29d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082463bfa803e1cef79e29769424568154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7305853fe0b9d9ecf232f558e02f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395ac521c4d69889953e1022704bb05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435a3277e8496a2b11806c819646ee8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb75fc5568173faf8c2142a4b25a7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42751e9cdf51043f1ac06eae6228cb5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48163b0874e91df1868021f6d7fadf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafcabea9c99aed9fa287c49aaf1117161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1efe8c22339e50d7810a63e4ce29a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446974f0ba69be262a5b53ba575210d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913953945d53608e6f97170e9a3f9d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2f5eba0a0e017e57d3514f22c815a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948083d1d58509f286adeac1ad604041166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ee3ed0eab014200aeb295fa4287dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187785158b5826a8c9ddd837888688b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1a6dbe9087a758fecc0022a312528169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e78df44b91142a39f8bbafb2e09ad0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14506e8a16e02b6905f24296b421d513171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0ec119be907804a662334bead289b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcf2e75bcb6cb05875e6d01cb2d0c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bcfcdd706a446eda9f32a99b73270174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65a1cf3a079568079838a69ac314e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda51ed71666e3baf4656c93f20efb8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056bae32fc1f861baccb3505f0359d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e28a2706797cd1bda2614fc9678e3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22f8897ef3c3191d2e90c5a20e64e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bd7c9b568dd380642cba3fd4c901f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06b47f1524a189442a40f20b361501181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64de543eeaa064407e3ecc7c0831c62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bda8a0114adc0cdcd9b121e591aa8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019e438168d61e4d492876afa26738c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce94c8967aacc05ab26a0ecec89075185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8487e0e20a3da6fbb7b71dcc1668a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dd6eb78867e44d060fc2e12c66f44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fcfbf8e4827c8301da40be8e84300188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9eff87bc4f59446fb262ab6df9845189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b850f5b2d9cd28bfe01435792ee1af1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe6711c951bb526c59692f2051399a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664906892f4b1330d60b01fe2080683192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925379787b35344103d3377e9953b1e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9352dca1c6af9b193e98c988525675194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17b96b3c928c2a091ca421f5829f41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a1838b49fd4b00e8b3f85f65e041d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7274c8a328cc3de08dd43217e616bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020624b306efd1837e8840f02c8c37bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608650a48c0a8d06f174cd9e3505de3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70306a458678fd1f098d7f625b65f872200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb36f454c6392b6c8471bc72d5c429201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff048a5cdaf0eae46497063a481a43c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f76faee1911d174682e683cd4e6175203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39b3b0451c238e0b78126a96812c31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de98fa305544e2f1ac1e13728cc4c24205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92822584db46aa5a7d3b4cecb805a8d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a217a3f778aa2de31f1569b82f5cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efe383dc30e3ce08e719a2eb6c7969208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5743a4905811a7a1df6f4895dabd5c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df916ff934ec5e66b809eefb01c8202210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef0f98c39dc5f9dab3c21054e3403e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41537486f82b45b45093f17703cc0686212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c54a2144d86cd46ee99d25d88493a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adbd46365ac6f969f66c14d382b1a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba5ea06163709605be7ec432a4bd64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db519c4f84be094577e3de73b8bf45b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0b08acdf078d0c9bece2b4c78dbdd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ce8d0b52eb9bede57a24a23254c99218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036c8fb7cdc6a27741b7da68f85da7b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514ba6997d1b829ae4e2d81153278c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ed31762abbe838a53c61635d9d537221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b8ef02747e0f497fc41e53acd608c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feb1242c50dfd42a804d90fd89cc3e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58ee2d6d7bea82d98bbe42ca2af4d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edb4ded61a101f82890ebdf981269f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dc18b4efdbebf689181423f60f431226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d250bb6a25f6bc0f392212cf5283f9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadfba04c99544fc7b5bfed36e53b46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2fa6146f3579b993a6f84419c5c86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a6cdbd1c1e5233f07c3e721ee524b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76068cd99ac5545a47023dd2bf4a027231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee45c140266b1c1f29596f757cdba6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efa2076cd83f9f97bc8c0b5e567842233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527470e7e7db5061d90e0ff6a22c522234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1e385c59ba1e08516e3f4eecbd850235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b141ecf192a7bdc0fb1d1e41c5df34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a17e096ea4a1a96b469ed319fd873237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f97ba97946d6e993e9c9f5cd85fbf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd539581b394c97d7a0d0b17bdd27a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c596c1efcff9dc4a5d4dbb8c2451ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076b7a3b26224deddc58e5f0765f0a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd3cde4c008893143fccae1f8eae3e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f18da17284aeb8fb043b34bc8e0f5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb429f397d3d34b64be872349eb4f7c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29b452d4a6990d0a090485ca82e96a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bcfd965a2dbbf8cddd30f8883c12e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876f372356a6419a53a841279562367247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84b817718ec2793b32dc1cd3da798f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921936c6e2d2ea445001d03ad434ba2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8ae34e4288d4a17d2e9d2f929f901250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02916d46f2afb36de02366819b4bf027251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ddb2bbaab4184a6473ff900385f18252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1c99ec89c9a5b114572e41e59f84a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b05061364edbddd180b80eaab7c777254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1fcea2d4ae4a723727cf528fe8acf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747aaf72e481b2a93203382ea8c5e805256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4cb7ae718841cf27188bef6a51c43257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ae6e6379b4086f823e9e3831eb283258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df679ef9138d2717e186faa9369c4dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c375fef6c24431cd13f54900df88aec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cb700b4ca8a31ac58c05f3dbe35ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39474b62209c5f5684e46f8f3d0ccae9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced43cf74d26023b09af786235ac67c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fd05cfcb4715b9e45632804032d68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ab98d6de552d8eb6226a5b0baf321265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633961f011d7a8af80039d50052993bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49fdfb90cf49940232dcff36086b2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef20a4f4020be73fc1a813506365653268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9492966dd93a2c9f7396d48eff1ff0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc3f6177ab8e466eb43fd3d1073a64270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de71e7d09e7ddd099700cecb704eea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e882dbed98b82dae0daa9abb8b242d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6329cb0dc5c010e8f993063f5e62d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45855b228fee67f197098b8200270b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e9c75dcbd33770cad1f1222876463275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c93d41d7c9305bce9fb80600fe348276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72ed6b41caeefe314bf6dbdd6bd929277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18b4ac079c0e09cf15949923c52156278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8e6919543746999199b0ababd86b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3dcf430a8768e0dbbf067b1b71899280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e84e8372abc95244cb6196693d7243281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33b8e51074dd174a163154eab69d70282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111b75b259eb84679bfcb92365cdeb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc2facf30b0d2aa8ed81c9b01c214d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f145a35d082e54936f33a166cc45f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0a120ad044af1fdc44db816fbc118286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c91a3882d2c6a16fdcc4e504edb9d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2adf31d2acceddab078e9a0f733d56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b20b638558a39800aebd4e5494a7d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ebde857c4c5253f4eaa73289fc614290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d71b8b0177131cb3569391b7b938d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680dcff690191ecd0de295ae2299ccb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93139c67bfa0e59e324d71ec19e3e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0419beea10dacd0fca371d8a5018581294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8a8cf1627988bef2e42e565f9051b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a886345df05d4af6c33e16ffbfd639296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b89979c5c060b3969e7df5917a5ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa98e60e23cb0f564c3e86b1722127d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f78143b9422084e94d5425bd23d50a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45222cc39e45a42f377e7bc75c2a8cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc41e4ac41da34bdda41d351a5771d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86fbe9b4acb9a82aa4cbe050e52417302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf539604e41f2403d4d578313dc762d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fadde72cfa9526b47eaafba8d69183304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147f90f853ebceab8c423bd7916df39305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce8fca853af30359e7bdc09c628b32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590ce44974a34f61ebaa5fd8ea34216307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c570369c3adfcf59f526754787b0fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e329452881112fb48f86312e72f91309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd1c9b27177258f880f120938e44c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73708ba2948c1b2b876eeb108cb7cfd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69298a9c12366b5f95495a43b1a4f7db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade946c4f04fd3ff029dbe909ad546b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4812e88190d2840acf5f82314c2d428314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad197cfec6958aac5e20c7634d41ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7942183ccd81b30ef4ad390546e09c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ea7bd8bdc7f3b29930998fd664637317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8444612ec7f1a4e6700facf4e255fcf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc915d6f3b20af877d83b9a38e677087319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43304630f2bbd4b6c1e8a5256e5d45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ccb5aab5ae131baaaa4f4c3971bb9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45ef15e33a857b0f64fa66b6fe0c3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3710bcea3a9d586ed4faa13b03cf9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ac55658c19d96ec409762dcb7ff10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74200950bef5ddd058b9b4b54b06a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2422d13dad1585090caf0a2a1a8554326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3a13b758ca4b6a84dfa091451d84b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1870ac1c14a53310233832276b244328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634bae9df259de9c7a2d917d3b354dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addad0c05ed10edfeea308facce53711330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf1c71fb9e584a481f6f68f1d32f05331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e818108b412513dd427c7c7002c24332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e24bc4e89bef6ddcbe39816c603bd2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11764a0fc96dee0f92b9a6e3338588334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af28815a212b82dcd9cc35725a75d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402de13cb614462b1391d19c6dc3666336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e75657c9c431798330dd84f1ae836337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fc3a84611e6591a8d4b1bc051863c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c25adda81debd352f8ca421d56e0c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c861357b84b7f36bf79cd4a5e778e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb9206627c7c1f17f3345f0e0dfd6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cce7212c3ac4a41d67969b161c095342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4695f18e4c55c617f9a4fc99d6237a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8209ad48003d079713f5bb64e8cb5a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab737da63a032174bde280a48dfe7f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f29401c18eb0a3a05daa1ba997c12346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eedf892d9c35413dd75dccda264488347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07ae445685836d89bdf7aa308f3952348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74184360b6ae0564ee3f9c3f2457dce5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d2cc054751c8609bb6791eecd66ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407ce9087b82b36c18a73bab82a4d8b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab45685ea653ff26f1bd38f3872fb4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689d37a4ba80a0f7a4db78082f07a22353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420924c70e4277824ef794e3bdb634b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c892f85ebfbf712361f251828b456a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588b4b000a04ec6c190b9bf5c1432cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5587de19ea1f0a5443894868c2e2ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b448b841bf8d7214557e42e721b3f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06cc1f1b6183b5043bfada1e1cde95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf71d06f4f44c3e4cca045eb1be9f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8b562951d8a478ab13c9cd6107f32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee33355e9b586c5a50b938b2d4c3678362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8868a148ad05790dae17152606f32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e5dafa054399550f447491d713346364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377a932a2639447eecdeeebc4e8bf43365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af52482fe4cc2cc400fa003abeed7da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a48a246b0e0e968cf63f0f8f9e46f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19825e0553ab4dcfc69c65a0cc3ecf0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c57e4179feb978f75be2a934615135369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319043d40fc67ca3f95cac2bba4f6f42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5619c46d38a7f393985dc016d985079371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07076c5c4ff8cd8ed80a232c9c36d4e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bfdb8a617b104f69764cb0e79d1aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597bb20e1f228572d2a4165e46a740c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee29dfe2e15156984167e7ec43d8ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee667d2d9b9133b0d0c089f3253797a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a2253d6eaee4f1fb6f4ea16646766377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2432ab6e40d4f3657248cd34594e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cb278d48f6d4e6434394817bd6202379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763a75fc9f9f654dfb074a606115c7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc60eb5c261009ca8aac91f2b8847e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5c43e7cf428fd5cc9cbd288b1c284382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7cad79eb2504a4f41753baa5787bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599e159b076b9efec2ac874990f4580384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb78ad3b598d445182030c0bfa29d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c4c3551e1a0e234dca8dc109c3746386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6e7493163f01f07a26943b07ebdb3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561e09f3b7d48382e0e4c75fe8cc22f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee1bb733c26a53b715d373b1066fca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1afc9b1165efb085fae3a9f506c21390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0deb04fb784afd9cebbe8f57b7d503391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc508594047fc6ab1b2b1110250a65392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1226b6654951cac11d00ffe2fd81d81393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7939ce970dcb478a7ff1639fddcb8d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb58cc57c335e9b1c7c62b00a9c2928395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c06b58f3689729e0215d8d7f35265396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6451824879ef8dc959fa11feb9d99397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567279e05855b1c22b46b670ce6f142398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df9084b3180b74c473bd6e562a4009399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ae71fb410d6f936451da3338fb9cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddc249f87581882ca7db4f94e90aef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f811645f77fdbb899ff5c365c78156402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6ff24bee464e63a57571fa7ae51f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf718f1d19b7025c7e840a0b13f348404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a6b653c1899e748bfb1baa9191cfa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcd4884e39e44ee7aa233bf55aa446406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89edc88fe7bf1d77555578a79bd8b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74f521bcc126d070cf69d14217ea51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4f2d7fca191195964f4e3b8c10ae5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f2f56d8ac0f31f4b8bd5cc587e273410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175a85e88ba88ea5d695f2d159028fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e22861bcb07c6e8298869dc130f15412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e66f6e8b3f79614922a50b08f2b4e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc2586a78b88e8cf98832c8a4c8da7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e5218cfe68ef19b2a8d55e26b4417415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b84cfc1a5ab23c30da09e926af9b8d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40746dc3334b038b1ca957e8b2931477417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92adb2649c1ecbb8003963765e3827418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b229727487c4ff6c1d4f43a550e6b51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102727c6cd8efd4a19662e5fba5b9dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f802d1a40e1508ee0d0630684a8ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c496704770950fd2e28d0807f18589422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c264d072748a1e3a34c534ede960446423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503b284f6f71226ea88c5a7edf2a0f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f7788d2143213bd46c06f490412af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd253a3e968a0b3d640f8ddcc9938f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972b9aa7844fb2a7726cba36848275c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739598fa1d79907b4295d79a8c497249428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc47b0f4012ff70857fbcd698e9c11429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49869853842408cb7f5d5045640f50430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c86acbe721cf541fde99e405d6717e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ed8afc2ba09ddfd553468db52e002432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46789f14a236a792e98d499b3d9eb295433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23091527cfc00248e3c0c46c595088434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810a1b60f1260dd47650dea3da1616b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f7ee3fac8791f5e477660482ed67c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831c09c7080068274908486587abc5b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d01e02ad2e63a0d0a9883b8c91f285438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452391ee1f9e0d95814a529eb1127d7e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944fa745ed9441d0d937dea9a2e6c38440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d04593140b3952384a4fd6746c4893441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80af06527ed074a489999a86c34da8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95b18f43d05abc163d47acda1854ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd51826dc37445bea9da0cced3282c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbbcd62cc2a44c5bf85f263706423d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371161dd74ae174639c9d2a7a9a2512446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49370fbc4ffa21c86e4388bb70456c0b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b95420c554e0271d26a40f1b3b6c96448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3a238ab00bd512ec40a25b6b58abc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29d8f212d4c222c97f915da3782b4e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e631eac6319e625a41f1f43b6e3002b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282f22fd8cb74520e92d5c2db91a101452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497caa79c6b2e570fc95f241add5af99453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba77afbc61f585cca080d867cb8979454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02047cbd5e9fcc7801e64f37f670b061455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ac78771f3fefe3226d7e7404c0175456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffea3188a88e113fcfe0e9f487e5b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf8f3e029220f90c96b433b95ed77f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79918b955e9f61451f803cacf42951c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd7de5258e5c08df5e89d885923fe1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ef88ce42d5f5be296c0762aff0768461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813d5e593490d829c39fac3396f216d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0187705f74fd1f603ea2c64ffa741463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab188a5f7040a1f3dcf0a7ed70c573464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed41592c000c2715cf13d68cfe1897465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527dfa4705f25102796aff2f01d1da2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e80e35e76fb8fba88a764de47689a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d7322721979269df732941286c1b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da358a1c4a73fd415e7d194f8946156a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cbb102673966a1be874bf7d49412e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65c92606ff16f0d7b786f4604d486a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00397fd48609ce11b8a348a02d4efef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dced834254ca5f699547be203f68a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd81dfd76259c91dd34c5d147b2caa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29b9b6c77169178c34d16fd07249a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051011a2d0faf2b384ed05028cf603d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e0c7cafd2befe91640387e17e9f79477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc465abfff1a4daffe7a6988fab4ccb3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501121c51d8138f3a4027bd8d82605a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5294b4521d5f079f130284d6bce74480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b0a1719e611416f940b2b54acf628481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e6d11fcbf8dc32c7d6c17fab32df2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741964aa24709c6bcb2e8bc3c558dfbb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96575d473fa9d821b2efaad0182f5c9f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e3bf5a93b0cb362b83a96c321eaea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8fd9e32c27bb467dc781e696564bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88539fbdd96dad6abdf8fadf8b1c288d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcaec1451dd4c21c00150b72b1fcb0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9ce28340164139212988970bffac5489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ded33f338a4be4da73b72f69690bed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b96d1d8d40e87c48a040253beca5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ecf4bc22f7ee3d3f2ef5c30e37b8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de880faca2c9d3358db016eeb8c9ff824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9898eb64208a5ca9afe019ce10a12f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b158a62533fdccd166f08ceb14b116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3f2384c6d1f147144565ea63ff76a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243efd7060aa5207ff743606b3495a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cdf9a25a976835069fb34617a59dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a0aac99c8b3a1af010171242c6b7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445401c0d5bd580f85cd33274d4b8ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c621ea1ec1eb0477545ff6ff4d38d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f90751b649bb382c0a51ddcffa07813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef4dcc53e1a86d813b0268310a3f5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783674fac01222e7d7e9f8af4743e27d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24c1153ab91368e447615c8864f5d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e38bf98bc3c7c8ffa3f5201dbe3f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116d58a3154718255fae93e411faafb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded88055d719671487663c042cfab21419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4924d00b11869656dcc64ad0c674f0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b6cfe5b58047a40be4058be799ccc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c0bc82d0a2e3f5b966353e022267822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fd4a4892fd547820d84573994633423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11025cfa74863411f6f2a15c5f8d9f6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f012d4699ee1d1b1dc84b6e87313be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ac69bc7561fb41dcc4c5c1242831726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3abe50717b21d5ca2c7026a38e8e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afaff159085f83d5607c87a5c1d93728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a74f9ec3dcd39403153ebcabe706e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c5b340afd6c4bd0d9458a225dea7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36d01e9b2909688e71d717ebdd9dd731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb1abc74c5f21b13bff90bc3eb59fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e78e0d237fd8fb4261353f6430ae8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1a2aa33da749b3974db45146fb3c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81ab6d36923d63fe7477fce1c3984e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa2b5a6591ca20e080964b38ceb2fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528370a1452e78359ae1293aaf08c7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd71d249a532c844a817b4b76bdaf838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f6985f6d6b4d0171d61aab63828f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318caa460e51066253c4486eb343da6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87956c555876b681ed4419c9cb7fccba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7663d0c6686877d7b530da0c09274242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25644414b0de3844a7c6736457d71f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbaa5526e152c64a64bde2e17ba23b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830eed64b8890f2eed0a5d4b914628c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3af7dfdbb2e0ea86194e6c50c1e8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcfd45dd82a86760a43d6d4d31b8a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20e4bfcec896c7d84186bc9226d0aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cb55401771170759dfcafd2a0d3e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eab76c3c193c9f5f57b799029cf77750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61805dfebabfb810cdaa2a86deaaad2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be87b88abf18aaf76e5bbb9a41aee3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0c6deda2d4ed5f8027013ac915d5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0550f6949b741c788275b5746c1c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568dccefd96aa226d21d0cf7741b44555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624a82ed811d11f3dc614d5ce54dc3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a8952e57bd085fde5cfc3939a700f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dde8601f2cbc96c9eab50d703a091f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb021f710c047288867da7e9b2a03a8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41124e6450b9adf7217de0d95889cfd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b90c2c9de9eae14301d6076e5800761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a566586d3d2ac3f9b8bf87c97bca1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaead3a6d8cd91c03bf7dcd8176dd1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19443df72024c1eec6584ff8e2bad164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee5065e6dad66dab8d6f044aa221fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88026fcee714f7915461419d548eda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691c87df6a9498cea94be6492e9c8e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1da14ab90efbaf9ae258ef305bf30968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ab305bde6ce2eb7d0b929df60edab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348230de01238ebca3b304e3327ca2b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40765b7a5a36a206cf239d896242257e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3e99adca8f5d8afd49089440c6b2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100b8b3c056c37bd6418fd054b57b9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da10b6b4587666e2d7e1882298986074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcd042c3f5206f769f610a301b64f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156774307bad9a45880e527f57631eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a4a688ce08cefd3304294f36ff4c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304281533ac75438026da81b55535a1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a4c084c701d4c8495d724b6bd834a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6ea59e7cb3d108b48ea0f08dbedbd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b1ce9ad28f740c0b3e9a7cb84846881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3a0b7a18084f6cfaa7ba85ce7ce9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b730ccf1ceb6b7cc143b33482aa96ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de354c5c63c51d48b98ea9b2cd1588a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770a74ec40297f069a7f732eb71db3585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423e07ff80161f28e3bfe6848aca90d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332b30fb5792a2fd37256204506e5ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef730407d1ec60419c836674cfdbaf7388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e9c0ae712d1ef22ce601ab368376689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb61be7241c9d0e41f9bd2c8452a2a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfcaff99cce356be4dd22121b9b14891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9088f0d01cf3af0d1381a5521f5fd6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c911d7780239292f24d74a892e8512893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008763ea5c072d77105c8288874d41694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8362a29b010f74f89ca5a346ac1197695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010bbb7d8221971cca79ec928ce7d5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c652729dcc502bfb50f1e50819098597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225aa170016a8284af254c6bdc78dfb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ee8386f14a8a5d26112419e4844ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce992d05e131f6d93f793e7804680ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf6fcc9ccd1f984db25677d4321be9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721a36afecf698ca22b857b103cb14a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db752e3fd9cb14f6595e86729859218c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c7cf6f2b44149327a61189a1052d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92687921c1955322c767aa4c1a0a1f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0adab01d2b00f12430188e507670ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11e8574d097cdaa1d27fd72501f2d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb0372eff487ee84327266be9c0997108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b621460244ddac0f8199289a5fcb6cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5de983a10e698e207950b415abf573110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f98ab2475958a64eb5885e58cccde5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31e89523f2258eceb4276973558996112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09901db6c97159ad27eeadfc8bab630113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ce82720c513b84d8a0074d64fd8d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db884fb77c9c08846733bac2c893183115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89156639c2adf902c3bfec11c0b436116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3f1bd573780586d88a610a3ad6b63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c966da9de7f1ae24269a37280450f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195ffae7cc9e22565e1669ac9b86722119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0e11777151ed72a1921d58b852cea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef47bbeab2918e1e3616a61e281af5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38407f8afac99a4535f5842d3905902c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f45a57ba6c4043676968358339563d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e00903f3a3e3dcc2c88c6f061f9791124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5b9231526cbcebcd686ff1520d9a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ef8d7ba746500811f986471e78bae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f6fb4ac40be6bed8c08b54a22a7cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b464a056f2fac124fdb2a7ba2ad6276128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d6d11e444255dc908d1eb38c1ad20129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865875a65754fec8b5344292c874bd35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb2c1038dd72004b0815770409ff7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd327700ec56bbb5fd553f346146ffb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119ddb1eb7008da8a4c4bc16a5b67ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c851ea1b921fa562f3687b085356f03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262af02492b85b27d7b1f937eeb2245a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8d6d7ec03b36c7669274bf06495c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46c1d23713a63e6dec4d03cfbb85e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b44853169cc37cd0af927b81f5a364138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cb7b6dcf694fa3dc394450d91c45b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a4435e0a1dcf8bbc7c4f0b2910f68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fab189a1595376c2d38d2740a9db5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702de47ee26d34151e5de80d375bb2c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510e29cd365814f4a6b5eb0968ace77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa493e0b2fbae81584f4b37cdc2586144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac435b2d311f57474aeeac18ae4fa89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b13b8ea4d12c8a269f035c0d5ab8d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50098041cf25e8a9f390c70e05e5b02e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28524375381ae64d30ade38a84446716148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219238f2ee30b304acba4e948d964131149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e32b1605e83457020a83ba07dfbd7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2318023020ff7b4ea4f12e2ccbeb5be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdbd08b06e2845d002e31a190f9e8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6bf5987b69a1093d08d095b8a7485153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce069dd0f4f5485f91ebde676935fba1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a6e7d23a7a45ff2454c68e9f7d2e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98e20ea7956a0ee762572e880d6079156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecb1c0ca69a9252486f44a1f91abd7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db675116f67779218d00eeeced605b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c414ae5fcc6e86f852d1fd829268b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45661d8eefef77ab9c42f888269843160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6830ad0ae324ff8d715a76392169299161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eff7846c0152dcd1cea9371bc25a67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d57097a88bc6b0814661752501fab5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4d76b4ba8f7a2beda28144e470755164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3306cc006c8efdfda728361d3c5473165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b09a5ba76f37f646461a35449f9694166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036accd0586ae7ebe2ea4a9f29181553167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4c0b1c005a025c34489f21651f63a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89aa8ec87cd9c6ddecf3d3ce5a1c1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ad2086ecdfd80fe8076ac6f7ee347170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbad6a7a1065f013192a0087878b38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a40aa4e324ec28b102b8050f2df3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c31418cd22eae35fb46324a0a167f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6073e6e7e34bb803fe8c31e90bcfd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5f59962ee52760e0ae00b68db819e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425fe92379e8a6493a07b0eb5403299176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69380a3af65776bd4ee7062d7b443b47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d7b4dfcf0c94b7ce45d2f46d1bd22178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09dcc2a6a9c215ab1fbbd2b1896200179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4a5b5bd55bdbb1fab8f43b92056d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171f299a87e7fcf8ba9cb984835a04b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d140c93dabe8ad704d865150ee154182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8be2bc6e283af9281e7c95ae1d0a74183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679dc82e2b3a38a5d039f2b9fe8ad53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dcf1ed6defff09d0ea50b7719164d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f831c852bf223c17486727688bab1bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf530ec96b5bb533b5d91cef33395c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcbafde427882d20336a0bd2ab5c67188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2eeccc78f76ccdff221b15bf5deed9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76663ecc4a4f0d4d9101235cb889e72190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ee2b6b6680f44130a90975b40d5d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b75f25c7c81f6698011506635b65e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7b5669369e8bdbe5c91823fc0131b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0a25f781991c532f099dcadf670b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6b50128b6f9e2131e6c3b92fe6e0f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e9b93b5300bfdc8a27df76ccde4c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86d39163646a5392774a4caeb996a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d8c428b75ed074933e573a58f4d5b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739631a6cfb03bfe4eb91dc85449a473199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d4e621df987e8af533ed59ab1f516200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b9796f3ee4232379e63c36e4d6072201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12b71c08265b1c45037f4da4d4fcea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb1532f6f57660f19c00e7770646c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402c00dd7d53772b76935ad8f98fb50204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6049d686c31f34775b23d6cb10000205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdba2e1a5ddbf942b355f8c4d1c9cfb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a0517dcac3031e53ac54be3b5ae7f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c2723ee389ad135820a2443c8a53e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9a497015ddc1f2b5abb0c4d6b0751209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f20baf60534a424ca35647b3bf1f9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb2c1ac38a03ec1bbf3c9bf87117dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81638e5b061429de7bfebf49ed6ad290212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9c616ac9f098d32bd3f139920d0f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769dba26f50dc47dfa0b05329712b71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe329c00f8cc90d1011cba70ed260d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063204ccb78394f9aa77dc40d858cb6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c5ef3aacbcf0a59eaee1c7f8df5bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c15e79f59cbc8117b9316e3e4c515218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d308b56e1944f9ea83eb4983b1ee77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da73f28ebcd3c0a4a9297651fa94c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83981dc883e12421b34a28341cb7e869221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15f75f49cb7ff9eda4caaee54e4ccb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d254f11c765a593f92f25aa26adc7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b16b0943881c9342f19786bb9a436f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72fae18aa02acb02a0790ec428a7dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f1b653fd1f28eb9c2d8eca846a9f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293839e936c98cfddd1e03f778c7619e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2412af56907251b662da7aff7f351228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e02623bdeb8e2a578d982d9c178c23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbde08ab5d7f5e6af7690435993cb04230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de758868a74f8b4afd67afe51c9e490231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825d902dd0a608b1a48faa85febb898232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8ee636e53828be945324671d74f78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25d76752deb5e76631f2318aac3077234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24d0fa388deb6435cb14a22a4f760c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523beaea0802da9e9e82eb649338e130236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774597349d7401adbeee321a66446ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dc5b40ccfe61b2dbd25822aaccf09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63795c5fb1648937157e6db781d33212239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f2453a7cda4973d251d718885a6b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75b4f9659cf076ede424e98c122bf5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff7f2720ea554afb80b3d99bfedbf4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f706e03ab7265ccb61acf85b9cf0c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7f85633ceebee5f30ce08524ca21b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80205cc09b4dabf630ab3d13b61fee2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14ccd0d4bc771478ceaea8ff11aeb7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647dfed56a5e08a2ade99cb8657a129247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac2f9d5cd1162c575fa2e70c9a15df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b757cb57472f32dc4c2f4163cc3b1d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844bccfa6a09e76a7b535c58d9d2021250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119fa9e6d394a66d9e3c349c88fd7ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ad654bd943affea266ee7e5d94fba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a7ea51a98e68889deeca5b878de21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e132ba9d156a1bcc2b063ec999c355254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187727147fc234a09366b4deaeb9a4c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528edf293e0ddc168561020eb74cb596256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e75e577182c479d0ab3e9ff054203c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6dff951cb005b96a8e111ee127930258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df645679bdd3d29cdf85f7619f30cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7c45352af9013d30ea316d6451e70260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f96bdb67dbafeaeacb6460f7686a76261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf08ede183fda73733a3885e6ec16d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7962864a64f91eba738b73d69d54ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503929d415536887dbbde2b6e9cca18264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52990598c7797c97290fe999bc9940e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f5c4ad5b03987ef04c68091caa27e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedef3392aa75a21358a63c75ca6a2f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2bf6927b09ae68de30c80ec845da9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a9a809a2ef10c971fec80149f050f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ed2902577578325d59b78c2039d2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2372b1f04c9a5d57be89fa0fbf3edd6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a97185e6432531c8be25dc67b56817272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42d112f628dd065de0160c6eaa583c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cfd38e5f587ece518c2bf16fdfd2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fcdfa115a928ebac067b960ee15e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540282f4d7e3f36ffbbf6a52a2ad1578276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa564a15e777bba2701dcb09118b57f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9425a448fcf2b38cde79f7d0baa0c7b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f38211c221b0bd0c04000f89f87759279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361b45a4e455e392e31def879da348f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2202bc72bb83d760a9f962c8e34ca9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203ae3445e347342e2f66ebf3b4b7b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891215b17f1189e4148e5ac37ac6f449283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729d32c30279c134a84ba602c6c6218284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4367152892b97be8e56eeade0da10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f146355e13876978d52c2be069a3b7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c99258728ba34bef03c6f20ebb2ac7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71623a010dd8dff27638fabcb576882d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9dfed5eb12c3ad280828d0d121ecb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dbd1f8481e822878d64b277069f27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8e15ebaa0bbaebafcf61ae96389be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb888dac9fea35cdeb707dacab1671a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447c1d8b2c90e0905e19c57af590ab1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e34829d46a3db06cd5cc5c6755486f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5b8b2c5f65255de45f135ad168b4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc03ff0a7b458ed457e698ae7f664a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecf54abbf5cdd0404f7e07c3921218297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3333ebf8faff73fcdca69863bde860b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c00b03204db57bedd955a60827a4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094afb613567625a66ea4e1cf047ff0c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c995cc3d0c35c1b13d7cafa623dcb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74091eaab4e2acd4eeb6c345ffc76e9a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6a68e2f930323b6d32a7c271c7314303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170ca4aad0e744a3de1649cddba9a49304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b65d2a51974883e7aaa4612cd8a077305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eee54f84a11f82bd5dbce6b821f932306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97014f6ff6956c36834f39e77329d07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a39150591b8462572e644f98ccd77308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1f20b442e68987ca2427b4178b387309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fec8cadbe7dd8944b7c77aec1bfd3f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cf154801c861d70ae00a2889fc74a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d29b2acecc900728b70b4ce70b00e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fbae79fcadd83212c94b61037f5af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7dab6eaf05145e888fad3d67c603c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f8a84573e3877d69c4920fe16486d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655df89564fb69efcbf522dcaf960d70316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b416843043781587c28dfcf57b6e27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b54aa5bc9e0c0e3e17de12bb1d9dd7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a7b43b13bc62cbae8cadae318c7a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006475ab8cfbee648837acb8be73a6c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8970d6876320f7f798fffaf801a70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcd5c50ee559c24deab7ca457417db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931e06194dd7bde7fc51d1196fea9d0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed61a8992396f8e374b07dd0fb2dde324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90082c3a980246909ec36a044dc669e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dcf7dd41ae4f2e368b541659ab658326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e013f3b96a4736fdee2d9071bc17b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b1bcb73b5c32c35e72b5938bb9ea9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dffeca8101018526a3470421649d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a235dc1a93fed7bb5346b4737db97a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b1226b87cb7bb324b7426d27385a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa07527e307bc1c8e26c5843d41eb2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a8a0658468b13785a793256f33002333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5135dcaaf9538af65279d15d7a770334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e460cbc464027b7a0eecae34ca4e145335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa06475d15bc315eb26b87a62cb09a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732808521d94279c47a68d4347e0a61337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1699036c62ecd9b00bb84dc0bc08a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955357aabf8e0d89e046a7c508621dbc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daebf56f574c97c24f54a7228640f25340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1da041962862101167dbeb28dfd98f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cd33ea7de2553e4d227c96ad93dee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44530c66feff90a905d062150e15ffa5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e86bfc0da24915605a57c9744b10f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82690822f60451de28a9a5a70df9985e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc2bad6747ba0ae562dfb591de4591346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc72f4af89d7c9731362c7ecfb80e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794a287a01b6894369d8148d0a6df24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3bd242d340d8e13574200a965156e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959cf10e6b3ebc3ec2f35f359a1805e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801c6f4390dd64ab16adccc2a72cb72351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548e141b9d266d3b49d3368d7c26b75352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bd1f07731d3e9946b5fd849879513353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96136b031fc036c59744aafc1181202a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca75e5497e80a5ce77e5b8e1f6bd63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24aa9e072df2f37bad67070a5cd2b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cd99f5623147c3294e202a55e2a48357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47630f3b234ddc58c8eb781c06e6406b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa85e4445ca9b6960535fcee40d230d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6143aa3dc8e25ce948a0bc93769745360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fda3c57df93915d8b5e4873d854a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed1cf48f1feecb044a9f95b61df341362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18facf66703681bd05d97ecea5707e55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5958ee1e4e072fbbf1471dc5e5ca71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34ea0d7305f9ef5b54239307b2a7f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a2d7456cf6af2165f5bda13a54b9d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec75821b80b090dcc3e8ac68f540c8a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca292a89a4e81debb665c8cdde352f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f8053857f39694a7bb5f2a25c49f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec6576f93062637a40abdf2b314545370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099353e79c8f70f45e9bb33a82dc21f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a702de41158d911ef6c6d8f582b447372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38694d2e4cce1c863d0f543c9259fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3209c2c4bac2691a915ffd15f919d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a5f3ccaa0a71b5e3927f8b3a21ebd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c45cd62b13391c86eb79fb714486b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534e85bfe4883d44443d38300b60a14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cee0b62efc507644f8c99c83135f5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5467d9da5d84eba550f3309389db7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78ff4f5888a318a309b457c2fdbd10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23a0b675d6a399b4474bf7362560bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea835083d425e7056b001a2e892aaf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ca569249f5a0bf8d4a4d417820ae1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a9d3a13531d4bdae24c86a5a9ae7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260101781eed1a10d30ae4cec185f0d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dde57b030d1fb5ada9264226313bc0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95707e84bfc6379d78956a68d18b39d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e0fecaeca3b1104a0fe400df67091388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432d10c0c14fa11c337ffd2e4e2eb1c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918eb59c234090b1d12e34ac4a03685390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4fa9a7e87792296647743e62d2bd5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101388f8ea3cfb448303ce44b1f0ba9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7dbd355e36a66a33ea28a4f096a9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481231d57019a6ce81e33907b457282394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bece35dfe9b9e4b46cdf8efcb08ce67395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17126e725b056a649a4a3142f86774396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37f98e9b31ed281bbe4665df5a1c88397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec94a3254a021e30952999dbd8b971b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c480f3f4fe4004fb9acdb08e46870bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb7eba792a3a9a2fd67a92bde3d91c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a1b1300eeb36d1b6f309c44f14196401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef101e3e06b02d4a493f5449e7fb01f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8d501234f95ae54b4b2ecd4a4db85403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f12a3319eb3c84ba115f09e04f9d93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6f4e5849774fab2d71dcdb7e45416405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ee18edae92086fd0dc90d73560eb2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dffbf76849ec94094fd1783b5dc65407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f073b0db58b6848f4225dbe4ad5e6be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3369620a0cf4dfb4520db9110ac70e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64f343cf25c4023417735f3c05d893410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12d2f25100184d28614b6589fcb11d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242b65b5542300ffcedb81dfbcd3fee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316d35006b960457407f7c3599e33f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44b2dc215e9785ce1268e055b53bbc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319e69b35e3bcca651c7ee90a434bd6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4d6d732a8800a4a0854e22f995da6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda435f76d71bceb36a4723404bb4574417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0fcf311fcbd4cdb19aed88bcbf66b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180acc2882d303c662df1db2ac43fc20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2714c9cd2713cf4d374e6c95b65446420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348a67d58ad9f905d8985f988199803421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0904e764cd62184be3ef3e0b5e4715422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241d9b9ff19c90c4f240ce65835a770423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89112352e1b74a83051617e8e09301be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12baeac9055ae70439b0b1638732ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba4c2585d76fada8a2a97cf0dcb2ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee7e50a6a0ddf5c73dffd0dbd019c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ce7a91083893e2d16298f69a44584428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cd1ba5ca3c384044c1e7eb5248b46429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dc7be5b31051c28f9163e0ce32de5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f3a0099afba0c8e43a630c32a3a56431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492df3f107fd80ee25aca87abee8af18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a81de48495a53bb4347d509ba54b7f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d97de927202e007af12429ce6d0da4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1b6e8b81e92f2b142d3da1e4814d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0976059c8d056c9c1e4a7001fe83057436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbad5ece84fc1b79971b391ff52789437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8538220e21b18a9b375cbdf36510e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa884413cae94eb95f09a501b2de8e33439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdaa9ea2a99f5b49ebe563bf7911bf7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d2144159b0814d055068e2d86ada1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30466f35b43528a21182b4e3138379d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d69fae714b98d8079368728efc00b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1883e793c41ee989e430c7f080d0663444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810dff17e79c86a200dd5196ce0ee5e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06531e2eb8bebc20190d32eb1157db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b84dc7e92ec17f823eb3c1fe63e21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb47367fb95dc774465804f57e5e0c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084f0de4ace610fbc9d2f309d79fe31449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf06c936c1ca3ed5e3faa2d4a86e674450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583ecca3c3e2c3f7f6c5bcf0f81927e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53bc2424479d580279c34b30168707452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3454d3d5d955ff2883513f37c9ca8b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccde4a29778b0a1869501c918dcc77f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab47547d9e31e2e4452f41f0e40514455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bd3428661a14b2c762fe5aceccdbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd1871ab97e1f90def677b689913a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9c09f73a0ab8daf25149c2d918645458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a7fb138ceb826bf4f781c65fe7071459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe16726f2a4c54e33cc77bd9a98cde460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796c3e721e1d875fb22abe922eaf0da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0d91f1105c2d661e358eeeaf5fa51462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad6ce5c96e571e70614a8898575fbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102d0df9372ff476da29d67f7d2bd44464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d1a02394221e1d3086d187dd7ffea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2364f059137c084976be08f761578e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e4bbca871a1274468c07082dc7fa3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77b064bb9877e1340b0f442b834c2a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02655726a2ee4cf260a5b881d3832358469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155c7457d734aa75b1accfc9454a41e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa8b22014ffd4f91dbd27362252b0a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb53b8ea44cd814718927fc3793731472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da31c4a07390bbc7f28cd146614d27d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bd7f26c7da1f1b57154167b85cd35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a552eab8898d3a49da52d6717fa2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2476f970e1154e6332735851b0b8a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01786c6b31dc2fb7075b36859f9650e8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59212071adbde7dfb494a28e113e4ec6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcf4e07b0b059ecdf60244506640c6479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>