--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f72ad87ffe9ded16c69476c64c2e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f37a46199fb4aa2900ebe26d2bd83f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d85afa25ada4c4819c9284a14cf4e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861569703d28c3ac6daff2c4d1483fce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fce7e20b4d9e46253810dd7cf44d345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6a9a8c5e6c10c8dd10e579a25996a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a87586ebef68c9e2578673ba7563c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da65e0e03c1a8a4b14cd39cc8c48f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c22e60acf009645e60c8c5dc2af6d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d987c5d1af98540d3cc8b76c0171c4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9410f761815271b7f8894941367b92411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bd57d2f205453c7e77b8f9cd088c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b2570931646bb0423cba15cc103c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36b3d58d296e33bf35ff08e46e3de214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621be199d7d03802d58706d9eb19cc015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac023dea80478bb7c8e46d91314de6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd255520135e1e75c459a9caab5aa1ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c51a03ced4703d3a4597c5d58124f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6dce6c2f12820c74e99fae95e900019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b854616933fa9c7b785ea1ca4bad3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e12800bf516d1d484b0102a45c36121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175159e14ee7b471992bb187b40dcbb722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667288a8e98ca7ddc69a5ecbe6b5de7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9c3496fbc0d9467f58bb3cf7c2c1524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bf6248130ef4ce98b9d7943fd5c3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a73217d0aa274fea6b742c45ea2a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91c2b14c1e9ae0afee35347dc2e7f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2812035d5a48cf90cd505713183ed7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab676f7ab0f1c5e692a50c51ec395229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295de15ae0fc554a33dcce197681ce9a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9a12e17c5cc31989ae8c2f72f540931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f92ff01098936033f14ed315e16fd532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e76772bf64b8b19ffd3f31bc52aa9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4072f0359c3061e30af901725a8cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4248abff5b02d0d460aedea921eba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce855d2165512f30eaae3a4c52aab0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00767e6fe1401ab3a6bc59791b58ddf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7d49c2ab006f2419003328286125838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9c56ae8a08f49411077f06fab6ff839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21557ac80767076ab49227d97c9aa87c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae32e9a6c5d530ab3c7232ba3a8093841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0b58f46d915f282e6a7a10aa0616d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d34554e3f75ac1ef2ddf9fed0a358043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac59102c333c11b709024d62afe0ccc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5e2d0937e91b081b7ff95249d4d5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e44ea8ed4686de9101175fcbdd622746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a82a608909cebc1e0fec1ca71909847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d8e15dcb8eda968ca505a0b538f1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ca814d1e24389863e7b1520c955c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b187c698d4582547c9932d221953c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702b447f57ec4b325526ae63b1b167e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f541bd27dcc4d3df3c5500aa5b800ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325c32cca5539034ca058c5a236452053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4190350216e9cb8e8df7cbf93764ed054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14be80394685c24b69830db30816e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90393eed3d06ed462ed68083083ac05c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4ea672b0db5c8f79e5e75f294917857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66ab5c8325ad8a2a7d3270aa5d1da458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c140022d0945b3ff79cc11571852459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49a42ec0349b04d736ca4f5d9609be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbc031b25d6c53e6dfb50fbd38a38461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db74f764aa678cf1f489998fea53f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafc6eb0827042ec8ad7e5e525a46d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d39290405c383b84754a3c18d16c2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837730cb6cb4e25e992a7d7ff837ce8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec6b324e4570c3eb83f4576bddb16266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532f3414aa3fff8923150a447ff338967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd7800943dd63f6584b7a0f852311368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8066c5f1e8d653547c2e4bc7226f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4e2ff74309aecfd69f420f5213a5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e114c4e8950ea1252c83c2cb7ab2dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e103c8f389f828541a9c12c6c3e4c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06af3cf91ae3df451cccb225254f4ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b30aae8a16244035cc22bb3a9c22b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc0ae5f28e0d7c9c0b932f3164ef8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28279c4480dd93da7acf6ebc5ac207e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111a7f24cf680491b424450a405b27f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8dff72b36790f03649368b4749a7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d5f1db69f49821fdd39c4816b3db879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7d5fe069b2cbf3769f89b97b95e3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fff9fe4dc5f210fc6ac5878b1664a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311734b079cd90af0a70ea0d2e1924282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eef18a9044d16499eb3a79a0afad6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908356cd58885b5ea8d93fff9e2361384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43543a7eca22e32b84776c0ed7c105f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72777491203a80d7ddc9edee5822447e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94892711e9ec63e66d85b485795dd07f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b4bbf067908b12818f74ceff2dc8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc313d6f36d9b54c11b968c4c30d5ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42b717018056db8eeb089b2c8aaca290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3487a09d5630e412ddc767473450ff891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfae70ce108fcfad993645a8f317c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69ab1da6622b450004b9a311bf19e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48329cfc7888b11ca20da46bd8f3bdc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ce2554a77c33e0dc3cdd76eae7dff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a410c2d8a761557d908abfa667bb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715eb33f7957f609cfaa8916557491397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e814668b8f6d5be44fef6e9d2946c8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4ba179b986c84952409c45fec766699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307163a0091c681c7cd3020f0458c888100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a4f9e736031154c4b3380bbdde518101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9133120f2b08ad44dfd2c6327b2aee7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cd544409e1603db08cc54a21b3a7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c296036a6872541e46202b4714c4c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c166a0582299db4ad8aef1b74d14202105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96823d582ebf08ecce8802a42f589369106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a3cdec21d117abf7389a6d5438c0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9243c43ba138dcbc206361de0600e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebaa381e789d8a9bd844217ce5ef42109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e32a03d7f6ef6a18bf970bb929dcf8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1f91acd2f8edec2fe796e656365c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6f5a936bb4709177760e4c4462803112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0b433267383c6777245f8385464cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369533bf2e98cc8ed4ff5e0aab4a3d1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57fd9285af70e60349f4a9284ce921115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd558e809aaf3e534e02044c5da8465d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc617da6b8fd70e3296e438732561f9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd828f4e0e2ae53df392b1f6e404c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025e7d5ba7af94099bf42e01795d734119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bf4cfb35e1deed703bf846d23d694120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74939e41d05a5757d323fec87f160869121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebc967e7a9f9d58da28be8a0ca8c9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e4a8a740aae9b04dbdd73dc39b39f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0d4c7d904cd5bfe28c9f680cec8ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91bba64c3d42c0087b541be4fd0635125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a73b4c36eee5f61d5c9862d05e4e87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8418d2782a3886ecb107a9a196699b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06e86e22b0fb279761fe9ad50e8056128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc95718c3bfb1adbd0a71f49adaee7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733640b127756d0204fadcfa7d0fd1b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5e225e342733eefdde539e38143b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f155851964c51eb8d27b5094b04f81132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeac99a4917631aa9b5a0b819e54f9a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa91871e9d7a07ada1bc15032f8197134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1ba39813e0ade0ebc0904cf1b4b25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930031b8d2ce61c3bd7c0b39c5fef59e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d80ff75829faed7a6f88f68e5ecac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cea99983d261f58b864783f38cd78d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1eb91f4410207e38b12ab5d4521c0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cc640f6cf8254db2bbbdc3a7af0d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7a8819bd1468671777de5d3cc3b7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28fe88a62a7154b0d7319cb441b513142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d2c416a0324b0a1ec14df9fcdc2cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c5f1b87ee62fc9d52a8693580734b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3e50c55909c08f400e9143bfdbe33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a8be7dd44eb9c00a919d6b06f022c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c55524361b3a1a6d7e59db686c9ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b19ce010e03ab2629d55f70b4cf6a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6226f7d3df5c742b577780c4d3d0603149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c529b86cee13ee53b52e8f8cd4dd717150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afebfce19dfb5ed6b8d80415babf304151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877a7288fd0fae4b8d8ff535435f3c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947a49f510a5399bbc5fba4a59a8115153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53deaa17cced5219b77202465c9d7018154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fc373ee38ff5fb621fbb00f1eeb23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f184d7f6fc88d47229c21955de2d61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9f52fd30fd84405613532ddfcb1ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379faae7dfc22601742622f867b192cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18c146a4d03707eedb9d1f137d88f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dadc899c32e6627c83d8a23c4da51a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a8b522f9d1e3c9c16424a1a54223f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df5f36f07ad24e057cfffcc8c6e73f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b71ab33944bcbd65c86ce7f168a54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc6743da44bced32b2afd6b6574c32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e28fcd4ea340a5a5c52dc566eb3cbf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebee7c61c027c3eb73e0e8166a64dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffbc654b8de2d044c6c04ca15bda14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98abe369c1f6d3bea3326c4d9d1355168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff40345cc556d28be79e7d71291280169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbc3d782c9132f1c836893e1389876170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a36b2de0e90fd6530b803353b58e66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546339ae3b2b2104e03facfb9948e4a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11378a64b9f56b3547931a797ed625173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4763a7d80c70d886f60d1f2b2e7a17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e55246203908402311a857d865806175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f933b77a00ea38692669de1be9bfb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc505d2ab1ff633ca7296446bff4d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d3d6601069633491a736015820672178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18702728009f90004958a2c306b08ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786241cba564e664eed13a366c7599c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df74d218eac83b508c754e4c20cc5d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068eb4f41b14cd6785f58e1a1737e87182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b460b47ba9cbdcddb2e56e5be8ba440183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cac317721fa560534ea147da0371f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73badc188f5b1aadec11e8eefef719d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd559eebedc9d63e9bd1684057287a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f59ec085b08236186671a5beea897187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046829176988396e3590f6b47c3d1a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad1052de7f24b983867bc3d4497f1f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887b02cbd761855c58017c723d2d4f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5564d25ce1a5426c2a983b9c5fab86191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe229f9aa0b232288dad26793695c96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdef1ae7beb68a3be0c02b96efff7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9da2adb887c864fafe1f3af4e17bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2c4b606d2c6f23ed07c3f610f4836195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e673ff4b6d3e3e54adb4e7a4f0cc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a45d44d6425e58e8082cb9c21d6ac3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4ee688002857a87d9d2caadb01124198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a202e7e18b5a7f8840cfc26530d11199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db805bae6ad050b5409d6da8818ab35b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cded432e04a1553801aa41153337ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735fa9dbc0fade5b2e125770d2b42ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000af3e5549dda932069846f8cd64d75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cff10843e8ec58fe8e6fdabc917e07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f2806ef2dd6840a2ce943bec167ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd5d63bc684b533cd8f3ab88cf41d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77524f850fe81d2f39a10eb90bd0d9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb8f8b87538505ffb3c1f5bc33b6c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304979573f52d5be24f376c41c7da5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c42db4d261462f8e2adeedb4befb12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f7212a61ce073dca4a1ccc6bcbc35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684431639fcef65b77644f385ac82da9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85832c4a257ea2ad24119090d37549213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1cfb51082786a0d8777c2701eceb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdd7889154acf5ec1ea8478f928b4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93c07c62c8ad419658e7e452c38fc8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde49fd228a6ac96eb5131daa18b35a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9ef10afdc1ffdbfd6a047714331cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529898de4b7ba508f36d5c9b1bb6c40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed91cbe186af3e75e62eeb074a11237220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b5b0cdc59aa233bc0a8dbb2627c4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfeb8047e4b03cf7a1266ac3ae6dc5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa757a154dc750454ea5680543475f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821c82e97448be5231515512d2ac52f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deee4ee6efec3a9e27cdbb3d8efc841225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2fc2bb5ee5457c37c9a8c6710cf44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793741fc6b38bc5d2be62f4b079d4132227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d3169ec0d50439c1c403c7b682b61228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2866fe2e7cf6a4d2a1ed733e549d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b44711198fd3b6505257857dd12b83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3271e30e7a0f77c5a0ebf185c0f3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c397ca8ddb8645c8ae268884947fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836ae4a2fb65e68a9d2f050753fa04a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c49064cb656805c5c20551e42b0d3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8673e6284638f142b9d77fb68a330f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55db502fc6be58ce8e825088d146ae7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b59e5f7d934138071862227b9c3838237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d32dc9c9e788790090cf00cc422cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff25b6a948b6eb595f812af70add137239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad6f306f17a2340e99b9baacb95564240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9580081bce49f8642ea9988ec3c6a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48774291571a641257339f225aa36681242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d6730c4655a91a3d9ae16c1736164243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1510c91cc156d586a44d343213b79f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85e064a50ae6cf905933b794303266245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ad8e7e1e307ab53a55011d5f7af38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb9899986e76146a9a2862f92a063a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d9a5b8199d90128d3df08ec3936c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f272544b32500181d04e20919c86b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75349fdac8816a5cef98466c4a4eb6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff9000f70c0307a0cdfcbaeda8ce08251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5273d00d941fd2f804ce0043519f59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081ddf7ad5c0e2b5388aeeaad762062253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d640043328a22d3c16ef4b066a30900254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d383deaceb32a57b566e77017fb85ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3255be48c1686a5a9b6e1de3c2a90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29646ad96e1e6063b2cbd4046d897131257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808f402e909dd99a8d1748183f8b705258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797edd0c7966df84686f85703140d19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfab7187bfc08da312a7ebe1cf30d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea95ae8bfff900a4e7063326e0060f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae2330831f4efd5923e2876513ae03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91a78820ee6fe928405629a9dff9c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036c905c7a74152011974bc59315c17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02360e2c8006a506ad84a9a36b76066265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7699aa892893ab8b2b7f9117143e62266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a2460a4be963bb44b53ea55b1af4a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a1560b5e965e9a06d7944b3d0bc28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068ab69974067d3b735c11b8c60aebb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204f4fb1e1b2f293029f331084ab415270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6ea3374353c922c95466532c9d79f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edeef33d0829fde4dcddc6efd25c9d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa104a3117c658f1444b891900165aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820f729b6d562e21860e649f628260c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb20b2e2731dd740211c7d13a69909275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3b3276a2f1c4b6cc33142f5f23f22276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e60dd155ef5e6a9643d420e4da9a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d367534a88ecbba524ec53e9b148b98278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b1d6510626df5c58c88d9355ad6c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd0604560718314d650ae46990a50b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293e666cb035b4c9bc8060997807faf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da814104d32b6fbbf8fa6cb1469482ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b620b57cac65195deaaf6111003f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c2ecc04e4a8014112eb71245c90a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35387dc4ed27187cbc71980fc75ed011285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e425131f9344634103b1485bdfb55a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415575676c56cd84dc76b252fb0c9f22287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a43a28ddad9c556e9c52d52a6174c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ea7fd757e41a8c59c94a994fe6a45289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64343910cef343cd1f00a832564c3251290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bdf3f150612bfb9e7b4b3ef8c6e57291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76441ecb3976da35118af6d76a7987c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3597aa633d9637c5da7c19bab2c1b6b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229e37447b1346af4c01b9ce3b1b26c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f3dd9f18406cdc8a4091276b45e17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de54afe98600b8a5b1a75691584b4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f565c5091f99ef1114d1b4cca8fcaa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5271e641dba14b9c33c7a8bbcc52a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680e525fa7fb0ab6bb90f0b9279ab55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af468c09e085c1c6169acc87cdb14527300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9487514f3707d8d339a3179c0ba8c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ac61a5c8e5c36c8300934d37107c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23830706af1ab8d12ca26086a36b624c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72138c642755ee99974e6de71190e811304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0483993b0061f90caec3c6cb946ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4718d4eaec5e8f36858971cbf76453306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb7d31b22039e642b5ddcf6ae9b84a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76488855d447562743185793640c71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca1454e8fd5ca61d700f2ac64a7700309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88640f20f4e17902cb487666068b0d21310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a84ce26bb19f9937bc8eb456dd821311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d261873a146114cad0ff1fd4d0ffac4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ca166ce0e571c5d11bcdfe11da35e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91356bdac79c8bd02aa659fb21c564c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f123f6d30f5439bdda719fc0b03775315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165873c6e7678d80ec2b2bf9aadc58a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09646300f0c8b4d29b1f937441ed6390317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad7cfef648e8bb3c5d5fc91dd9396d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a74ffe437a30b1aeb5e900bac218d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af32328322595a7e88fb1d0384e3b8a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e9d9ce0b3373d9d39234f9b24497b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469c8edd9f0907601d2d70132f23943322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d664532829679467b85ee4b1845148323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f73e3d21ea598345c286f778ed841324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078be5a35def98282b254f46047ba8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac2e2b6ad705961a8eae720ad50e27326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2074283903ac67a52f4c50df7d48b6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6e613b81941dfba95d5306bb3d003328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873db259c5cdb0ba9f5a0b35db4a292329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a3a7dbb20fba02e3f6bdd2b59aaa6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b108900f9ed34e4c1038c3ecddaa7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fea8dad715588aa861a2ad2e87d4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b576ad77f4fd273a1f2e8462490a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ebc1c12c91b6108bb186f9d881164334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd21b2f94bcbc400adc9b285d6a109f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c001354792757fca3586f0aad9bed9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104203197c03523f733a50c481138c5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c65f44887a7386482d07967ef26ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f55f3328cc2d7242a3fa51a494d050339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5998f967a98876cf4ceba1f7b1a2e3b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f355ee963daa539761e2fb691b461341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc76252e76541551454e7414c74c39f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77354ecbd63f551ab777258fb43571343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a45b98bde1bbfebc9d7363243cd22e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aeabb30c07a2bfe3dce4d140d4237b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e11dafb993a9caffc47ebf3460913346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753deb55cce6117bb93c47748fd68361347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9589796fa3ac5d4bc0d4a0d0f3b61f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339975efb637569a03c88447f8963131349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb397f04cedd70b4142a1ce37d783fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a662a1af28e5fc604c4220c3fa6557351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db279d932fe855b3345968f885a2fabc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2258a11858b32ac09fbaf25c90fed45353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619621b229a13064721ca21ac7e28bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24d9eb6ed8c79996ac73eacdea3603355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d12c70ca0cba4c5876a7c0bd5f8d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c96022fc4d87a83ce10e1a7d3fc02c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100b17184098096635204f7c845d06f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbdcec59501bc73f497cbc75fc03f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426759ce4a1a552ca0c315eab3d8fda360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2440d837653a1582f452d3440da01d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099f2e3c4bea6f1659fce019910fd36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bd7b710dae04a205447cd90716909363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5fc59eb0b65cf27bcb12b3f3bdcc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97664bcd98a149632ee29a1774e97ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c020c2007e0928940f28859ff575b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d7ea7311283c4a168047fc7990569367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d2c64b296eed3e2f50ec3654f1dfd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d941b7a0ab391521b8181b85beb714369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa503b88336b1a6a4eb6118f8c636a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be20a7711d2635161f76066f2a8c47371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9c290a958f4ed686347afecc1c517372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d153785813939c756127aa1e89fcd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c53178c29c4a022b906b7b54fd30ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37a49bfbe9cd15caee49bec9514e1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5d5464c9ab0769119311aa7c16f1a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295cf61aeea6eb690f60341c75af350377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f41ba9f8dd1892ac02de00d8dda18378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bb29a3fe6c5dfde3a49e8ee61a440379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7cb59fc135962c2ed4e5364c17779380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81186a32581b62a27fcac9c2f1717b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482776591ad45a458684bf530b644cfc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50c6b70323d828bd4e0ad643b8dbab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038f3f62e4d98381c1b8506f4a4d8fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bb0405bf6ed480b7c0f0491fa94ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa26568f7131ac0b4277dd8425fd92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5e407570641068b1420cd03180aba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3d174d5fde9dfae7f8d0876f5f53a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298cfd3bf2c5047701468a790e1c922389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64170a52c6daf347668b6a7bee95f277390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b451671e36dd7c49e2850a82ec853d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605d45bb1fa4dcd3eed631b510a21e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4944812f81d3ad5c4bdbb7f9e37d2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109d58b93e7b3af9724588eb700db99394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be1ae5fdb299da6f8edd2621b7896c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663144f225de6f7fb40e717c20a5450396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0a1e9596158d784f3705e4d4de90f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15950302c1fa237efc3afd8f5f88ec23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98386ef688d6be30798b0bd8613b179d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f9c92472bb36049728c870ca06cec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dcabb52fd32f07cdc2aa6a0cd0784401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8155941a73db0de66e6efbaccdbf47402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644727143041c935c20ae2f89584587403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd1f0eb3b8c49cfe0f357a7020f1d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837865e5f9ee8ac58762f877c217101405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f41eefc0b2f7b94c223ce054c8c7ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11fc84a262a62eaee28cfdb0718143407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c97f5cd1c2083072da2504df46a88408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c4ceff7b30b5903b150c5f88ff343409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84407840bd796e51f223c6c16e749be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcef628ee01607ccb1e4689b805fe24411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c602568ea6f155945fdc99c799d959e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93742e295a6d6a3d87c0bc7c48090500413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db85be76d85ec5c391f0c68f16f7f9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80d1fe04081a87fd222eb1129a22d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5170ff4c6bdaf2db169da470ebae9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32433de4682cc091aef5c25dbfdf3a02417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffb654170329e7d3154d5aae87350e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812135238dd68d348852fdc62318130419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf010ce358480aca2f3b87e0e297c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe53a010ffaaf257272840b5c784c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2a55e46db19dee464b55566f9c7fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bd54f0c39f4fd07800f4f3187a64e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c2c22d786faf6931274c53adada13424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c04468869e605ac7cb4ba07942950425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9d72a5524f86a4d1c265804fb742e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215dad6e04e7bd7a14bd961e18a0a98427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0757fcf640954ed6c9291f7154e823d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad85a1ac2cb495aa399501da333e8ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dced43d996fdaf5bda46a5e593b11f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc086f903026e8d5233847f49f72d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d236c6f46e749f8f522f1df847380432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fb449dc956a549b5f8dae657e7606433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084d38a78a95688ccb34fd14fcbc073434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a8f675b6a49ebe283f07df7e9867e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a32ff7a8dd5e8854002df3f0c2821436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c1c0a6dbfdcf444baf6ff82a8bd16437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e14f4968eb61700ee7d2ab9fe165e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add0db39464e44cddcf5efc74f50aac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f33aa75ae0494e8dc507b7bfcd3d6d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac720dba4cb2031b5dc7dbe48b8455d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29428f8efda0746403c19a8dde68d919442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1670da652448ba432933f6ffd85ad24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f1fd37cfb184c80efbc422aa350f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb8f9627d47cdd52334f6e9f743b93445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286a8d7934dd26300820206f353170b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a60a776c1edcc43295dd7721066db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c68dfbafad6fb4455a8ee682b669af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bf7906d6e82f4e8e50c192e7cd733449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88d3f3de8d811946e641256b01d993450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2595f3828a28fe345396b7545e78a11451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4b8ae67a4a711aee67476cb3f3216452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc278b3c0b1cb041fa74a31df661ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0653ff2eee5d9b5e2cd52fa9d951a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114065452ea044cba19ea87f08680e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53f3abdc652c71ec51c25948568031456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ffb39a021894d30bcea84a4ad7d17457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a4405e59fef87e7b8e1908b084129458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb22d9e15296142482a36c1a53e3378459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486cba6d6a20102136e0f2103fa6fc0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3048822ef2fb8eeae4a51116ad3c338461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523aac23dc7c9b98edc8493d8498346a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dffe33496aeee5c8fa9c2c40c59fee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10076e7920d6ae4efaaecb154f649142464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6748e1a2cdbe9512f4dc2bf31e17bb9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82a47f550ae4d1b10acf075ed232e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7221d99bef5e16186db015b49b6bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417b1e6d5f32092991cae4a9662af7f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219750f61cabd542447c3c884a42aed0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60260da3103b45dd522c81fa642160d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d4014065308deb5ca3ba3e24456aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11aa38f3f83c117ee8ba0a64de22c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8972576772c13aeb34c3c5a0c916eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba72395ded1dbfbc1b9401b8b6040c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f8b75e34a503aa127bfc06a215753475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d3e1d56f05405511ab44da7325d54476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899d76efe75827e0d61d84a58c5faed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db66acbe984f493998f30b686ba60ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bdf1d19283d7457ec5b433727aeec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6adc50f52beefdfd4ea7a845eb6ad2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c866239153b88729bb262397dd6f20481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300149ca529cffb5ca73b6056d63827c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754122559d7138edaf6d0856a6fffae1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582d2d407636d23c6b24d712f6f7566484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720eda5fb53301279ce7152cea47d121485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498865d0b0c6622302587ec279119cec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17547558d32173f36cd9da72cbf1310487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5c9124ca015431cd3392252b2669a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905090e879aecfb04909fd02b941457489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafdf8e8c23f365b6ea6b7467fd60da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7e2c3036d042b5a11b903b92e04112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab21f8d22d559e43d5474957bd9b5333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc227fc8e844c319da41d5bceb56b644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9559ea6beda4a534b4f7148bd13f0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744401fcc32be2f57b40444a30bf171b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d4e91baaac785880b4591a0cb30e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf475a8663c462aede9105d6fbae01cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d264fb803e26690636cb7fe504e6909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c544553d30491954421170efb23cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd1d60cf731fbef74b21b2f5b082ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fc840f4d77fcc2fcff153d73555b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435763259902dcccf4fe92fa74f0d1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb08bc0a772431ac0e4235d80644fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0d5d5056bbd6b7258044823d4208b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02390a1bf31351685d82ccbe511b798c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaa7a748633fb74b1fa7de6ebf5d8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c461a5873b9773f76e0c882056f98918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc595e19411e39f856e090fc11ec1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e0d6ffa6073f92ae9f565d4f77db620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf834d7a4f2a65d5c79c3049fc0433921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f76930c26f72c70c766e96ce7b95222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28ddb1d6ea28e121074062112beec123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cd1ee552d22ab57fd9327b6a040dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab06d0a9bec08deb33b8b4166286b9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693a22c0010f824e7cb06976d41f0ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c21f2859eb80361ef4427e17c8f6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d94230a220e90706f8d62ef3ed85128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b984d9f961fc11ccebdd3adcb3e50d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce37f5b9983ddf1fc7be8b1bf5bffab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaed37f5cb420f31a5e340de74d800f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919156342a826dba86f0c1eb60427d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a8ba21a05492aed42e49ccb780b1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a815a9aa6ab74cc181338fe9aa3f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed60a9600d29fd933f068b6950f93f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13237d697adb0dee0490111dbc7feda836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b39d66f23f512e57b7cfca8c04b2437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fa86bba833cbaf261c49672fcc8b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e006d14aa84d26986970831f4085f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27f3a16cd665464852290d16fb8f0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d9152726743192e7fefc0c3c6c4cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b686565667a27b726a209ba9f9a9ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5287c9bf3fb23fd4de4c8a7a002e1243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc0c5fda3d3a6c7e607b46eca9fb9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d52558c00853b6d879dc12d75c4d5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d6713248fd87ba65999f5605b923d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12791c451c6644a7cc5bb144f38ae9ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a069708f8b4411764d369ebb0f061e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738155248128ea61d2fca4a4669e01149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9274d8335fd86675d4049f85f180250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5bcbae99611781c4fbe3aec89169351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd4b290179b518b50e3637fb4096d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddea03ca3ff3a427300f6a67717d5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a0bea33baa31f93d11ecdabeaa26354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba6dc14f437334c95441090add41ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0250dfeb56803821dfa34b29af79d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442d1ccbedc2de2c35b934c9b5de87657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65901510bdb707f01740584716611a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29860be92066995be932e6e15d49b7e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1460fe1bd852217417bc77539c1b7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bf92c01bc6603778497f7d9fdd0a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6435612022763de13ccf740f1605262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592917d131483c6f316bc78b527016463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbc560d89d13a53d446805ffd5b64364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb97d0c2b2a6506af5dc3755ba4dbdf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c211f93f43d4ec7938e3de4185ec666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4787c8b78d1d91668da6cc11173b76667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab8e1b9133eefdb4b272523c19d7c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa66f3ed8e5c82dc7aeeb9ea091deb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4ae321b285b5ccdfd28884299840770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b5fdebaea27d1e2a77804bb9982bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc2e37241ea842169fce88c6977d6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff07f04df905de9a9f539eea29a0b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4d771a6fec9fbd9a3dcdbef97bf6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4214c3e40c2a844f2c92ada32a025275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3162c2252a066d95e3d5014f0b33aef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491288509747cb82246c40a78aea3c9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee69a9951cbe1d2924c7596d55bcaa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e69b2537ef4322bcc66f498afc3ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86a27b743b9406ae31c205703c96eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fae87a904fde389b581f67c2f2b5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b016c2e53a25743d86beded7a481182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b599f59f9aa5bd8077fddb772af6b8c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf6531b5fdc615dce11c58b0aa82af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2d3f70f849b07899a594b398e29a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238765e319e2347316f5096ffa612ae886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51222bebfccda5017681cc233031a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2facd6d578ec555b8ee3fbbafed01c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c10a481a10e9fe99845b01edb3fc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f5d6ec7961f09ef8e336795f21ecc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454e24a528c08136c095e84c2edcd0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df9fcc58e3b679fa8bab7861fa9da992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8810e90945d373e581e54d455359db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcaebd8b206c4c92abb5544bcd6c9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477ba7a2eb3b088f05de3a3328767fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dec690a67b6301ae92cac2e2475b9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85edf1eb3db1693298033f36522961e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa389037dbc28131efa4c1f58b4fe798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad4fecb6e54ae681d6457f386e13fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee1a2156e4a8e065cf7a808e2e717f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af6e6d039b60637b6333ed0ed7f98e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f39d81471e76f6f34acedbb2422e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afe929586cdbacfbb0a2971e7859de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f400dfc369a04ec418c0d6e47e3934104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f128ab8c789e40a56d9e300f783c4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d867fefe57c9d75e58843a0e87be93106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0666034dc5c2274452780db5d90c347107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e52352c0e2e2532a9e05f4f73dcce9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408de334aa27e3fc5a8f6bf0f5142a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e093a084b99e7882b37bf01d10d7316110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00172c9309f36588e0e2a0252ff43d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1462b956774bf3ee67c9deab206430112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc40e7ecd492eef13775546c657f38113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b73989484efee2d4a0af10c8726da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695930125630fa256a480eccad01a1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060030aa7edb071ebb0e1a04b04860a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e704336f8b56c9376dff4bb00329055117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053a5e34b0c243e311e013a805ddb1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdb68ca2e905e5138cdcfe2f327b64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f43dc673e18cfeeb1453222bb01920120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82cffea96b2cf8ea94c218867e0a8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a200456b75ab6bb7e5d5ddb841a682d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26e8546f1bfa0b84fa35c95acc9083123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba60e644422d693dc02763fb7104777124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c10a14a29e75ae6889e5f6d882379125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97b1871a8f1513a20cba11cf1d4327126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f220106c8ee454d03578a8715f6427b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900a247fa3e6662a692ed7e51c7bd5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c2f3906d38dca21dae55f58776381129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04216f98acae9fb86f4c571a4c264c04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01da6d2f8025f7aa5a23ca3fcd854d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a70b26ad4e1b90a5e501618f0fbaa1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c951313819c09843a823b555b1b94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0aa2eb4acf23fc05281f5cbb6ae47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7b98b531e0ed7058a89759e71dfd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8f2ae703255d09f9b013f826eb609136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c066cf96a70b9824f7159913b046e83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fe631e10b7114b87edd34b5c868a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e5a65a085bf41aa7eeb8558d84fe6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436890543fddfc6a1c9540f2b0a832e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d4c29b40319192da0aa8804d31531141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6190571037ab656f120d064f2cdb27d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea07e6b9cc763165b0980708a83d6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2debf0eb858184f4e2d38c42db1aac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02f15b5901287e457c3b3af822191b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54f7ce81b91e32f6ebf024c40c8ca8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fdaa397309b7d5c7113dd1207827f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b7fb499d51b7afa2b3f0922e22c7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111e7fe650c290b57fd3748ef8392a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb28eaa9b3a3cf90c844112fdaf322150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb63a7e549e2cebeded37b8b5ab3e2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097b6eee4ada885b3661aa5564bbf1c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e8842bfb0e642110623244712ec06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036be36240c341a7b0542a5d57a3a8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea407445603d388e17d6c93b7b9d02c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db80101c08a00bed773ae2f6472f4c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e707577206e788c18baba165c4b3f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd747209da4084113771693345579f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c333d1960efc6ea7b60cc5a0700af42159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065305941a13aea2f7632cb29664eae4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e495948eac4a20cac2983c1db003ccd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f17fe3a21d399b448d384d6608e9b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6717d3f6976dd0005576eab3b39d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a26f0c4d9716f35bfdf95253fa4ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6706a4558491028870a2efcb5ab1b17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb9ca7cd3580c3c8d0ee8d582dad25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817889a27a9b39eb9a83b93df562d9a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db15eaafe9afcdd38fa7a764543cdd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040ae489aee5de2dbabf58b7d305da8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274614daac80d1e97a550811338f435170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43867e33c7477234a7a47ea804c8517171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbca8e90477671fd4d131e7c24c540172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d918d47a20553771509db97f7cf4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bdfaf8406262f0b9a2462bbfb444a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b7c9c3d76319eeba06e9c5261fbf4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cd8810360e14411d384e30977710a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91909c66a324a3703b14d534d3606b7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcde77e03cae949b214ec311e16a0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a603757bb3a30b46410dccb572ee18179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3b0dbad6c25fcf840ce95ac721820180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9f9d9ab8a5549dbe6ba90d44f72a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213d84b96c1642c313e367aff12220c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475beea34cee90f04339ac3ab935a8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa56835698738342b71e390f2dc28a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c0a9238a14ee6790e1c70643ac168185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe448dd8874bcd3ae78a38831272c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598695b648e7a1288aca36a55f0d3145187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35c4b3242e3cff54dba6ccdfad3606188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c32dc0be6230887c3622b35fed60b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089550fb1d189dc3994009e35d31118e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e41355f3c2f8ed345b079ed571dc6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec98cbe86d14e5d9360587e0f3799f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c50ad07fc279f848c48cf0c43c832f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7b5fb2fe58a578acaceacfacea1c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef249b81b496eb605c665c97c8178f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca48462678c91f168d6e5fe54f4d18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3b6cf2340d615062dfe6facef865b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3293baf23ff081799af3da4ea941b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc42322a3ea8eaedc1f78ac80de99f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e854fb672b6ff42a7557dbb745560200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b18791def3c2f18768197a9df3c1d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898ec8fe5d493ae18aa4901f8a904d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d23dff5a957b6716ec32efbd4bb534203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fc313a4817d93f22c8de978b791ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518b9711e959551c415711abd428bbb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2cdaf19c4dc26067f2d217dc564a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550941580578ff9c2cca894591bfa82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c70a8e01af2fa2d82c3d3277cbee45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da022e43b72b6c0010c3d2eab678232d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25ce9efbf6d1a44d86099bf5140592210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf392811c8cf469d988c804ed273938211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a46436ee8e9a133ec9df8a812399fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83eb2cce673863721adaf100d23d841213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa969a1f1986b375345d1febda1be8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9906c35d7cea49a9cc2bfa570bf9c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754d9e84777df0cf94a30ca915ca170216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e40b3388ec1c8340cf0d47dd56e493217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba81fe6ba6c518e1c2b502e58256c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6afb1dc3279797a696e4766726320219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c29d38b028f6fd2b820ad11cf0cb0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c55751d45e15a09e1c1da86ddcd15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582997d9d0447ab6b0d65501d59da26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350466d05a8ebaa669bca9c33778efd9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a9b1611b8cd9a3f84aa6d24e46a87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b06088b5f85f17d0e3d6d8d539ae1d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cee23425192dd595784c28ef734563226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc780add328d1457de86a684958a15227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73c4e3a7db7e17bc185c305282a50d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ba409a738a4a7b111bf8bfddc1653229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7aba652cd5fda1b2dba80f9b890b3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20ab4bb82ac81162db357b905e707b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ce4dce98573a0bf02fb20204fb19c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699af7beaa4488222cb35a97a8f185d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edc0d35e2d5763b03e69805b3918d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135460ff9d39196bed6ea401dfddcecb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2b186ad3799fdd1bc6cb870479580236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd36cc5efd059e9a1f61a9843c4645237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6487cdd918984da362e1d5d8e8050b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e4de5cc8cad713de58220a691be94239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f30c4f567e47f7d250d16ee2bc625240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4184c0195a5133ea35aef65a303f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060e1b7ca52ca98e4c43cff3f477f65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19642d6d15c2240fc86ad3892156f7f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7ff41fe26311a5b68e560d52a4636244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86e5e1a0aa1d0269e14b2c06aee091245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb21c15bfe9f4e713a673ec93001b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c584ce3dc0c53f52c71377e758084247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82380dfeeba86cfb7cbee0148e9ad93248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32f98abf62b72f836f1d29619a3a99249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bd4d2dda7b0f58423d3a90d9b3547250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb960aeda6ac3846ed51d7be09d4cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daf30ac9a2d3409a123a12fdd688d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687833a62907ba19541d31b5c908ca90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e0bb067f4f15cac70790d345e639d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994fe4cfd3d04ff13a03ba5116548e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f270d1fa84855d080072669ceb28d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb726f3c31b8502f516ed14cc534ef4f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820be611127b7e6e4238c19581976b6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34993a8a2b1d6c338b89a7f52fb285a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ead440db0bccd53f066678b23ba41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b529095e455a2726e5b0b08a73ca0c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb69c6247f91d8aa43328cd81c672e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc81319459f32a1c06fabd5eb6b9a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4afca88a35f7317bc79cfe3309a51264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe3bf283adb5a3cac72f360637f2de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26127afbf73bc68d098a2b39fd3bce91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1ef71bd25ec40338ee327a2610956267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860101cd63848fd8c40bc95c68d7adc3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671710dfd98d535d38100bfbafcc548269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634042004d752cef6315cc0c3fbc32b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb67cf81c838767defb3c37371b78e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fa2d22ced21d9e5f275bf6f8834d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea7f5d83b20a9e7aca09739049e1f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef247f18012dd061ca4feeb85ed8c6bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ec153488a5b9b3e5fc3c1b8a188e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb4ea4895ebcac41d25f7c3765b811276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b3af9f5b0191735d30aac865172df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc115d07b9a77ffd5d33c5de11e7c12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2411cd1e47e55929e9f0f7370ef4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cda02b1bdb9ab59f88393e7092ed6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44e8fe9257eb1f809c4e62fef76402281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4b881318915881af1bdcc52bfc369282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff971a878586a2f8084303a6bed792283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879509a8f04f5d91f293f9b668786792284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d5d1d2cf6fc4e1d8c70f588da7f2c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f3edae2b15e5ab732ea77b3a82f0e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce1238943bc47a59c3e638947a646a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5401d79dfbaf2c941776c8fd83b1b9f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564553803603ea19ff0bc264f29b7ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbe2414cc4d9b22e2ef93de7676043290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c906c2187a2c582983c5abcff5929a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3a68f954899aa38bb7dcb985eb735292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd03b093c0474e3dadb50212141c414293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3edaa1355a781aebb1b59788fe4bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058de1994a23282a59224b9b26a5002b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a675145393764453a17aba8961b54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaa3d50767004556baeef7fd600ea8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebdc970490058103fb3d5dee2a99de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e716da31aabeabb33f4fd63f69bb7b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a7a22199848a0e4376bee644493e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec60fc5ced2cab3da091dc40ecac810301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295719858351acfd7c3d59da2769bd7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0aa66da54fa7622db2d63eaf3698b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8cf6e7e385400ea9a26a40d7b4f2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea770679ff800115334bb4fccaa6b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880e5dc51dad6cecdcd680f6f894e55306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3d0f1ee0a102e3ce26e6d98667f22307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d877d719a6ce9bfe7adbb9b6469a220308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2adcbee2ee42dc6797ad9408a6270309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806359e3ba4ddb984743b7bcafef8263310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25e39acdebb9fdde5537a3d776e215311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dce1dbca504798d22abc5750ca270312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599715c375f0576e1805667e7c7f1b66313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6101311dfa414348afc999495c5e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ec3bf7de9f919f08315d000453377315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744e4ddcafc11e9d8b0d594c5099b06316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66f5573c4b74f9b50e1e75fcc6afff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49d708deb240d75740f343e1037624318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ab6f26b13cf50f3fd46c38887b977319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea464a62cad127fbbd03c43b059f7f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4635e8b0d35076151dfa7cd0a6296321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97171f95772308fc70aec314e3dde2a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed71449e1312c345ea4155851b11c06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac2d3ee486500f445a2fd2245b9747324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1702bb94c4d3cd8facf2fb67eabbfa4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4c0246b1ad6b1e07750ef597c4584326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578df781bad73747704688c13afa3c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2051c4e2dfd2629fa71a34f41d93b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f4923d37f1b138394666cb8e037a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c49aa75bfba723867afa4e0d04ace330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0297aacefdefbf0c63839ddcb9eb6a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79778067b4d4fc97d9fe75f6506003c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609550b09d207d7754f77ef1ee490720333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c008c003194390ed5d0215a64a2275334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc48076777bccc4f27c5b4ca6536d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e6b7247fc8bfb0132a9624897702c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579542e6ad24895d1823679bf820a28337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b259d7dc49534d177025c896dea87d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b2beedbcfde45258fdc958eb33b06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50009af2fa92092de6bb99c3910c0c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ad000b1b8b571e851bc3369bb4b85341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08752025454a937d4ec5517bddbbc993342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f8a07bf7d83654f7a9596844277b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020ba10056f6861e6722620ee72fc23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d0803c186ee8f8ac08302af47edc4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e340b53c5b422d100cfaa46705b57bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3f5d8791983482340435fa5bc2061347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78068c4aef894fd256c03f551dba6b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d23b7821b0e242ef433dfa4957bc7a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b367201cd04ed9734c556dc792be7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7b985e051bbab15ffd9e6d7858765351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4732273efc79dd820964a0147ea35352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751464c9aca7a37de1bdb022a3970aaf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd962344bfb621c76eafebbea18f72ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3067d3ac4dada4bb6c25f18e6e620355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8d55b793208a8ad083c5130e8441a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99561e2264f3d3eae1248ce78919aaf3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd7e46573dbf87425d38c09c4b2740358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f055b67fb2356b48b55c39cc16cc30359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc738ffd360f3ad1acc77c683db37a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ea0afac2b7532fab639ae45c5014f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c1b82db51f9b1f2f6344fcdea7f68362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96900629b36d7e2559a8e8deb27de200363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff67f48059fbef76374873554291e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da801ea6ba29ce5ede0b01ce354a6186365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21a76b63a8809ca7aae311d0359e55366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfaf8333f003ebba64f7614076e3eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a6849c251603a8c235ce7bd987902368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63874cb28ddd2b0fde7f3a4735fba82369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969d01e834e44038f69277463e5eed4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d22753bff5e11497d3659e0aec536b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d424439f33403ec8a4c033ed2512673372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357537b178ad1ad7fbdc7f8bc303946373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f3bc8de32585b2e92c809c39cd4e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fea2ce8684f4ecfc66ee28074bda0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183096cb75b16ae4fef1d71c805b417b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72b2f516d0f8c8d88bc99c09e7697f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211d5332c553a21bde30cde0906677e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5fe14eb52f69d75476715c9b50a1a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83443ded163c2584223d5ec125b738e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57392cbdc0b503067fd0d2e8c89f48ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272f05522495a91421462502f3d5c93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50155e09ee5f9980b93bc261c968f07e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698ebbaaad369327e716f85b4db001b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cb10c7f2800c6c3da22bd114646a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4163cc64506a6c0bda4806b92a7e60386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274931a14359503799f26513a3e79f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ebf47ed3c5b1966784fcde4f0dc12388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23c4adc3e4726275afb19940e869f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce348acea01b79b4218d243115d6bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074ed27ee7620df069e6d506c962721391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71752c1e3f5193f9dec2ae2fa474390392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaf2c8f8ccf31f30ec640cb1d9c734393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7569f774643145dfbaa48218c10e309394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fea7f839d9b08efe0b66440967e4d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bb69673438ca7faa20647bba0f5ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f41eec1df3d703bf1a07b099a9f20397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eafd2f71d68943960f871158eab3ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a393927034bce6e3cca8de0ab383a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242a341750b6a0b06cbe0b1341a1963400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfb9332c58c39374661a7886b8952e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74e0c027ce91e70f4f69ef3fdbb5e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed00aa3e9311a58b4acb5cf417ead6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532758af55da809cb223d1dfa8bf35a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952497fa5c1065b78451635710a476c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e71e1fee69c8182d92c39d41df029e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f020717325f4f3acee5036080014df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1569070e1d168a065a477851e6466408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30185b7b36a1834793b61bdbb03f17409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56f11a25b8fecffa42849bd411acb9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73af8ad1767d351be83c7bb21d06a14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9d6b5d087c3918f1e3a70ec9da58e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f843dc1d36da96660033f75e22fa088413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c12d59b4494a6f7b3ee83d24dbc219414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9632938788829b51f1f7c68de91b54a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7247243a8fa8a875ce38cceac310bb1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050d95fba3a8bf2af8400454dd2b1f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044d9c7e362bfb2133cdc59554cf18c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a03a314e501aed26c648f2174beab2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701613c1d26a8735a43b5defe0a7d52c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fded4e9b7ea0eed3d2721dbe3bbc202421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a589802e62ab0cb628c89c657939d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefb3747a1403b02301fe120a970976423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f0f86abe411e5d6dfbdd019b2f226424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c731f4500f9673227300dccf995233425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5073d5f3d0d77683f8faded015d50ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8989be17f9d5e9565300806615727427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936fcba6321cd00de0c8c30085fc801428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84f3b538a381d3639b53d5cebf60a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95b525bcec5ef78c30551e30951a23430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0d1c6792c932d62769d2e47490b81431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47542fa112a53c375e7260c157c22bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd833e9741d2e059bfb2a9d008ffa7d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b0344a65a2e110561882508634e4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82d31202cdb5ab5a92b5df2b278254435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747cbb276e83f71fbbd002ebc187f64436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766ea6bf955b539e3f73d5891c993f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3f34af79374eb54da553352558f87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400c44c5f22dbbdc1e9b7a56b1eef05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16605b9322a81e42ababea5b52038b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748b583a4dd47052eaec6ecfff6493f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051f4750ea46e3e36cf9901f193092c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadd12a71268ed84166e4c91a2f27dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee05e792811096a000821274ec89fda444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef1c9934fbb8e602ccedddb6b6d848445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb8ad1b02d15d0479a0ddab388a7e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4393b3fea51fd4de0407b5612270f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dd5fcce525e3f6d0e12de582590c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a3b7d9420ff2b69ec537018b1b4fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc90afbfabc174cfeb8070350ce77f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff2f1f9e62e898d2e3deb1a5d0c170451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5acde1d4d6972f8f1cae97a0c1b7f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232f60c9b4784e79c6b9606bfdb23c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1137127eced7323ea463072c82435f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3816476a452fb46fbfb5614f83aa8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39d015f3f471c18a5ffcb1bf16e208456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a12638634df6dce4cf9c0ee8b05e05457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ed1219166f932cc7da278fb32c2e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62211132a7a91e913c19da7fbcfeb2a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebd016879b38a29baa48e78f723851460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1c7f29c3ac5415c6795ba60ec79d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfb7df6c0523a4abd002c9932818ab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150adc8e7eb1f43f8fa48f571641a6c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293e75e6d7741d50057c80260b36b34464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1368d9a24c39803de49073a33986d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ed3a33d3915223f61e1915e8ac71c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d1ff340a65b32d3f1bb89f3d4c8f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6e0f3576c5380ccf8e142bbe7d863468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3739e6048f63d20bf07d6a8f8b8d39469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9ff9bd5483c186ff74179b0352473470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029554bb2533c26e4d8295de06d99cb9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4df80a818fd4c9fedd64e026289a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960c3d19bcba5d91473943a9fec987c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07807ce95b83b608fbd6da5a115801474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa422a25b4f390600f5c52b2b806a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302889b6e1b731c7e25fe97515cba74476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73386ff8fed0554fb996c007ed40b4477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>