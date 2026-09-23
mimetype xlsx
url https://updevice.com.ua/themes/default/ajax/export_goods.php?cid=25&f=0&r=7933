--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="668">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000000236</t>
   </si>
   <si>
@@ -1221,59 +1221,50 @@
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
     <t>000009711</t>
   </si>
@@ -2362,51 +2353,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H248"/>
+  <dimension ref="A1:H247"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -5716,2415 +5707,2392 @@
     <row r="145" spans="1:8">
       <c r="A145" s="0">
         <v>16978</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>400</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>401</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G145" s="0">
         <v>0.7</v>
       </c>
       <c r="H145" s="0" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="0">
-        <v>19011</v>
+        <v>19007</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>403</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>404</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G146" s="0">
-        <v>1.89</v>
+        <v>1.82</v>
       </c>
       <c r="H146" s="0" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="0">
-        <v>19007</v>
+        <v>19021</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>406</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>407</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G147" s="0">
-        <v>1.82</v>
+        <v>1.31</v>
       </c>
       <c r="H147" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="0">
         <v>19021</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>409</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>80</v>
+        <v>9</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G148" s="0">
         <v>1.31</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="0">
-        <v>19021</v>
+        <v>19046</v>
       </c>
       <c r="B149" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="C149" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="D149" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E149" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="G149" s="0">
+        <v>4.16</v>
+      </c>
+      <c r="H149" s="0" t="s">
         <v>412</v>
-      </c>
-[...13 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="0">
-        <v>19046</v>
+        <v>19050</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>413</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>414</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>9</v>
+        <v>54</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G150" s="0">
-        <v>4.16</v>
+        <v>3.39</v>
       </c>
       <c r="H150" s="0" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="0">
-        <v>19050</v>
+        <v>19051</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>416</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>417</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G151" s="0">
-        <v>3.39</v>
+        <v>3.61</v>
       </c>
       <c r="H151" s="0" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="0">
-        <v>19051</v>
+        <v>19056</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>419</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>420</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G152" s="0">
-        <v>3.61</v>
+        <v>3.08</v>
       </c>
       <c r="H152" s="0" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="0">
-        <v>19056</v>
+        <v>19119</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>422</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>423</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G153" s="0">
-        <v>3.08</v>
+        <v>3.88</v>
       </c>
       <c r="H153" s="0" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="0">
-        <v>19119</v>
+        <v>19120</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>425</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>426</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G154" s="0">
-        <v>3.88</v>
+        <v>4.67</v>
       </c>
       <c r="H154" s="0" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="0">
-        <v>19120</v>
+        <v>19127</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>428</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>429</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G155" s="0">
-        <v>4.67</v>
+        <v>4.43</v>
       </c>
       <c r="H155" s="0" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="0">
-        <v>19127</v>
+        <v>19142</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>431</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>432</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="G156" s="0">
-        <v>4.43</v>
+        <v>3.62</v>
       </c>
       <c r="H156" s="0" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="0">
-        <v>19142</v>
+        <v>19147</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>434</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>435</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>9</v>
+        <v>54</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G157" s="0">
-        <v>3.62</v>
+        <v>3.57</v>
       </c>
       <c r="H157" s="0" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="0">
-        <v>19147</v>
+        <v>19148</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>437</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>438</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G158" s="0">
-        <v>3.57</v>
+        <v>3.74</v>
       </c>
       <c r="H158" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="0">
         <v>19148</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>9</v>
+        <v>54</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G159" s="0">
         <v>3.74</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="0">
-        <v>19148</v>
+        <v>19151</v>
       </c>
       <c r="B160" s="0" t="s">
+        <v>441</v>
+      </c>
+      <c r="C160" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="D160" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E160" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G160" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="H160" s="0" t="s">
         <v>443</v>
-      </c>
-[...13 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="0">
         <v>19151</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>444</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G161" s="0">
         <v>0.6899999999999999</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="0">
-        <v>19151</v>
+        <v>19152</v>
       </c>
       <c r="B162" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="C162" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="D162" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E162" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G162" s="0">
+        <v>0.57</v>
+      </c>
+      <c r="H162" s="0" t="s">
         <v>447</v>
-      </c>
-[...13 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="0">
         <v>19152</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>448</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G163" s="0">
         <v>0.57</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="0">
-        <v>19152</v>
+        <v>19153</v>
       </c>
       <c r="B164" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="C164" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="D164" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E164" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G164" s="0">
+        <v>1.02</v>
+      </c>
+      <c r="H164" s="0" t="s">
         <v>451</v>
-      </c>
-[...13 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="0">
         <v>19153</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>452</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G165" s="0">
         <v>1.02</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="0">
-        <v>19153</v>
+        <v>19154</v>
       </c>
       <c r="B166" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="C166" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="D166" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E166" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G166" s="0">
+        <v>2.03</v>
+      </c>
+      <c r="H166" s="0" t="s">
         <v>455</v>
-      </c>
-[...13 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="0">
-        <v>19154</v>
+        <v>19155</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>456</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>457</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G167" s="0">
-        <v>2.03</v>
+        <v>1.44</v>
       </c>
       <c r="H167" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="0">
-        <v>19155</v>
+        <v>19146</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>459</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>460</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G168" s="0">
-        <v>1.44</v>
+        <v>6.7</v>
       </c>
       <c r="H168" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="0">
-        <v>19146</v>
+        <v>19178</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>462</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>463</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G169" s="0">
-        <v>6.7</v>
+        <v>1.88</v>
       </c>
       <c r="H169" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="0">
-        <v>19178</v>
+        <v>19179</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>465</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>466</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G170" s="0">
-        <v>1.88</v>
+        <v>1.54</v>
       </c>
       <c r="H170" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="0">
-        <v>19179</v>
+        <v>19180</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>468</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>469</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G171" s="0">
-        <v>1.54</v>
+        <v>1.49</v>
       </c>
       <c r="H171" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="0">
         <v>19180</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>471</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G172" s="0">
         <v>1.49</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="0">
         <v>19180</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G173" s="0">
         <v>1.49</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="0">
         <v>19180</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G174" s="0">
         <v>1.49</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="0">
         <v>19180</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G175" s="0">
         <v>1.49</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="B176" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C176" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="D176" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E176" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G176" s="0">
+        <v>1.89</v>
+      </c>
+      <c r="H176" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="0">
         <v>19181</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>478</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G177" s="0">
         <v>1.89</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="0">
         <v>19181</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G178" s="0">
         <v>1.89</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="0">
         <v>19181</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G179" s="0">
         <v>1.89</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="0">
         <v>19181</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G180" s="0">
         <v>1.89</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="B181" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="C181" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="D181" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E181" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G181" s="0">
+        <v>1.29</v>
+      </c>
+      <c r="H181" s="0" t="s">
         <v>484</v>
-      </c>
-[...13 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="0">
         <v>19224</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>485</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G182" s="0">
         <v>1.29</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="0">
-        <v>19224</v>
+        <v>19225</v>
       </c>
       <c r="B183" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="C183" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="D183" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E183" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G183" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="H183" s="0" t="s">
         <v>488</v>
-      </c>
-[...13 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="0">
-        <v>19225</v>
+        <v>19226</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>489</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>490</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G184" s="0">
-        <v>1.66</v>
+        <v>2.31</v>
       </c>
       <c r="H184" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="0">
-        <v>19226</v>
+        <v>19227</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>492</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>493</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G185" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="H185" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="0">
         <v>19227</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>495</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G186" s="0">
         <v>0.83</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="0">
-        <v>19227</v>
+        <v>19228</v>
       </c>
       <c r="B187" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C187" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="D187" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E187" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G187" s="0">
+        <v>1.24</v>
+      </c>
+      <c r="H187" s="0" t="s">
         <v>498</v>
-      </c>
-[...13 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="0">
-        <v>19228</v>
+        <v>19229</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>499</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>500</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G188" s="0">
-        <v>1.24</v>
+        <v>1.83</v>
       </c>
       <c r="H188" s="0" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="0">
-        <v>19229</v>
+        <v>19239</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>502</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>503</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G189" s="0">
-        <v>1.83</v>
+        <v>2.99</v>
       </c>
       <c r="H189" s="0" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="0">
-        <v>19239</v>
+        <v>19243</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>505</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>506</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G190" s="0">
         <v>2.99</v>
       </c>
       <c r="H190" s="0" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="0">
-        <v>19243</v>
+        <v>19248</v>
       </c>
       <c r="B191" s="0" t="s">
         <v>508</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>509</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G191" s="0">
-        <v>2.99</v>
+        <v>0.83</v>
       </c>
       <c r="H191" s="0" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="0">
         <v>19248</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>511</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G192" s="0">
         <v>0.83</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="0">
-        <v>19248</v>
+        <v>19268</v>
       </c>
       <c r="B193" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="C193" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="D193" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E193" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G193" s="0">
+        <v>1</v>
+      </c>
+      <c r="H193" s="0" t="s">
         <v>514</v>
-      </c>
-[...13 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="0">
-        <v>19268</v>
+        <v>19269</v>
       </c>
       <c r="B194" s="0" t="s">
         <v>515</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>516</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G194" s="0">
-        <v>1</v>
+        <v>0.68</v>
       </c>
       <c r="H194" s="0" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="0">
-        <v>19269</v>
+        <v>19275</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>518</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>519</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G195" s="0">
-        <v>0.68</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="H195" s="0" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="0">
-        <v>19275</v>
+        <v>19276</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>521</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>522</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G196" s="0">
-        <v>0.9399999999999999</v>
+        <v>0.61</v>
       </c>
       <c r="H196" s="0" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="0">
-        <v>19276</v>
+        <v>19289</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>524</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>525</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G197" s="0">
-        <v>0.61</v>
+        <v>2.04</v>
       </c>
       <c r="H197" s="0" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="0">
-        <v>19289</v>
+        <v>19290</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>527</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>528</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G198" s="0">
-        <v>2.04</v>
+        <v>1.66</v>
       </c>
       <c r="H198" s="0" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="0">
-        <v>19290</v>
+        <v>19312</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>530</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>531</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="G199" s="0">
-        <v>1.66</v>
+        <v>3.64</v>
       </c>
       <c r="H199" s="0" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="0">
-        <v>19312</v>
+        <v>19313</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>533</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>534</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G200" s="0">
-        <v>3.64</v>
+        <v>4.43</v>
       </c>
       <c r="H200" s="0" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="0">
-        <v>19313</v>
+        <v>19317</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>536</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>537</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G201" s="0">
-        <v>4.43</v>
+        <v>5.31</v>
       </c>
       <c r="H201" s="0" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="0">
-        <v>19317</v>
+        <v>19318</v>
       </c>
       <c r="B202" s="0" t="s">
         <v>539</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>540</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G202" s="0">
-        <v>5.31</v>
+        <v>4.69</v>
       </c>
       <c r="H202" s="0" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="0">
-        <v>19318</v>
+        <v>19324</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>542</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>543</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G203" s="0">
-        <v>4.69</v>
+        <v>2.6</v>
       </c>
       <c r="H203" s="0" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="0">
-        <v>19324</v>
+        <v>19322</v>
       </c>
       <c r="B204" s="0" t="s">
         <v>545</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>546</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G204" s="0">
-        <v>2.6</v>
+        <v>3.32</v>
       </c>
       <c r="H204" s="0" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="0">
-        <v>19322</v>
+        <v>19343</v>
       </c>
       <c r="B205" s="0" t="s">
         <v>548</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>549</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>9</v>
+        <v>146</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>104</v>
+        <v>550</v>
       </c>
       <c r="G205" s="0">
-        <v>3.32</v>
+        <v>26.17</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="0">
-        <v>19343</v>
+        <v>19352</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>146</v>
+        <v>212</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>10</v>
       </c>
       <c r="G206" s="0">
-        <v>26.17</v>
+        <v>0.86</v>
       </c>
       <c r="H206" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="0">
         <v>19352</v>
       </c>
       <c r="B207" s="0" t="s">
         <v>555</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>212</v>
+        <v>16</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G207" s="0">
         <v>0.86</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="0">
-        <v>19352</v>
+        <v>19353</v>
       </c>
       <c r="B208" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="C208" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="D208" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E208" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G208" s="0">
+        <v>1.09</v>
+      </c>
+      <c r="H208" s="0" t="s">
         <v>558</v>
-      </c>
-[...13 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="0">
         <v>19353</v>
       </c>
       <c r="B209" s="0" t="s">
         <v>559</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>212</v>
+        <v>16</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G209" s="0">
         <v>1.09</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="0">
-        <v>19353</v>
+        <v>19356</v>
       </c>
       <c r="B210" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="C210" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="D210" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E210" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G210" s="0">
+        <v>0.9399999999999999</v>
+      </c>
+      <c r="H210" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="0">
-        <v>19356</v>
+        <v>19357</v>
       </c>
       <c r="B211" s="0" t="s">
         <v>563</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>564</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G211" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.25</v>
       </c>
       <c r="H211" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="0">
-        <v>19357</v>
+        <v>19360</v>
       </c>
       <c r="B212" s="0" t="s">
         <v>566</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>567</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G212" s="0">
-        <v>1.25</v>
+        <v>1.63</v>
       </c>
       <c r="H212" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="0">
-        <v>19360</v>
+        <v>19361</v>
       </c>
       <c r="B213" s="0" t="s">
         <v>569</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>570</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G213" s="0">
-        <v>1.63</v>
+        <v>2.03</v>
       </c>
       <c r="H213" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="0">
-        <v>19361</v>
+        <v>19365</v>
       </c>
       <c r="B214" s="0" t="s">
         <v>572</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>573</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G214" s="0">
-        <v>2.03</v>
+        <v>0.57</v>
       </c>
       <c r="H214" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="0">
-        <v>19365</v>
+        <v>19366</v>
       </c>
       <c r="B215" s="0" t="s">
         <v>575</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>576</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G215" s="0">
-        <v>0.57</v>
+        <v>0.97</v>
       </c>
       <c r="H215" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="0">
-        <v>19366</v>
+        <v>19370</v>
       </c>
       <c r="B216" s="0" t="s">
         <v>578</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>579</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G216" s="0">
-        <v>0.97</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H216" s="0" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="0">
-        <v>19370</v>
+        <v>19373</v>
       </c>
       <c r="B217" s="0" t="s">
         <v>581</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>582</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G217" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="H217" s="0" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="0">
-        <v>19373</v>
+        <v>19374</v>
       </c>
       <c r="B218" s="0" t="s">
         <v>584</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>585</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G218" s="0">
-        <v>2.25</v>
+        <v>2.68</v>
       </c>
       <c r="H218" s="0" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="0">
-        <v>19374</v>
+        <v>19376</v>
       </c>
       <c r="B219" s="0" t="s">
         <v>587</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>588</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G219" s="0">
-        <v>2.68</v>
+        <v>1.8</v>
       </c>
       <c r="H219" s="0" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="0">
-        <v>19376</v>
+        <v>19378</v>
       </c>
       <c r="B220" s="0" t="s">
         <v>590</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>591</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G220" s="0">
-        <v>1.8</v>
+        <v>2</v>
       </c>
       <c r="H220" s="0" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="0">
-        <v>19378</v>
+        <v>19387</v>
       </c>
       <c r="B221" s="0" t="s">
         <v>593</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>594</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G221" s="0">
-        <v>2</v>
+        <v>1.65</v>
       </c>
       <c r="H221" s="0" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="0">
-        <v>19387</v>
+        <v>19388</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>596</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>597</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G222" s="0">
-        <v>1.65</v>
+        <v>1.9</v>
       </c>
       <c r="H222" s="0" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="0">
-        <v>19388</v>
+        <v>19406</v>
       </c>
       <c r="B223" s="0" t="s">
         <v>599</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G223" s="0">
-        <v>1.9</v>
+        <v>1.2</v>
       </c>
       <c r="H223" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="0">
         <v>19406</v>
       </c>
       <c r="B224" s="0" t="s">
         <v>602</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G224" s="0">
         <v>1.2</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="0">
-        <v>19406</v>
+        <v>19407</v>
       </c>
       <c r="B225" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="C225" s="0" t="s">
+        <v>604</v>
+      </c>
+      <c r="D225" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G225" s="0">
+        <v>0.66</v>
+      </c>
+      <c r="H225" s="0" t="s">
         <v>605</v>
-      </c>
-[...13 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="0">
         <v>19407</v>
       </c>
       <c r="B226" s="0" t="s">
         <v>606</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G226" s="0">
         <v>0.66</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="0">
-        <v>19407</v>
+        <v>19410</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G227" s="0">
-        <v>0.66</v>
+        <v>1.46</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="0">
-        <v>19410</v>
+        <v>19411</v>
       </c>
       <c r="B228" s="0" t="s">
         <v>610</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>611</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G228" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="H228" s="0" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="0">
         <v>19411</v>
       </c>
       <c r="B229" s="0" t="s">
         <v>613</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G229" s="0">
         <v>1.54</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="0">
-        <v>19411</v>
+        <v>19414</v>
       </c>
       <c r="B230" s="0" t="s">
+        <v>614</v>
+      </c>
+      <c r="C230" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="D230" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G230" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="H230" s="0" t="s">
         <v>616</v>
-      </c>
-[...13 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="0">
-        <v>19414</v>
+        <v>19415</v>
       </c>
       <c r="B231" s="0" t="s">
         <v>617</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>618</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G231" s="0">
-        <v>1.76</v>
+        <v>1.51</v>
       </c>
       <c r="H231" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="0">
-        <v>19415</v>
+        <v>19417</v>
       </c>
       <c r="B232" s="0" t="s">
         <v>620</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>621</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G232" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="H232" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="0">
-        <v>19417</v>
+        <v>19420</v>
       </c>
       <c r="B233" s="0" t="s">
         <v>623</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>624</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G233" s="0">
-        <v>3.86</v>
+        <v>1.76</v>
       </c>
       <c r="H233" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="0">
-        <v>19420</v>
+        <v>19422</v>
       </c>
       <c r="B234" s="0" t="s">
         <v>626</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>627</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G234" s="0">
-        <v>1.76</v>
+        <v>1.63</v>
       </c>
       <c r="H234" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="0">
-        <v>19422</v>
+        <v>19475</v>
       </c>
       <c r="B235" s="0" t="s">
         <v>629</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>630</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G235" s="0">
-        <v>1.63</v>
+        <v>1.52</v>
       </c>
       <c r="H235" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="0">
-        <v>19475</v>
+        <v>19478</v>
       </c>
       <c r="B236" s="0" t="s">
         <v>632</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>633</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G236" s="0">
-        <v>1.52</v>
+        <v>0.84</v>
       </c>
       <c r="H236" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="0">
-        <v>19478</v>
+        <v>19480</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>635</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G237" s="0">
-        <v>0.84</v>
+        <v>1.26</v>
       </c>
       <c r="H237" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="0">
         <v>19480</v>
       </c>
       <c r="B238" s="0" t="s">
         <v>638</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G238" s="0">
         <v>1.26</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="0">
-        <v>19480</v>
+        <v>19481</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G239" s="0">
-        <v>1.26</v>
+        <v>0.64</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="0">
         <v>19481</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>642</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G240" s="0">
         <v>0.64</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="0">
-        <v>19481</v>
+        <v>19482</v>
       </c>
       <c r="B241" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="C241" s="0" t="s">
+        <v>644</v>
+      </c>
+      <c r="D241" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G241" s="0">
+        <v>0.91</v>
+      </c>
+      <c r="H241" s="0" t="s">
         <v>645</v>
-      </c>
-[...13 lines deleted...]
-        <v>644</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="0">
-        <v>19482</v>
+        <v>19483</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>646</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>647</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G242" s="0">
-        <v>0.91</v>
+        <v>1.05</v>
       </c>
       <c r="H242" s="0" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="0">
-        <v>19483</v>
+        <v>19485</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>649</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>650</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G243" s="0">
-        <v>1.05</v>
+        <v>1.1</v>
       </c>
       <c r="H243" s="0" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="0">
-        <v>19485</v>
+        <v>19505</v>
       </c>
       <c r="B244" s="0" t="s">
         <v>652</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>653</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G244" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="H244" s="0" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="0">
-        <v>19505</v>
+        <v>19507</v>
       </c>
       <c r="B245" s="0" t="s">
         <v>655</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>656</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G245" s="0">
-        <v>1.14</v>
+        <v>1.35</v>
       </c>
       <c r="H245" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="0">
-        <v>19507</v>
+        <v>19511</v>
       </c>
       <c r="B246" s="0" t="s">
         <v>658</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>659</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>10</v>
+        <v>660</v>
       </c>
       <c r="G246" s="0">
-        <v>1.35</v>
+        <v>1.58</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="0">
-        <v>19511</v>
+        <v>19512</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="G247" s="0">
-        <v>1.58</v>
+        <v>1.31</v>
       </c>
       <c r="H247" s="0" t="s">
         <v>664</v>
-      </c>
-[...21 lines deleted...]
-        <v>667</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">