--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000000236</t>
   </si>
   <si>
@@ -1986,71 +1986,50 @@
     <t>000012784</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Charging data cable DU19 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-charging-data-cable-du19-1m-3a-/</t>
   </si>
   <si>
     <t>000012999</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit charging data cable X128 |1m, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-charging-data-cable-x128-1m-12w-/</t>
   </si>
   <si>
     <t>000013001</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD charging data cable X128 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-charging-data-cable-x128-1m-30w-/</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2353,51 +2332,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H247"/>
+  <dimension ref="A1:H245"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -8003,96 +7982,50 @@
       <c r="H244" s="0" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="0">
         <v>19507</v>
       </c>
       <c r="B245" s="0" t="s">
         <v>655</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>656</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G245" s="0">
         <v>1.35</v>
       </c>
       <c r="H245" s="0" t="s">
         <v>657</v>
-      </c>
-[...44 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">