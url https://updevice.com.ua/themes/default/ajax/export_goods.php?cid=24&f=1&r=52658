--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -340,51 +340,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ae63d5f191e43ade0ac63ca5d59361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17957c09550864d445c20c50c2966ca72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4aa1610ce3c4325e5ad25bd6ed561e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaf51250e8c0d94d964935ffbb9a1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077c3db63d7022c5e17bf28fdf906925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d86e8be32a225b0be5016234f344d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ca95ee1fe0026ea8e78afae89389e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddbe1358442d376b75d6d2e4fb749f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088229930eeca8c08ef1107da57bed4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4882554846da1948181b3a28692a4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355814b9e723715f42d0c8d64989e2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6957cf7d0196dc5bcc6c0710343c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96604ef41a92fcd955c2655b993397a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85272a8683d8c2430d67c5dcefd4708e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4d73f72aea305f93a270b4bfda03415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17160514ca3b10a1df1990ffe2dc186816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52c447d295aa9d9f27119a14f4265517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc61be02a12fbc7586a9314aa546e7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058236c9440439fc8c215529a9870c3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b8330902f56b3b28308d9f5b7cd6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35965dac41227751fb5f7e636a6a85d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311f470f4d0d4cddecb06ed7b4de30722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebf6640236d004382c8d9b9156f02023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e735858eb0dfc1c3d3ce073c2fe69524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab646cfbfc98cbad79391fbe6501291825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518511acf266e7db97d73f6144275d5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed59efbdbb1e26447932caceafd708b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f9f4f5f9a85fc7ebb5a6dad52c7f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f04e306c0692553c709931fca34bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7ba6a9097f7dd1a860122732c056b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9853bd0c7e12949b0f4076e6eb98d2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67142e45c4e047056c2211cb59820a8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f3bb3ed62e2c148951a89de7f35ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820fd0b971d0e3e826744af3d97da3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2371a500da5ae336e47d282638ebff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55af02321c40fa9f7e5cce90a54c22b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa6d77d87353fc6b36e779f279084537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30dfc3d71826984aad34c5e65d3cff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636061852524aa8dc2911a9390dbd9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad98f66b324d2ba5db068922637ed440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387e7d1987ec99390fdf6b9f4adca6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d31cb121fed7ceee90e7567a948a6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28fe233170ce8676558d3c7f54c3b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9ab2fc88e3be4a817f41908dd5e2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa88e707c336c045bb0d0191a1119945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb023c6f89f6fe04ba79dc87979f36d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9ed5ce613578274a3b58c81d1777a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3e8a248b44d183b3275c746c5228b48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8188652a957e9768c1a4c9611860b2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d49debe83f9e50f863327efeba41b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e0c6e6e42cb890e54f32cdc2b6ae83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff7c458dd6c5406071598637ea25e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cacea1231ac88a632db6958d3af8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99c6164faa10a3e60c4b58f7fca3ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb688e5b265d36a59c32e30e74662287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff1a1e2a4ff014079e44464ef457188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b506205b1a500451db0d53c0968299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0956ee2c546dbd46eda441888c39d5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd921ebd3db6adfd5cced2c8555c3711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e0f7a3ca3afd4bd7ca8949ddedbca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46dee134ee30705ea9660460d58a8213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e77d64d1a79381aa38d6fddddbebc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517298a5a0665ebe8624270bbc036f4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6d2402fdda5858b64c4730030f8f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654400f4a47ab41e7f30685276f9e1d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce301778804e683f555e0f6c98274018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950c84a9da52ebaa5d29ff99c8385cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f725862a31f2e7715608a9e3d3f0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aba570234ed37ac9798e1cc4c2676e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19888019b078a0d240e434bbb812789222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07358364cb71fa3f1ed858f9285624c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a1294a36ab840f9bfc134fd01cd7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c682a2339cf314d0cc04b258ab97c1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d42c9070850abf71b16ee79db240c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b98d1f5095bc7a4473e4a7fef5f0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8131cfd955b4c0f0a6b4e67b861d2f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec889825d472aa913b6b6f67f4b7c2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55720cdb3dad430d63ea56f1e5ac58030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177f5ccb9978f2cd64b0dd5d9126d6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19514f1d2d860f1082b9cffb62ce739932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4bbd3e435cc838f6b98bb42f1091333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20945d00c6e7c1cd597037c80b50956d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83757007a38a85c5651adb5937ec1c2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247b46348c34a5e59a5db72e0f0268136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52702c1cad7e24e782645975d7476a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bb2141a6e756b1795aedec82d92d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb171ab79539f5093c8e2051cc4970339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5bdbcc14de03170c14f5be2fd7d9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79529dc5be4851c1054ecc2e841b94a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022dcacfb85384912218564c919532442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39405aa30a5268b616275f6610b87443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af16471256ae07158e972265ba174044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6729c267a86245c20643e099b2c53c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5434299841173ab0adb7875a88f7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba7b02af3a8543e847ad21af8c29ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e955d61af6dda39de1862eb24732848.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>