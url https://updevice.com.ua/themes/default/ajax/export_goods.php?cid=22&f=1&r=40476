--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -151,51 +151,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374191e608345e755c72388155fdc6121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c04ceeb41375854ba04d516d160992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98105c3d94cdb6214188543b3e0de3dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02774cb22c7aed249ed89ad1fc5ee7534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdbec3961a0517a9ad547ec813b71a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045c5916638075ee7dec7263ead22436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5df391d04cfe77d483f98634dbd6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0b635b7493aa2217705896caa96108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d8593747683c8066fecc6e9df82bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df41dfe96e105d4d84e1ffc6aa105710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579a5527d588a4649a19170dd22a98d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599a0bc41cb96701c6d24f70427f8eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52868d0d34debf5a8161fb9296e5e043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae20ace081c2e0aa2a7b17d8638e76e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb8d1e15f5908b8506b317b05efaf05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8b17eb4aedfb4393fd51d13d248596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15af02ee9edfc15c9dda9065307ff137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda2695f0279a41ada3d6ad0a550dbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58164a299d6fec87452965aabae8f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e6d09e2e4851bce8f1468a0b4233510.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>