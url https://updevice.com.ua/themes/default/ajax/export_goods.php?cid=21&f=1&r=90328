--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1264,51 +1264,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8744ec31c80ed0ec68d15dcae33d4371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9591b9ee7c92f91a71c2a269bf99782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda24664982f714326ba590355cc7263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996fb8d6a5d8fe56c0ca75318d620c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ddd3901f6bda475cbad594f009a495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82f25a8168d620ca88d675cfe903db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0cc696df04ac820d7bc159dda54bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e65363ebc26aa9505598004955d698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6c2e5636c9556345f1e6eabc49eb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43406d7bf6c6e692fa8323da62263010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7faa3e184918da7442287a34ed240911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8562fd34c4b81db1ffe1f0585d107d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6718e0efe0563e63cf060aa296ab22413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fddb1ad410f3e0e3e4df5edbbb1a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea97acc9d369d764cffea789fd0718a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a382f237046cd3310ac595732690416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf415dc644132acd90696c0fcaddbec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c07f578e5812a8f2e40549fa225a6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2233c09c85ef890817838c7f093a0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d400486a10205df13db52da6be3f88a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153aeb42ed14c767b761b48b2d16408921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7dde032294140554249a7f6c57aa722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f999951304cec4699401054f4e17c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dc1657d8b0ec22ad3554c4f4f597e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1427e428375f8ecac1e463c751f78e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40766ef62773ac739f583b4f2667ae1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aef236984f4349762d28e42ae6aebe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac08607726372b44c8d6ae243be7c4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec9527d74b760be29362373a221e2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d51f03a11e4cbc17dc24b3b070ac430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf8dbfb96e12b68658556c340b562e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6d781f2e043cd462a25313cf50b3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9e6c69f11ad8edc274f206a73d0bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f75601ae959f50fbea7ff89cb491bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64195a3d174cb67509892f7a606f199535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be430ed6240d00cb4d7e964f21603536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f08faa7cee0521b358f27591cfaccc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3929e661c5edece450127573a4e1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc502c1f6a12a201da01e194ee72700b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea214b4f9f83abf115a4ab89f98f1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342097bcc77df14c8e8638784bd9e8aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677aee16a7bad59938747bb21c4465b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f9ed8e50fc65dfac259e499a59b6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e691f477d98d5d5960d3343094dbab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb23c2c670ac8954f0b2c38d35f897645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10aa90292ad0319519f359bac3b1e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08208b39cf0564612f668e67a248c2b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67b3b8023f6c0781cc9652618d540b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a00ea100d506184d8a9e1a487e85e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f0acb304df1cb0a329857b11afafb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cd4a40b96785d1b8e2e82b4847bb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071a71f08496a27a3b9d7b36d92c49552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c06f959b9f56defd802b1cdc1533ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e53ec2c48acf54be5add0fee1cb05d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6f91b7533e8e014287a1a8375805a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81093bc974bb8f9c478090289c941a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a075697bfea8cf0a41806855c4fd17c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9606794c8f30282d10ff12d1742fe3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2514135bcbd1d3c82417a6b9e3503359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8348747ce3a8842d19f71e388b4cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d901a7f1fc6742606a7db00e105f1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663175c497a0dc551e2a19505761aee262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e243e03c11865b37874bb04f4b2a16663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15f91d7041271502865bbd1e0023c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639994e7cc6e7577f592fdd880ab6a6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93415a19c19b38dbe40a119d721c2a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12843fedd59b5c9686f0cf0a1a485ac767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4099701d1e7f9e6d6f13805a7f2c68668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227e66bc8178c0e84f82412f787a7b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a71132f3acccf85a426bd4c26c5ced70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057aad47608f299839d0cdcf005909c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd79e49222f24a809faddc09c51184572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d234b6374728644cf48ea981a8cd6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7de179edc5aa8f895182949f507a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f59460ce7faff2ef35ff4bcaf737ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631dbade843e5a766024b60a36325df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4358ac1bd62e6d8540a8b234bf96877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a86f41321e6d9dc1ff2ac0b2e9bd978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376899d834f40462c9d9df890c44b6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bd6b9b72ec58b5b444e92153bf95e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3eb06b758018b56d1eacef6dc0a1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757471f94f0494029ba8487637c970482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca3f8864d49e68f341c4bb49f59eb983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9da6bdb2bb9c3271a249654bf016c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaffc8be3b3273368c2a1f898c102385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85705fd9b1a24ab4fcfffe31cb41b4bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1293bb1b477f0a4e5cf95ec191963687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2adea1b53ee61ef8804beea676347c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb997961093253abef91efb1f11b8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73970eab2cf1c413470cc989b456cef990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa073bb096e4a187af6d9b972f9a9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedce0397122ae36771f51a9b5ee3e1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce04767690b18d40a4ab8352821984893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c06b30e6003fe4eb8db9e5350ce8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f143937de97ec7196313a9c5f32c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d92323ca0408948c1afd1eb60c8d0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937150ff79942a0e29ae4088d85ea3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6994ee060977584d60294dd69ed78e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971526a1d5e9ed1e35aad5a3d217241899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e16260f50aa781adfccfcd740f08d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45700ebbf2cf98c06289f3e76d75f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834de029635cb3a06846d90572c4787102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a9dd2607048471a332cad42c32f66103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b731cfb6b58198b6bf84c6dd04f5495104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3da9f6d417dbd599a7c25ed18e17ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89dfefb52d7ed33449a885e56571f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dade7a7d7a6f2dc0a97ef86d9ae704107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a879184e771fff920607a4fec31f8d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297535bb90f249c70b1185398cd3e2eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a72223296ee7486edc198ac50ecec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140ef5289ab33e0976f8ce82ed95b9f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed73cd45c356762e308377fca8cd68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea7ab3a6964a18fd45e0afff1cd2d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaa2d1d6a69f624e3ea5bad29beb6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479622c6dac654c4650aa9ff0cd6d611115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f875940d6b30af0340770f7f6c21fd1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5f0e5276b898bb3985acec921d8d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0351d7c1666436b16427ce66390f34118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3292dae45feb1e05813443161c269ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998b3e458d82b90671724f5265b0d46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd08c4eae7c59e74802d7b3cda1b2f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdf338f48c72bb1a8102cefaa2102f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f992549003855b3cd4d66ce40ec2f71123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa74b94ca41be36056d2958844ab75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4441f361b5280e5686fda600426187125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b1db8ccc678c6b55a483dc693700e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684db869d07b2710bf3372ea032a5f5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3e7d8bbadac417e442c74c15a17c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79649d7f5746a9f45f3e11ffc0737f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9819954aaa6b56bb90c86109b274113130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925d0b9361946d1fae5e783f8fc7929131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3c6185bb083b8c1e747ba856d5523132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda5373cf67daefb18a625c6c452d0e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627de99bb4dd40c3728e4ce7cdeb0818134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b8b671197e2b0d1c5e78582f926c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c17a3de15b84d0db0bc7417116762f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf03b589badf417d95948fe09e62437137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6adad42e2a8049c8bb66ec890784e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359981da9204630aa2339167b2be6e4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6e8bd08d07b3fd581b850ad5ec800140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e39afb778231f220d239cac9d269bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df42e921229e39256c365a9287aadd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420323aa0fd4599a92a09f909486f67d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4530729b4f4b1926e3c0409c34039144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a68b4930fb27f0c3856b12cc7c25df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7653f3899f6f23ec4308c5be98fd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762298568aedcd253e8faf00b7dd6214147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5d8db9a19006db6a178db48389751148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce1bf17cb1c4c6ca2ceef8e4af3f0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4509cbf938ca0e83897b520780248150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4454aae90d2107cdd9fce23b02f47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b0df90083a648da1d5af70dc0e565152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391000c333b8d28a2b884cac7e3934bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933a3c3f974ac8dbe114db3129f521a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f2d4aeeaecc1b2f0e031c39baa02f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea39fdc266559c025f722b6f5a5401b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58c705c8a08c4f8a08cfdeab7851ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45827e6e1e044191f56c61001ff049b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de772766af02ceec8c277ac8a633f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1c5a39e91240d1b5ffa8dca07106d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b5ac960fd27d6aa7262130ab93ec9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92bb93ccaae32d0785d819866b29e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3b88b62e849acadcb2f80051d4825163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffca3d28fc3364a32fe80e2794fc43164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d831e7f5dc38c9608fb06cec15588f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c43bf076a6c09ae4795ef566491bf4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b3e83a682469078692a21a22fc54f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f023b4f19dc50d74eef71bbfeb191a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c19324f09d2f095783664ee90e88fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1dde4d0aed5cc9d42ccb70973bdaa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c81d5613f3ee6774a484a2c28a544f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad8ebd1b256ce7796ca55c54159f0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55608055a9375d6cadf386e4e6160780173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f341060e6b85c6ac7dfda1a7f39a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3072e8a545fe437433d05c9f51a2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f1bf1f2d46aad49e597125e3c419c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35510515f3b0ceac89ddac23ddd80f3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dfdb379459493aff43d0603bedcf2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef4a61a7c0ebe5183ef9b8c91dc4f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a62b9a1c017c1d8d08a7cfb70dca8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1557ca35ee99c25fd9aca346c32153d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716666954bcd961014d4da4db46e874182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee890c5b8d049ce9d15f83ce2d87df62183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563108a919b501e84a7511c2ff21586c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dff12c4e764e306856e7a48700f2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab7cf97b770f4bea54b9812e47f73c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab6fda530cc32ec7f6b9751ecea8db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5bdc606fea6dc7f8362cbd031893f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9701f1e3bcc82348466ad50a78ee04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb77858e06a0dd59a2be80f963fe274190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05629079d71296424c6fec51dd456cd2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0552adfd9d1d192c44e99e40fbe42ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40abba40c726634774c14c680e65858193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eee206c6dd2e5503087f792c3f9200194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ace2664ba4d97918654c808d6fe6be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e878957a5d8cace91cfb10042b5e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e7d26bb3f981f11e666d5fa156487197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34187664d2ba9f0e01e7268aac82ff7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9ea242365b9cb416a9c8b2337e1f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3798ee8c600d7bb8ea68c10f284c34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f801e053bd147fce19d5f29f96c975201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e15d4ecc5d7c0d2772d658b9f8a79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6aa9e59e5d452fcf430fb706a65f2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc716299c2626d7d840359f9759f0207204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef141f6937a60c6d1886bdac597e600205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2d10e284d77fe28ab047befdb0e01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a46d0d9e1b9ed02cfaf350e614b91b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e114ca5df63e3b468b28e1bb8bee3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4ccbc561b6f55cb2efe2ed44360e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a29873631cff9622b7854eeea069c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988e25216298d43d21c57a79c4d0424211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2107842a471d1ef8cf855ec29be386f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc59199dbaf67a8bab02b517866857213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784bac04b1b5060c76d85c59e6237a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23619d125451fae4a14ce4d76d25cf42215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5ffbd66d453c829e674d7bbdfb0eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e7cc26ca5c77d4ca3eee5272dd100217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fc876bb46c854fa55515e9e281154218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14fe6b0238d7a9bb4d4c90e1177d96219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa212d9f93b61f14abe61a5f74ecec3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3da04ca9d14e964639dda22c0c87ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa063b5e89c6e185736b23f7f86f39222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cff5f32e15fb571cdd34e742b07ce9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89725506aaebc4319a122330322dea1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b489367062d2db2115add7e5396e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c6dfa29682b582a9504b4235644f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932d7e935afe7ad8e959243e5e0a5c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691a24e3047fcc6b31e0be548edd5ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7867a11fee56a24a1da7ead84f3fc9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4187c2fb01c5e230846b818f7843ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718673d66298752cd6fbf5d8797ff77b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d3f941579cb9960c58a8e52b10b27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6e2d428cdba510c47ff4be1b21283233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611b10bba48a3ff9ac212ac024e952e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29276c1f3fff747bc4c9380f45ad2d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c8de3606032aaa6add0cced8aaab3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef595c3d106568c9ea3d6f86dc7bcbf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f0bedd897bdc87e77e826a7361f49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8e8cbd2f440c80171a3e53ec76e4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f04039284c197354f0104a5b5cb9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd35c9b7f996c45b1f58dc801e0401241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71370030789f5f2648eeebd4a125620b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a9a9096fd76e3b4b049ba9a5d21a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b275443eb80ec4ce9e6f90788f22ee6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e3e245e5815dd1d01a544bdb7c98a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42498ae8a3c6ed09d0fd5ec91b47b44f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97414c7bb1e659559607a79a0a767753247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bd5b1fe282fb0378faf6bbddba402248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3874dcc3ff56caa502c32dd6b7b1159249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7ab767622e56fd5ce735129a77699250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5ce3b7f03dd9d50a156a6a2c753b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fcd09efa529e4b235e3586138c0eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23b4d4f72761ac13987e57dbefe6e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d15d3079ddb71c10e7cfa16a3d548254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f695b88eba777149bacf7439dcaad9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e121c0c8af4ef216e9dc6664da531256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654dc8b0dbea6acc6e01bb344eb32f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b97b7db92d170d2875d0ea387f5e47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c26597278af7b2877b589e75dd7f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b88bb440819c5ec0bf75e55052d87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb3a32eb28adebad69fbead94ec613261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2004f386e8b076641d62ca7dab84e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ef2bdaeb2d1ad153305035f7aac23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5a1ffe9ec7d2f7188100dda480cbc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b83f188ea14ec88ae26f4ffb6f134b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a18639066ac5e5756a933387359dd6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf674f2a641094657bc01f7455275c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055ee4af85e6d0fba964c49c2b7fc0a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c015b34fcf8d0346514c9a56e422f38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08fd73708b811c5eb9a07f5285a2db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f8f84d662e15ab1eaa4168b3684fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3a74ab36ba72c412bfcd97a03da3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be088080afbd00973728eaeb5d2c93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145ee40fd22afdc81190fbf25159c9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77afd1ca2083278851ba991de6ea7d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3883c93d4c0925752c80b7d463eaeb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672c667ac810a2b674b211e89fbfe0c277.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea960cd4f5320796288d902b46e7bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaace53eeeeebadb57d842c458f60e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10af479024f3a84892359f3c0a9ae0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b4afe147d333741ae8fd53867d35d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563a27a28a6748029d53713b22541d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52094588cfe6bbca7b5a6a9ad79f8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9156d823e54ba6feef1bf18e78cede07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9e93b65c18fc86910c41dfe87127a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc84e85706ae7fd45a884d3e0ceb9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45266d3cf2180b17009c2c2c23d474e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d5ec5c70c4d25cb40dc1fdc3ca3a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6683b0617daa0c49df0f5c3145d33512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace30fd179b24714f9a432836fb6afdb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca3a573ab654466ea355d065f87d9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e08cc7db3bce693f9db8772cfcf69c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9cdab7114147e8cdf30b18f7ce13316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f1e9759eb836c32759b2dcacbfedf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b76d53802e56da1eb962c9f863f7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5541dd47d15d00843fed8f918ebd4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6ff6e8761661a0e6e91baefa72a7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cc9b3b856a1ab6bc6818913dbbbd121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a39ba9c2b3107d49ed13d7dd5f8f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd7861f97c6d9be96e8a89cdbb4b5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eda2c3c34ec50964e5cdaf3862a63224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246b9b6f01ecefbf6d481d55c39f39225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c47367cf7a681f9d8f816a164fe9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a29f82d272b3c512578b53c66d9fe327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4610f66796a5b3a1aaf253bf089ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad446b73d9934c998391454d0c45f6c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cbb5cde99a61bb873dcc4990eab4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f63d1dbcda12c887b57b41783d72c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a139e01131772bb28451e0ced218e1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394ffb9c67e46b847234cafd46a12f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef827a6a5da4807326bdaa78a3028ed234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74874fc48f0794661fd1db912ef0bbf435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b548a3c8c66c6fa4485ede18ee9394036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd88cf22c4f833227aeb2e78982865837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97595f778cb5f79c45db6bd59460dff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf322fa380433672909337bd2b8072339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3dcc4155e70c250f713d0a14d759740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb0b95d4f06c0411ece115af7a5a6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84eec1deedff1eadefcd29eb80ed86842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f53038e6303c6fa85326b3049caf2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd646e0998dacfa00a8643fb5dea2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f59be73a8e1494e7b6c1d638018bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c077ef0144597a3a9efe431a20a8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a2c3059219ebf8808ca5b566ebd2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28422b89775011f4193b448981ad7e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138a24bb9dcfd58b544473e6c43378e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f148a7957a4210532c96af83bcba0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b372cccb46dc6585855ef165e6a63851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200e5b50bbc2e1b223d2d46755d222a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beab3cea935569684c1939a0f6f665653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bee770c3c424fdcc24ef02caa9bf1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a4cfbab415a9419250778132e637855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d23b9db0d39088cb0122149bd197356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6a02452ad0af0db4849e8ab2b9a0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb977bc44c32589af546a345fcd90958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98770d267450915242acbadf211864e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883a1e3f2a299b5d35b8ef4d29fad0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf506766b12afa484c30bdc1b5b9be3e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057edb539e2eff9ab812273b50988d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430b548b301cbf4dee0a35085f8987c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102564d5cb77054621952fb20b0c0d8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c1fbc1d18f4b30262867829fd2b4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510aa9d4ae9944959baa99b3d5cd58f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbef086823059294a1dced3289b92dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88475ac95f03f2d3fff987fc18c81568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125ace8f888f0526c57fe33b46f20a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e83fdf64f2f9932ec8ae4c22b69cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504721f8b40479b0ce905cd6cd1fee0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcc04a7c531673cc1cf564e800a7e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22d3b7272b47573e227b3fe196246273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a13782282e01a5b03ba7d14fde5ef274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37310b96f707c57c83ec3ae6d545202575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764afffce40768d9997804225c3d7a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5f869f48adb04d51f55bca1b276af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c2d4645beba94e57b8703725dfed478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5d7647df689251c23840116b638cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bc138107dee2489e572b2baacae3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec788d44dc5b6539cf9055c6ebd0b48e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167088bcb9c856af37661ef5fcd1d01982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb29beae25349c2781515b9a9be71083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f9a0a86e280f9acfa9324aa55250884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405411aaa5114c020cccbf1b3bbf24285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd7ea98060c267d29e1bb1ba9fb2cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c04ffd6c76f315f75b0642338f704387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0342208ed3616a8a2947ed686b376588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821079790c0bb52105391e30f6050d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91c4c81a8b6485f70ec59ef0749dd790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49ffff4735b3d8bc29b41c01cb2c0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77903ba4813dd112f004652b71e5f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a38220115d1d8b5e36b09fd01afb193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08d37cf875b11d6626fe3f51550e4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9856629675b0878e2f12bcb4a4b88f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18aba1b5d0dc24bbae307c15a7ae6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e6d606dfdd4218a0b1b54ea51c2b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffff9b2eeca00eeece96ac739cd5cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2865197b3c80c3d3a29a473af876fad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874fdc3c2a08d53508585871b457f1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd01b10636429cfa073fc0c1e892e30101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65386e5e0183150adc52058cd9775911102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8277d3338298af19484d7152e81624103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1983016c1fcef3f6ac4c61e24348769104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412688a92b8bea183e0c32d575a6deb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdd04a37176a3d1c66fbcb2ae6b17a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edcf08f9a887a66569846c135f84ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14a66e5853de2be0552e7728eafb60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d335bfff8b8b57c95595df1aa376df1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d4f7072c06cd45fef552a20ff28d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f102ab70fada2d52d777f90256c37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1379f0fdde6fa188c507068b7093222112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc7d611b2732792de2d9454af19cbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0cc3c9fa9fc5c385b488c924ab311114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6c9b0d19acb592ed26e5f65634645115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e5f0d25d24a1dac45b1ba566da2e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033335285a30c516c223f9cbaf4aec8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169347b08f83aa03f3de74ec15bc5df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d4e4c82c3f8cd5086c0855af2742a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c245d058a35a48d97a495250c2d8856120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b169c2ecc30dd132d7eb55213defe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a32846f0d39d2dd194b5dffdb20a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a7215f5fe5cb1cce77970c250f45b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b4c9836a202f223ee55ca3c3156a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a77b9dc8c196ea073eebd6e221d90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ff603147b9c42c8b12ff7e4a22b7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169d8f0590e03f1a82e99fffd9b0275127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827596b952ae011c5e75502f22b0c82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fef97fa01b8ecb9eb7ffbc5b0f1b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10dfff34432c74381d4cb7f6b31a21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358309b3e05218567b818a69f25305f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133364072ed5f2a287b9e74aece558b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e3465d73d5e1e26f2b77b6b346c6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739212284ae82885672e4c96bb05d68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009faef3657331328d35dc73aec471b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda8c07d36fd1037be796456719e17d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb8a8e0066c12298be3416e0730149137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff83d9ddcd7fffb8fac368c99b70b8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bff74bc30b19ac160a8e869819e42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bc0eb4dae9993d7272a4d32f1a16a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8e45ba74a5cddc2bd170791ee6afc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264c0aa0b619ca4d582213bf2425d9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf89d82303196c3b918a9b968f618ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d48b6b38c2e14220dfcf4f0328b1f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fda74d97c54953e2a7cd56ca599979145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b449d4a713631ebdc263cbb9766b2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879d7d9555370ea00bda59eca842a52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc62d4f30061092e02a2b603a39061148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad257168d5f135187af37e3ebb3c9917149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83850d30e980780f9807fcb756e284cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8b6cddc0381a70ccb01b1895dfa3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcf234d35e136596dcc997466613d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf2a9ebb1e741cf50d08a587f3f89f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a853018e857bb7993c82bfbe4e5840154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5b7f0d84c4a3a145fac4a99969cee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e747f817ce9bd4d416b8bc45332a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890fa8c9ccacfeaee898cf4ec84640f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e19ca43dd644583ef5c98dee6fd908158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5bd78db1ebc837591b3a7f1fe0b23159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b2aef17273082b6b0ab50a2a3777b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6baf9f2465c8b3bf4afa4b0c3c70fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80adc2d4c1d6e98295d220879dd3a4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec068b69e88ee364167d54906c9372e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef1f00035420f9c962f25ef59ae1a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc031101bcb491cbb953153368dd31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d51f849230efbf7cf7a94fdf13fb22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afd7fe434acfb518db8591820b451f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eaad3b04236de5c552594dcfaf7122168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2111812319ce07eb3b585ac33943a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fd73e0fb463663c244172f5a4d350170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee18ae5e8f515982bab47c9131ad1da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eab01f7d628034ec879ce3790039a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ab45d4388291072ce52309123f01e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d876c69b213dcca941876fc5118b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee9ddaf9682a04895d91fda25a0fdc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc97e2a58f25bf552b61352c8a1456176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a637383405dd054c446765238da67f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa3db324fc42dc6d09b877fb5cb985178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d04630d64da51b8e5bb8f3aa770743179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23f774957a4ce8793cb63644715300180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d76903caf6396d89a325bc447b95b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a39214002ff5a78cae87fd887edafe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923067bcf36c8f07d3eb66fdab23e21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d2b0dc210c0d4f6588b55cdb0f001184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ee7c8255a6fcd3500019b63fe10db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2525a74e35140e3b33b1b38edc72ce8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18981fcd4670a112845889fed9243504187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d93623363069f81e7b0eca086231d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52cda705514522b03496f2bb24c0ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2294a5aaa3c9dd20711cdfc480271190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e8a45ec3c4eac90f776adb1331e97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734d24ff0ef116517b1c7703f528ff1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c55885a6c995c185c4cd992cb86b3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7698d28bbd0e514d97f22554c37be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e39bd72bee02ff22862acc43248b26195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce107860ccb0ecbbfaa8abea8ffee43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67b9486a8c49589a99c87042b5bd80197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151370d9873620520a75aec550185603198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b02c8b592b461c75246b35c1ee6171199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61f431b742ab5e7b86f4fde890bd2b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a3f1ef7f11493c6eae3244e3bed7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b457e5744bced4d8a5e1dc29248129202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45533786a2b547901d13df06ed7f7349203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690a47fdeb6635c428c3ce1fe1ca709204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442a719b448eb91bcefddafe493ce5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c432a7fcda7436bd15c4e84b92e6861206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464665f3bcdcd5acbb5aefec617eb1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49408e946088ebd1047d0d7588dea29208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4f7f71ce4a6fba597afcc1722f92a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6a374b23ed1d08218d406e1881b25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6df45d8c241f8a991abf537f86fc43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a93c312ba0c4488f2f73ef251b2ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90388b0c27aadaaa417103ae11ce1a97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfda4e1374d6154a93a582173f07a44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ea49d569fb9b00a58f080d3f03136215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b0aed842a54ac02a8af8195230867216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d7e9bc608ef98cbeaed4dd5f14727217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac6f0ba66d4365ffc09db3d498fa04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b0cc08fa9806c07e2cbce9924edad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83e60e413840980968e773336eaf41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6210aad738a8b575353492418f401221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4861f905b8a524a03b0801b682483222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f1a9d739d91b6add43813a18412e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6973a6b2048e3598351c7cf089b0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e133e41af68c7186edccb5e6eedc07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce10d3ec52c9562bb83adb593e5717226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036475edcdaaebdc78162e50a0de433227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636e36c7ead930182a7cce8b2ca7398228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af1365ed80595de46bb4fb37861f8d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dd742bf706fc6afcc5a75474e74e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9266640967b54105c5745a099d6449231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd270aaf9140a26b1dd9c005aaf93573232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f01390109891e256bc84f707804617233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca1088db68f41fa9a6f6ac93cafd18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83002476b7ade028ee4f8b983135513f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55098dae7b39e21bdbfbffe1ce867925236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6ff9e91fe368f119b6a972966249a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bafd480bd9a2a8d460bf4abbce83f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87a6712954bcda6be34bb8713437dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017690111f6496f0495ec8e26b04fe4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156fcf6d74584cf584cfd4baa299fd8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41df15114b1ed72e84dcd5b21eefb4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db65f077425811be30d86779d216353243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75bfbdeeee660190c62b38fffb4a53244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63285226f7891a6c246a2bccc7eb41b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850e08b005440ccbcdd8f11b9caf451246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1a521026bd21a851ebe0a3d5dd1fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bd9e847dc93e7b8797b194b515ee8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1022c64fdce0b96c91fba592d198208249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e970344561aee41e1009c938d06b6ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7613f4402b53f4fa56a36b71d60dcfd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d25d0c204c88403952090a9941622b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08d28fff6b460b23249186c461c1f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422af28ae0dd90c56a28a0e06829eb82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad096f8a23fc7089e573eb6a4d3f894255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db32f7566c48bfde70272a81c3f9e9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d897ee6c46a955178d83f3e68aafc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147827f3b9b000c0510050246fa2512258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d8784c9105b3a1fdcb4f4c09c4b59259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2805eb2a926968654763ccef7c498e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2cbffb78be4095ef4d7a3a4cdf96f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122bd00543593b6f2eb724fe88a9735262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27c1e5b298a8ec7af2853c49a79e67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93fa2d9b6676b1a5cb4e9dc8610d5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381277cf648916e609cd7460e5aae55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77dc934446aa9cfe52005a8d050fd8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31f4d46b9fc1eed3b0663a82b4af15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd15a3f5bf4c51369aeb91b99f681f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58e68a9249709d75f2f9fded1b6b0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d62e5ce2e8b758ee6a865b0a8412cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe865d2f5357d5d78716ea92142f23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02932ea6a0f045963e4b57e9ce3eb927272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef481abf625e900c2e9958c9e46452273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2de693e399f93aa99230fc693b4607274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be893612e1ae08972064c8760a9a207275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10478a7aa1a9a7809b11e903ca3d1102276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b5f5908d14319b29673447f44ed1e277.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>