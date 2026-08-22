--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1264,51 +1264,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04199d3058477ff1e6f38582824e3fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5fdfa526c2931908bf6bc422bde3b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958787e960f51dae9501ae3e568a4fcd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dffd29699accee5953f28b6682a8334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4b8ab34a4bd2cbea997ce5c1f26ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30f08e6ad8c9e808716f5afa3564a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f594a20a46a5f1dd54f895bbeae2c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c25fa39affde2a7c10e26d177aabd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c1240a7fe369eed341485811828d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c45ce204b5de55b94fadc7a8ff5ce510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5e0ad5e12139d6b24e60cb726745711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0437471f78b43615da8a479ff49f06c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0bf91a091228dcdf4c8970910735013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85a0983d46c1569ed461b3d36a28c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816882b0f068f21a6bdfbbdf60bd40a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadadfba89c63a036e5768c0a66458c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf4afa8e45885f39bd8c8d046b277817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9a35cd38ba5d1bf4a9803070ebf5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2610a819ddc066cc826950b291f96919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac65bc174a0fd6fea17704fcc5663720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572ed608ee3fe30edd93afcd4955e7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced4d4be51ee1c30394a8b49869347122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad9fa00dbd9136e683d0688feb83c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2013d30bc64aa73583a3fbffab65c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef0657132ad3a1eb7954dcc88c44e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1aa27b6c68db2b7871374d552875126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806143e39e4a33123610e4661132ee527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6369ae6a4c871da398118d091192b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cf086e04d24a91fb5616f5ef59de829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702bab1d1dba7165f4f1a85635e905930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473a2017ba80591633e764893eadd5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c16b072c8512d28c6e29316624e6eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7e44cc39dc496d182a864636bcc9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461d464341ac3d0fa4809f47007127e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa751746ce86635730da6c0e94be19635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a5fbe9b96cbf7d7d3307b913e24ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35ee22c6349526474bf3106abdd75637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c79a9fcce74e32de5ba85056a74d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca70fc635eb715524b1c0de6060967339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb3df74f56669d9dd523d9d36d8e1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc5b29d5451d6e809956dc4d968bca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353c354594ebad8d5a41c3c43ab343042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50faadc8c53c83d7ab9472016500a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad65054446cbad9deaa882f718424444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa564253606ef0e4734df76c0f0b1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe85dc83a5760203e2d18a35020bbb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e84a4683dabc431585aea1d744691047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd928a35f29018de4fc33acd00deb2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed07fd1dfbd8a4018e4f4fbd31811449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c7b3576e365da2d8688b6815097e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaffb1d46f5153077e5e8e100ba454051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43409b4b9cc77718d29c92616153aae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2b03697d99120d15da18452b06aa753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6ec98d6b4d664b2a12c4b67a5c05454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293f51c7c0cf900847ad97923eda25655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53739b9ebe7354069e373a5c242c7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33123f7a24c6f677700da4c045454d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fb45ac23e480b8e702e1585b99fa558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7be910494e44a4f26bb005140a568659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683201b56b5e020006dbf9d919fdc32760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bd4365ee8ebecd9a52b0fbcdd67df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04fe8f74ba49b79d057765220870fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47639bed2eea469f7deb261b87fb4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937e0076a6a616768192b6defbe976e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297ab79ca35c92470fcc076c159746265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdcebe3dd419cff158b6743b33bff166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c64b18847b82ee099043087d4015767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fa09a28f3fd58cecfc7456a35a91268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c06cd04b9a61ccec521679327f31f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1bdaaeea02ba6145b6a6456dcb8fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f132a638d788ee864c2f16737e13ddd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fa06ae1c6e567a6bf7667aca67f2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7bd8a20ba56fc1b0a6a54ccc4bd4c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf0c32227ee50dab5382db97df76d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526699bf17a54f45b0bf6abb2f0a75e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a3e79cc29c2424b387abd8df3dd6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf5264cab9f76dff4a71345fd24bde77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af20115109392dc81b676bd7c3fb05478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6ea90d0854472214f59a603f1d83b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc132b0cbb15f1857fc6c125198509f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7f4f68b337a6d3e0e75cf351f621181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70737a243080ec347b57b5f106c1d77682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570dbc1aff04cdfa18304e7f2ce589783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c5840745605bf06a07a199663d1c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75c4cd451a773f9d3349fd93b9014c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2334fd9a2c682667358904563f1e7e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f250c2b5bb313458aa4da6be0e616587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002e46678071f147b5ce32677d1f3cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b7db71b19c8ac587040a23f156f9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0779ebd11881437aa909bddde2911290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f76f513b4371a9420c5a6fc1449d3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10deb4eb90ca976ac983aa1dabaa84592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed8b3fe4bb33af4f2f1839b321488b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82eabb95f3d35602f3344aada6a2f1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b131256fba173a98fd80f4bc9306d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375608d85aa8c531864aab859c5c834b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c908a546984954f69266ba224beb497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bdf13c64ccbcd193ae6beef06297e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b2071ea9c946f6c76e4d57ac1a84e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ede60ea02f1ce440f98fc6eedc959100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbc0ba45e312e9bf9d96276f571a45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38194ddd35a31ac9abe2e28c3bfa13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354b7c31976be7e38758d790f9de7bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9bf5d70fe3aafb694393e0d28ddba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1bf8db7a59dd9194b2f9608ec28a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec3e134078e8f9db01937ffbe6c9fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928bbe3f2d717ae2416ac354a25c4c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d4402a5a2233820a8012196a84aee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b8e00a0292d69854e2806c2e5848b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b288366ec280afe8fdcc1985fe7362110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba16bb9c5a5525eea60c24799206ece111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e159d876b2b5287c1590d6a4b3ff22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dc7e007db2d52b6a8c4e7c538c5a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fcf05946b05ca5e41d8d0bf9e1876114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2df7057eecc0704052d06493b788a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde0d7168a3641aaf1c474a2259e902116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8af0ce146d0a49b6481d38d954a7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f49c23b17bc3468e2a0160c5ae93c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c83b3efc3f4b5f2316bd2cf6984a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4989b23dd6cd2f1a6d47c5e210141120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f40d63b2171cd1710a501654c5b0b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7a96d50d314705212134cc7df03b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fac207f7f2069d648ba7301ed3f98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ff4d01fe82caa5ca78bac5d7eb069124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fafd68195c8ebb1582f25929f5b76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0907841d07165c1d58ae421af131041126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8d679aea623d7954cf6f862d0abb0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d64de4dbdd7ff8bf218b0150b2d50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d0e7d7097c135e8ace3081c2656fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50073d95739d0b77eb8bb328c15cca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862edbe71ebe20ca502866801b508bb8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811d4cc8fb108bf1dda8ac86e2609ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92496c83037f520b9e6b16a5ae5540133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076ca5b5fc4b57833f83d8421a5d604134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7e52ba1a2481e7abb7dc56a0d6878135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a416f5b9fe74e94f96fd5cc8dee955136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93126b6eaaac9a4fc56d539e3d98bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f95c6daea97c57b4a7bc7cfbc0cefe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e0b442c64783cab4f2acde9274167139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da8eea85ccd8e03428b0e1922590b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53b4655acfb13b26c55083165e4e7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572eebcec6403fcda89c11a4eaf5abf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf0b461a1fa196565e49c966d2ea1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ed585261e93b4226a5f488c3d94ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eec80f8a0fa03d8d7d0f667528f462145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4135381f4c0b410b2fca3c42f49bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e6f994e5feca8cda67b178b908259147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62136e3d43b81aff91df4ce9a98d28d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da331862ba73d052e24ccfb3f63c949f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a35f050101955de3be4fc5b20a8f29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656814386d71e7529ca63ac0f1409d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1227cd0fbe131282d82a4c7c1a6f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0295d9a804acb9ffc241a384c85d278153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bee75b0810b0fdf5b8182c4eead56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf8028b635cf29713969fc21ff179b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff272546297e0ee4d41c4f3b62908f73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37e790d63eeac3515e565258ee9a59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d277ccf983923e2d062913039ab8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a9b121668628a1325aa7f838015e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07307d3273b7336796f089bb572a60d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7072ad1815be47269e4e4280b5ab5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385332896f8c9ca0a88bb77eaf240e6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b67c7b4c0ff50be2dd1727a051da8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1d055f77d9c253fba38e362190f1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db155abc8a102337464e07d4aa8f2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd7436537bdd1899b5911ae269dfba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90459bdba97c1eb5d60d3f84c381c929167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b92fd0f18ee16a6ba706793459be0f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf12f562705b8d506091774c80bd24b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb1a3749bf4ee205935904ba26a24a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb910334c24b327564ab25cf56dd27e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847d1311b72c5a91246ffead64de3e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cd8850e22f1ab5b54265431f614a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fd964e65a57137d2e2ff168070daa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce2d42f2f0237ed3f9f0e666df5490175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec6dc43ab02c8cbacac83a52c07abd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40501e7a844353eea1056941a6e79e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fa16085f921f1007497a2a6f5c081178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786492508d6d055b62dec630ebe438e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db9edeaa9d9cb42d83073a548582fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cb93ecb99f4290ceef0fb156ae141181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fbfa973f758795e5c11ea95531235182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604579d4af4ee27313408a60060340c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd413b1b65ee01b2f16582f12977661a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607edd323844dec7c41af3524479ec7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6d617c0d53780268da1ac66b9a5e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2df1e89d8f5a70fecd55572c70381187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefe8225b85f44ff80b32c084f153ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8330f7732ae957586b6ff05a5dfac55189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d45dc336b85b1640a64d7e3c250cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea410280e38bc221ec43ff6a20747d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b755ddabda9d60a6bfd6422b4de6c66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6448c80eb05e2b04f524d201e509b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca81852d9c6c8ee8ddc1875e6f0721194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be724ba8e548aa6b8ceea045725c3d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738216fdf82d961a35f2349addc2c86f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54553a41f4ea254b1669460f03161c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b60dec0e7fe9d2e356f9406f99d0ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607d3397b6579100bc34bec8b7e5114199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5e07bf21b8128aeda793d1fc21bb1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e211af075e99d4824da7adee5685edb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe9bd45f39bc8378240412f49c1d4d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e72b1da3d24c21511dc9b4f61ac236203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809f9b45dd52ec6dcd727d7f6d4dc94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac7ad1160b4698c2c6cb01869a88b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1853853a8d42219f00abf87c342fad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a510a181fb84a24b710b7a1fc5b32e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1006c8402c3cfcd15f5342f1036b0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3966f9e300e1bce63d0d1950680c24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370356988676da3f1f53f48802f0167c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed28a859bee0dd57ae416537f1ded2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a4bcd94ba25d0d21db28a88f4e216212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c343509fa592cc592e6262367a6be2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29e0617f45bcb977c221e2642cec88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a453da70274b1b0513bda78db65472215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c36faa7e392353ce55e891db9fe69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a1de33c025efebb517e997f2cf7c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d4f978044fda0fc4eee66ef9035e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea3eb2fc875c484699f12c423f9ff4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12632ad15aa59ad32dd0f962d02b4e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762e559e4560861246d9e35e49db1f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5574f3303a045aa3360d191552145222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c6c7462a88d3ac0c4334de904112e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471266f3000589711e4a827a36f57141224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b81ca25259c24ac41117ed1e8c153225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cda9fd6da518898b51f42a75846df6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d86bbabbbc8e67c5626f77056691a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc347f859be2cb3725148d7525a904228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5db2b78e2f7c9ab31d0203ce706c04229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063156c3965a55566892733d57349cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9983dadfd09cefde3145b02d915e559231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7343eaac683a30cc6f5f0a762863e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a8f05801d4c1e03469aa8d8e11910233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01913491b5e560a4cce7c60d9ea7f997234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181f8c2a68b85fb6eb5d2a6cde02963235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ca6ca2f12223cf0a9d3e46d003f2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f50b462e7bbb21a09d9ed7465e615237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba25da983aa80682a2d76d1f86d0ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2c89b4da36d8926baf2e1f9eace59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ebc67942fd696e3764a813412c6ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60fb1b14992dbfb1688dd99cc4dc7e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca4c261b55f3ccfd0b713b9e2b0dad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380bf8c4e176f349ff78ffcba4df63b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cf8f250eea8f685630941e56e5b51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0effe0c7d879d9449da9766f26b2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc6721656c2ee7c19c288aab367ee9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920563e2d3b3db1dadf120f98e86a21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33ba72cd6c1ba403c413c096796796248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04837c9b19d49a966d8e09dda4536a61249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4f19018f694c0253157d30359ae41250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1914c616405c9c34f238410e060dc62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e4a0648d899ae6952ef1cc9119971252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a1cfbf94ee5dcb9cf6789c2604317253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d65f37e028557c107d10321d348721254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e6191e558c91e789e1baab941db3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa28e755cc5a2e9c275f50f5a8b374256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8076121defd7684eeaf6c77bfb7e1ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d3b1ae47b6cc4d91cfa0e7419c5c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813744c42cfb54aabfbe1b4aa479d6a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc26efff626c983d0dea23caa81f45a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3677f20f1b629d89f8ad57e6fb9356e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f521e2a6aba0462bbc9034814926b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3eabe8e3ab7069ab4caa067d24349263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e379ab8ee953c65d9f3b8c9d4bd894264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89fc51305eba10937062215a5a8a2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44587a2e19262b3bcb384572653ee0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26060a4026cb1a5a601944bc61212792267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f3b8d35986b303362dc2c93e08b3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be9e3331395a51badec4149cf85d41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b024864d1409dcddfe73bf2a6cd60e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2fa4befe1a1563306cdb617cee498271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305113a3da78ac6bf55c815a211a21f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f741b10c50fce1da2dcf35431bd03f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83106df8648a6df58909de4a1242209274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a64ef132b6c38cd9c9625aa750b509275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fa7d669554c34ea24cb637e856898276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdf38d961ae9db412217701269c4ef277.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5f06deb81009931886692646af9e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdf16f6c49afede13cf1bdb32b34142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795d777d735a32c580e619922ec4dad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8f84468d30b90b57be7e86e54fe174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb1cd2379458cc96ff9db264328a0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1756bc5563e3b1a3a55be9275519e286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452c690d71fc9b2b51c0f89126c7f347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be414703aa0e6314c7435b32ed01fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276be4488e70884ad1daad23061f408b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c28588fbc278970d58d11917c6b9ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35a73acd73bdc0b9c47e68a207396911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dbedc44484230f22577907786c1bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74953b48540b467282deaedfc8e0aa7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45832827853665c729ded53adfa935514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812053234bf5de9d7ac74cd51605255815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e30da7b6487e7b1431188ed417381416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff4c09d85486634e13661e8f25a01117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150cfe0a2ed61e48a970b96ce65dcaf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31726018eabad74c50a8cdc41d3bb35419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfb54562ee276dd4172cfaaf941f1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376eac26c33595c462b8975cb33d2bf521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8e8a449314a9ae024f6ea784a801622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d3c4a4ff4e25f5b2c0a73ffaac35f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74f0393986e776b8dc05939e792b8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516db902e0dab50241e232a6caea465125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5e473897526ec7d86cc487710f65c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875834c3b34845934f58278f29ba6c5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd48e0aec90c142dca8232120c9d12028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbca6fbade9d2c525351ed08253b25629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1252f4ffd55fd72a6d2c14a1c8e99230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019be6b0a86b0d4b52c5e0e0d0a18b4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6351560a698260fbf893efb3dc69f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8816290b1801371bb54b194aa6cf833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e65c78c6ff3c9671a79933529b5fdf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e382d78a53db24b53b1ad3bbb225d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb98ada4e53a0e4992a8ef78447bb1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe6470ed019820000ef05f23d2cdb237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0610117e15392b68ecd27261df4be838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993f5545dfc9c696c650a4146e53f1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b589a56a6da847fa34389a65a62ac140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2187d5a42d51648267087229ff7a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19388475c644df6c9b78ce8eb8a478342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a20424a917f367021bd91e8296c47543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b47870b87c2e9d37e287b2cb885b1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0b48c4fe59732807be0807f51a96b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041c9d63b45815e6e4517f9690eba1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e914abcf28b01fb0a5767c26adb12ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fdc1e0dc49000912cd5178680fe2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95065107d0caf3fc8b142025709e499149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eeaed0b0d2026d7693e0604f7e2d9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9abe1d6c369bab13b2a2b94d96aabb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339f17eb3c25f325939b3f7bc47d5b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431ca2deda18583f09da19d584b5c8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca634866c2e657c8b2deba4ab40465454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a10875c302cc0193f49b0dfd63b85f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18766d859e92563e36c500ee35f8c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a08663e7c45c695c478fde6b9bb0c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3876fb6bc19e5e9b4396592909d43858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995b2723cfb9ae066c92e14e276624f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3379ef7882c39d8c9d28e6e0d334a4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2662752a449e399679a139c1b4d0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a5cb4b4b60cef1728e6f63d98604162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943297b4ac6ece2fdcd19a34112253e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ff0cc69ed79bfb8df3a50c791a37464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e315bea4b78bc278c813bd33ba3ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9937035356ddfb75e45e293e9f52966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8f842cb73a6fa783cbac6c1795a3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e99ba84b2863c8bb79c34f5c7db94168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef030c7787c643276b8fbb631729275069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f85e5da42b99b930db2a9ba5d990d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a111cecb3641123206ee1a123768dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c60eca3f78aeef0de1778be0f59b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41102c1e06ccdebd6a80497b55dfc6d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2c690ae5af7a2731bb4dca18da99674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4578b246f3d08b39e1f908a79182a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c40f63925cb59d891a059b56bbff776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1a2594ad02788eefd0764ce7fe11f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef218639e93089256bac114e8b8d92278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77cf7f8321368a084c58af8fa9ad8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53e2d71f43a721a1e4e9f0d045fcad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b08d9adf88b88938cfbf01345d41781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bb2906988c2cc2f8fa89362565aef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d732777981040c69e15ac88afb709883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaf89b05ac9f03fe64f5b3e057f5c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a8ab6e42641fd2bdf6789cc13379085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c25d7d137b06623278c2c722962da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c02a6b4ab2c49c50c691fe9322673687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b757150742a3e06936bacb592e27888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2962e8866ef34cf80cd536adbd414389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b0430927af0b96310f8fed577cb7990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093658bcafdde67808c18d3a1f80ebdd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb6eb052f2ea13597b50a71d17086292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661681011c77419d3cc033f307ec3f5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cfc97255e9f74dd2eecb70ca282de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706918a73f1c0d0b9c81110798a8c2d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29952dbd43083c94b4dfdc30db42f7e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c86aa96787b4feed35f20b76f65f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0f6b85aa49cfe21475bd65595763398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140339231142936c992cb4c20759c7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729eda063d4f2ec122962418508f16f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830afaf07c7efd38ae596b45b4161b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c2da0a185e9865bd2965694c5019e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c2d4cdad5de24011e64adc605ba0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ee8794df84441e54ebbef93f4aa6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686770d5a283f7c55974e9b2cd964cb7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73a999aae46aa9527a0ae5b48b4003106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afaafca9d84cffd5961ec237bc0a82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158960f3e22163d5809e332e6c6d3414108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4e9f67c4c6f31de0957a6cabd5376109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13383ba734cb8136b21175229a9c95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b98b440615a1fa8cbe8a9a053a1824111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1ff1fbbd8693849b815abe77d9418112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe85e7137d487ef9ac7cb9d8648767a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ba093714a5e2901182d7b73b4f01e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ff5719e3e47f1ba16aef3de6a1da4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d74a4842bea325f3070678a3981ae8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3dc0f84b401f01739015666ad2286117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9887013f6ca4bb63aef6922ab833fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3f64016012e3b4cb381459f570939119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fde8d9ecc5ca156a80d2bd2b7828a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569658b94f50e27807b704bc277ce0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cd58d58cac31cf7c294d6934f10c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7527192230800566f92eed6f585b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fe6f85b46779f149dbe650b054b17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41c226c29f9b90e7ac3c4489acd046125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1e17f4b46b4f22d11ce25b61a208f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce904326f78a8353dd362163d21048127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f478c3cc505c315cab14a7963b0175128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcfd48d64e0fce713208d344e8e84e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcba167d774234ab4a4c550b724032c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2c5ce772dbe0dbd30bf101a8537ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce05d4d5f4428c47c6d64d951423477132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16edddbf125c454ade0e1f852012ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c60f82373c9af60bf46e9f0ef6693134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8d8e1babaf1a65317028805321676135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24bca15a906bdce53acff0c3816bab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccb1f450ba1a7366f66028210613a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7ea8a6ff71369d07e697532cc3b20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64d250f217c3efb708c64aa4f05ca7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398e5fc32548d81a892ab523e12ac39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dac1b94441abcb338e1e371b4e2862141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fb512801d2a1f89f5526de45920e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60dde42de336a5892e36aa45e22494143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10299128d863bdc243d12e29a310e1cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858eb91642bb0bb46965e6c7c2cb6e67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83681ab86c6e3191640e62c59cc3d7ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfed930e1c094edc9a36c7c4b582acd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc58ddccb235490c0b2046587f8327f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8597a5467030ccc552b637cb1a8f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d38ad3cdc5af342463fa078db446dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487b07152fda01afcb7ef86f5c46fce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965eb35103cf7278d4c3ff994b64f991152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee9ffb8e9f234ca38de33692cea71f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08e2ea28a04e7566aaa9d303047266154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff14850e51ee9fce1f5fa8c5ef14ac2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2b999f7fbd0600381c356bba7b180156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b0e5bb572fff1bd3ffb94fe825ab8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a16aa6a7db196bb1569ca0d3db66bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa182444959b4bdb97de5392a5baa81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216462507cbef6f84334983388b0e482160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b731fd9534ae3fb3084055332644052161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57914d1e635278a9ecc1ea51cd63a4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f9989fe2e2e44c853125573641a09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0e8dd27ce6c4edec34d74bce193c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff72ae00c23136818dbbb8c3e6ddc7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db38d73cb9272e05fb80edf78b5c474166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be859f8d816279bae2233bf84499dc63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016262a5a496f203031d8606edca31f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591aaf07a7ff43f1050bad2356889b11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902ec01b7fb61db4e373a295950ca22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fac945f6b8b22820a9e61c05ecd74171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf3478370c8c1c05ac54b18b9b985a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3c78fb113a326864009ba247afe9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6fa7be02166f6e10819b0d2c228d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d209bcf46fb14983c477d144dc1b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd25de3237985b74e501b28e8fcb28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38eafd7acb52104218b0f8b43e62ff7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a5b411deb8e03530cc3293fd49ce9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fd6221b43c331382da69de8f803d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64a99610b7cf4c2aa67cda3f725525180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907e08e1c57b1da05d5d2da508fa55c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4c6fc04b7399056ea3adc25bd6251182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85432a15a6e7dbf9eff29a1e5cecd400183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca13748825d75391f9584e9b9d1fa14184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff878fc7501396bce810f53a6b2c836185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64a102b8118c7fd7319fcffb547059186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e75198b581e0a48c2a415d9fbb8b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d78b87d6c86544bcd81c31960699b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1d2def0c9eb9bbda395ca69004210189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd043400ea8f1c6992a11aa2f2172e4c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecea939b3a8acf5ef57e77fad3e0a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed2e7d0135387423b77dab475d3a28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8994f1bcfba098288decd35bdcc742b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51e74901e07884ed3ac8f40d61763a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a50f00610332e3bfffef93aafca8e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915e62a4ce88821549f01c73c418758196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ebee71d009442dbd84b5249a5e583197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec436f20db420484e77bd249cdba44198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451e6e49b18b19d55ecf83d9afcded2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef495969c7726d8d51d4dc75adfc9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cace2071006ab27519e5c7c8dd4a13b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dcac7c526cb8ff284430f00d4c2ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648134832f517ede3e57163ec2065bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1a0b2f700fd932ce4427328f5308f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97caf862355f69e4dce6fe1d5e68c96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d40ad3437e2a1ae2a223944844adb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e557231b534a58a18adfd89c9420e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0605520081677d563eab69ff0bb17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e272302c2cd8a48eb0f75f76b1c8e76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a701b6824f81b203e07dcfb11c1c4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57569ce8cb90f5b4ced5bf4a1aafb280211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2481a9cf2fe7074ab9848ecc2bb8819212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162679c4695232d84e42637e156f2a2e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56d0f5a62c1ca22d1eaf1508ea0c12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f846e3bf02653e859b53c47bc79c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb3a6f271cf80d4391659791e6e952216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b9480e4fcd7540cbc46e451a8f24f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7672b49e3eafaf0509b6ea5af0962218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65638306379e15b7006a6133f672d9ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bbf233e32e63a02263cfdf4d98e3d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8027c55c887b34296f7ff86824ea72d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2bb3d60a38555c98898956de66d54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be193ca5d82b2a9f09da73dce9fc5dfe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec4b26bc687822566111893e7d239c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898894e019363d945a1ae22097543412225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dce829123e706f65ea4d80f9d9ff1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815d7c798f0ca6d5e1354ce18d49489227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82ca7cc6f5140e4a0aad295d0dc020228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab226cec9f75e050fc452f1ffdcc15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440464c0c97a730519be6b8b07818980230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2eecbcb34ff5d058b3ae384c9c1d27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c482f5ae6041aa9c6c01324d4cc0e8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f9f7db29c1052bed3e4f30ce80717233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bbd7af100dd156c09cd22f2cb229d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975bfef6b51600dab496df628fb4bae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01118f4cac7315ba25bcd8d6e1bd02a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4331f8bf057e3f50ca2312cea8936237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1530d6020925f1f94bb94dc83bd65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca5c8399e94e9eb6f38dafd5b2e1fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5fdbd52ce970c3a85b07cd960d7cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e8057af24b18c1d9dd6b1d7be9b9f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fd299d1d5f2f407a70c0d6a49faf5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dda8a5e6e59ea2e8458293e47361b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdcede1f12aa58c03581ad814dc49d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b217c85f6cb57fc6f16c8923f2b984f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35aaef201ae1b405acf4988e1bca8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b60abb20ebb0cf6a794e1c216f3399247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188561c5388992c5edfb3b91207ddd32248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967bebc6082c0df9dc89a2314ca409b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5dd0c4b08847893771259d40bb04d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cf5d73e05e55ef0bba1eb5392a0b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb4e8b36db2926c089da020986af2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11129cdb0ae512eaeeb19b02600ca91d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cda1bb8be9022f9c0cbf9b95bcc21c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9355340b1dd3b3cfddbc80eadd1bd2f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09890a96c1e29f79374c520a5c037888256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077809560587c63b5d1d5bcccc079bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e8e08e0d6712e74e7d9a0987e892d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a9d58ab3a4146ec22661d265938a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a545db8dc916cba5d81eae55ecf0219260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6547e85b9d1f863543b0ca5cdb09550261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8a9dbb40f2b1d2aaa248522354de1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444d161ac3602c31953f6c64cfd2c4d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6ed5ad5cebaf62ada97c79ac4f70f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69597af9a02aafa6b0e23ab639cf9c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc839b59b157f1ec9bd83f859c29736266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1335017a1e48c6690a86c8b50a7d9b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cacb5b978675464a514e8ce362ed9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86942b7529f2815ab06b47d9dbd500a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81c81e985745b0ff8e36eb2885dc6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e4f9692a3fdf6096808ada0e1a064271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb6c43fd1784be0339ef6a00f2be9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af8db0f529746e31239e77aafa726a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84376d07ae51024678fb4a4fb320e37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15945235aa96d88cd7cb44704c2613a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6abb53a1001997a9e0202148059357276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735f537c8b4b64235e5e4d49a434d7c277.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>