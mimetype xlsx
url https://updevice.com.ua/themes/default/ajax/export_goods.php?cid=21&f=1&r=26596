--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1264,51 +1264,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43700b81e728a9e407511930c9e2bff21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662c5c32568c028a2855f487b6d9b132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec9958c685f38aa79abb34078d66303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6b882e2e82531ba900e497824d90a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0b9b198954e84f126028563e41a3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0a3a14e627dc7a0cab7b1789a12306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80893cb31d8f53d19d24cbbafb1fa04e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b82c6adca38abb525c8c65b76bb23e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02c9d489041f54248936cfdf12c0919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914276a6bb30dc7b786734056309e15410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6693d310469d73e11d9dbf79b17689911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b4e1bf340b7b7131d3c5ea304d9bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f487f303307f927a1ac4819c1da21213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cb3773580df3852a3cac4927794c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052b37236b12cf421146e942880b62f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2dbd41b987faa145daca3e160562916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f164cb7a3788435fc4c722268032ebc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78fc9b401b8c229630aa883e4afc5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f8832bf2edeba3bbc519f8b01726e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1616e8dda36b511f33a422eb613122020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fa03b94abf668a5d62f5b344dcb1321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183ddfe4914802c10cf37be5f87654322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fe18e750701e209c98b96eeb258d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009690df1a8d3582282d30878238cb5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d67a11871396077a504c892e725fe625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db364e102683a0d4818afb323475208f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d14bae9407dad7d8d08f0667137c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068784587b0f89f4cea58b140ca3d40228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5f43cee082b2cddf080e8b4574bb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15a66d17ad0359ba07112765b7759330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278c77a2e70e5baae5a300b034c3acc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45ef2cb24e677690f6f5e833b8f07732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2b9320d9b78fa977c172cc9b506ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623a1f44d2daa304b68ec909071bfc434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2b46a6c8305748fd012be5c5fd8f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d155d98cd34bb213326cd25f941a34836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1602074c020f9fb6445c14417a85a2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf550368e0184fdc3194f586026381e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad7da7773eb4a85ddc8da3072fddf839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7fc8ffb26097342506a0d529a98fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e85a85a09f2014b9ef959c7efaa6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a502f105097f7f21684dddeafa56a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2948b00f732d19ce45d38ead9680943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603f70e2dc4f210efc5db607c8be5c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd11e84a05c62b0b356221ec688f6d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e52ab0665e478a6c9460c5fbbd60b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ee21d31c921466f677b10579676a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6ab4c535a62d050f85121c54396ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee1f6938f5a116921cd02dd3e4e5dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a1a48d362938d0883faa15a58694f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc27c9a3bb2d471468471b857f37b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992032bcb7d5a3755de06bf4e79de3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73d5ff61ce32b4117e449e34d3d70653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef9d68a4b4f14f2a6219b4325af03d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006551a8d528407073e02489c11c139b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57b28a4a31ef56d9564e10dd25f82656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68948f98798bb21068e8380d27decd457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599382a0ca75e30b3e3522796c4488558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b168fc0359627b9cd97b801980609df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9960b4c2563aaf79d9a6a49b404d9060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed29f1c89c9fc5ed4f2e4cbee1443361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd0fd778c74380fdbe6c2ab14c076362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31a6a45c339986e219901d5e090b6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98ebd7a7bf7559112cc57fac428f9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62e555b728e3f6829e721e6760e9bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c220cd68eecebfad36b74ada078d6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26d9310da73a31ab8d624de773b24667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e649cb47da9fc300f302b1bf58ba98968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04bb76f111fcd2ed6a94510fa4133969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70ca1a07646283cdc37df8e4049f7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af818d45ff7e17208838eabb252fc7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d328981646a3c2c1ac4dfd4037161c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f29b1a2176a06192483afbc8e96d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e139490dd880373f09bdf9125d4ae3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4f00cc876701e300db0268cc676b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5149799d4a6c10f07b4cd22d28eb376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a2912680e1e856b458005ff1ed9d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76142172bbdcffa614a547e9ffa434f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5261b3bd9d392bc92101bfe7e589879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781d8b49989766a5c498bd2b9d05d1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7e17d333057150a1a5d18d5f0487481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de1b2822a5167c76a0d0d6d50e567982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e31e1d233451077197d84162fb5bcf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490710e495b3a98daa2ed7055f73935e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0cee5bd069524081d2c8e0b26fbd585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76633266208ab14e8c73e96bac11bf1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0583d43fafbb663d4a78e5bbc3e40687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b54fc62bf5e98b80d7b7d449111c6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e1c64777227630844bf2a17354ceb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf077ecd4401f011c895067cfc5b516c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bcf92aa40e65202232edbcd574ec691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f2fc139b635cf8f03edb3aac418b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae9b5d0abb9e930f65bd5c98fc4ca093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9caf83726fc48153b692f83ed9a4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cb75a7044c066c16e7372589294f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eb9b6fb44c3808b09f77d7163679396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e9a0f86ebfe6c913ae8bccf4e61f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d379aab6a05e5229ea5e90e18b40e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747616dc2acd7cb921b7f0db0bd3b7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be7c387a4bec6c57e3449789426de3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db9465ba1f93e66291ed6464be523a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc13153e0c4548b94ab10b18b008e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e083e39153790659133f21e954169103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c435bdb5552735d1bbbaeec71c96b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979849c8b2bfad5ab6b6e599e4d5abd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dea6cf43e23b045e7612f7be2e68e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23fb6a2964ad868c8a66170656532e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780569f4513a5ea4a7960e14647afc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b168c3b97ed011103c5e23832a0c5bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28eb885cc8451c7fb1451eee74be9a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc979488da8d12d3a1af2144a36ed1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8062677a23fa25d6a509e451c05801b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2568868d626b623db4fb7e188f2b184113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3f803464c0d84fe0de9ed015763cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de184472213dde80b3650c1ca2db13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333eba14ba8285deef453b508cffda7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604ff01558687789ca78a24dea7a4c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a670c3583f524023781a4a30c27759118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f022eeb26f3d395f5bb01fa5450a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba6cf0ee02cb58082b5dfe308a0576120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae2acf049a29dae7967a4eed47867a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477b7e07e4f21303591fcb9359f2592122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f58a2819647f263966ad2fc94a199123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879e77402c5580e05f1aa66090f4c05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87618e28e9a1097ba73074233b3dbf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3092fdbacff099ae5a4780f5d03c69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46a97cff0124882118b24c9165ef93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b545a280509a8bd924467edc379987128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf1de782b7eb2e718f35a2ae1a4172129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07851800e8a6285c7d7fa412d16e61bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def096daceb0fa71eb32c7df2d754667131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d532da1245d5f06e1dab58a0417d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e033f8732bae02c7641fd75a4edd8f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ac551b347a0daf9b62f6956417e8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2c1cad65c42dcb0ffe5dec24a8a31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f6fc4fb40088e04c78d49fd7fa70b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f3aba46369970084e25a5ee726dca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a73d4e0d7ab2445abbaeccdce5c6b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afbdc37ce89837a7c8b5812cf5f8f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edaf0f27f9ce408171e9c3c97bd850140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b774acff1de197ccec29e397b37fdca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70bc89248ecdea30a96199b7ee63b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0902fa71e43e41b43a086a61345066143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cd5e744a8734c7ee962fd9c134982144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513da16b3ec65c1d77f0d0f03a0fce9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c748c77b5f16282078f12d5dc02985c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3382dfdcda53126033dc469327243147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa48f7283931964d735454ce99a114148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f596f3b5d42af30f3385e82623115149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ded1f9aac00b99ef8b9d56e1f6089150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9b26f2bf93c5e59d7ed440db67656151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adde7a8a6ea4cbefd2d54797fe8598152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ea3ec9a3c4aaf73b3e30de477c05d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7260e3d975425169588cb7e2fa6b968154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad136ee3b5d75225fbe61f11b6294e25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2e400f191d707baf4e9066762ba62156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647a9f23db12fb2101878d17b6e30e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef9a5f40e3f00b5b6568e1b48c4662158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e254d0fcbb7cdbf19f290f6b24707159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ccc998d3e850b2fb6778c39bbd7a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5096419a419ad6ba3fcb0b01d9889161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6217b09d9a34b494ebf45dd6b1107162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf296003b619d83c7f6ee995e779b44a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dcefdbf6e8f8550719a685fb494a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e7951eaf32413f35d1deeb79e6905165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bcb1bb2192cd310644d88275d6b65166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3b2820ef84d3e98627706414192ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8df1bb3acdbf52c1086b35cca147b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9a85f2b934ed8a5c28273d6fe53e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fd5aa62ba3a81762f42a56717685c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064a999604462b9e470300860a2a60e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc584d65627149d993e168c1204c1f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c57255946744de366c0ff21d56bcd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0adf49d1755fe810256cdda783d454174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e674b35e1045c3a184eea037d98fbc0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f230984c750aae99ce5e0181d2173176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de017a1c97d04156413d26668376aeef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa1e00d895ae708c138b53436aed99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55069555a026340c77cfa8e3f46d0eea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bc94c3e41b96a0ed1040e90b1837c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e2835eba956fd1717fdc990659d9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e562b4a794f2538c05e543a2bb7fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347fa9830ecefb22d214438c5c1fcd4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3371edaa82c8c2e1c67eac3740eae9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a7d1d4e136c2c034e81c158ea8a7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfccba4abecafce3d15cbb5cf748a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486ab7d582b04e7e9f8af7e8894d949187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10e94aa25f90dd67bfb9323debc32b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288bd898d57495d218935d8454eeba5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b5d7016118e287ddc6fa85531df93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efe5340accd81795b00db9beafdc85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01f5496dc9e9134653595035f74b97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d86cddbd8dca6fb4ab31354bb5883193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc49223c0fd3b2c12d4a18d0ffb0107194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff33e710f63056e17bbd5f7e20cd79f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07144fe97da9b27ae06c30248f6334196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ba8fc74479b0f7249d6b42dd3e132197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77fff2469dd1f156ffc8a3fa7a7d74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addab89cf2902caa7101b357dbaf24a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad9cd052795fa9b8d8e65c9e559180200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2800fdee646204ea31cc1c56f1b4e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1b12dc4bce24b3ecaf8719f5e3706202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51db89ce6ec4c2b7fd903a7a753f1de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e41f4ea70b6383ab1ab0f2624f38d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d60450ea63d5ac1c3d68919b5864f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec87234ff107966f1e381d4abde094206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedae221fb7a914fdb5860bd6b4e785207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48913b24e857cbe2a1cbb4a17949efe6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd046aa5c46bcb2fb51007a90842369e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b3bd58b7c26767f89e6900591aba4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694a2f7c730c1ed8ace601634a1095a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76306f4888554552000ab16c3be779e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e37f2f7b3db86eb734bf970428931213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb88a858b73d6c8e86192f71aa9e0c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142746f948ef7e87b2ffc2a3a12a2e6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdd4bfc6694a80a6ca3d52bebece38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0989268dad6c2ea1925e14b6c75a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a38350aa17bfb577bf2721b42a648218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e28f95cc86e92140008d7523f8fc4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38863c2d0cc667473507691acae49c86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84bfc84881dd6ee4696b9be99774bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd32bfd1059d21baae3a41ca21aa68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583134364d33b313d0c116ab51dd7f21223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a202cd8f1ed6c8d440a6a48616593fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d16e0ddb79e6b8b8ba218694b6bce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d8cc71f3fcc92e0cc170dfb188b30226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948292f12d3ba78d144efcb7551c2b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e027660ac99cbafc408f4c56a86dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a036f2250609371b36b63fff5434bbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92e0a65920db738cc1b7db8df52ed3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0342ffc26bbcef99ce92470bc35943231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85426b20b0ff78ec8d55763753a2f74e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d480f739597956e49686662f1e2cf55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54421a7ba253023a3b98eabb012b4d65234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5256a216428d6acbf35f5728fe5a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3a7ddbf429a16e63cb1f2e6aac84e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87557cb10ac46eb8a8cf99d13a209f03237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fa7ef721e0fa293f2b748232784b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e091c0d1534af75138027631ce1bc4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb524f51c6c78033940d0d07026bee7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f10b92b775a53b17d33d35c5c2a44241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786201d77d424a75e4f0f7cf08a29d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ed91bae138462dfb72b2066af4748243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe24362a660182904fb78268ddc8ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e782daa7df5e6f26e79a6ef5b25a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320d1a86592c19fc86ab26cf4caef1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89d9b999d37e4f627e815e3693c3e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ca7597f81445e3f4ebc2c2478d943248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2519bef8685ceba628a4fbd588d2cc0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b0f3d8b1f701e6fce3f98d1a3f1c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ebc5da112f97debfc03d6ae77f3b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c972ba4fc37e0355025f192e44077252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5feeb0c70310463e19b1da76b9beae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc50df62f7b6d156e3ff080a69c3b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c5a98944fd66b37fd1b2e21d8e3f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756b2f85e0563447ea5f9ffe4532523256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9790e1064b7a4014c020c9f7e8e54257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7940727bdf40cb42ad8759207445a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc035858aeddc4ca04721215ef403ef5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10cc39595ac7cb589cb3037d8dab8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b01961510c75403ba6ab2117c5f13f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a88b898505ad630f01501211a6a0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07372044862e2fe1dd211b85e9308ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05978dbc83227b02d3664dbbcb659d49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5013e8f2573f391e75911cf17b1e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b68a2e6da019536cb1cedcd5f1d1e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e55a03c17f0ab76c8d44c41bbf9c79267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03894cad13b7c38e73c21550d441add9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbca9a778bf7d3cf1e1ccb95b3296f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415621e238aa53baf926bdfd1db8518270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca80145a6625e1c44115b0a0e80d05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2754420c3352120ea3cceac499ba37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16ecd8b0eab01235628d030d2054ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787867b0d9998835a31483cfe927f4d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd825b951268ec4ccfc7d92ecbc1ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e3206cafd7a6aa43eba0957befbc6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137a900ddcf1846957758a79795cf3c277.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8018d72131037651180d9c6df78b5d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39a08b62f85f250e3b5b54b0df7ef02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd47fd173b79572ff60376f5f99c8843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc0a9bc5b0b0808a76ee38313d0fbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a74bfd7eea68032af4f6fea1d6a275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454921cef3426c6940bc70f8f018f09e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999443b17aa14445eb831cfecb865297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b7b09698231f8912d5dd31b931b288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef1b2dbb61b191fac844ad85d41d429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0365b92093fbf90e7bfe2c929523d1010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b87e5535a26e98ca47f2320e51176711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad11e430b8daa4e00b5ab8104a85a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a741a2edbe849d7dd7947cb20644fbd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375fd95eb76590201cf6c32153a994514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c324491cf6b74d24941494bfda4336615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30481e53f4b6c9cd81f8313599088b5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963c0db65a1beab86e434a267b4723117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89995aab933c5fe357e24737eadcbfe318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdeca3f8125bac4b036be7c4b6662019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e98b9d8033c98e46ff5361c2dd916120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61e170bbf8e36eb43c10e13e037d9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d86786c20c85581d7c8d2dfdf20a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a177fa30bc9005cbb7406fdc49bb823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7901ec23c7278a403923b2ed339fc1724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27f54b7a14deb4b91693c498ec3ba825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95970f14fa8feca1617d2726be688a0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d2b499cef5ffb545161b052d2dec127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379825875dc8e8c1e0eb41ad6c90df2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d009896f57c76107d2be8bb744cf029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e70f5f629d1790ff1fdbcc6edf2a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e152a10a88f7207999b6cb7e27f856531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7236371dca4bf1c1fac4610211e76ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1638361cf4a8c5a814e89591085ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93ab2e1936c4d96b00f13b00a474f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4bd75fb1b513aa9a3bc7cb03d66c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab47612ff2b2f55bac934f99982875936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5ef64bfd3eda8bce81a609ee8157d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c77c6022dfe7131295864b43e5767838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240177ae7b53e926a31a745c443d107f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962115f7647d7485d2c1eb1f648af1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbe4e42bb488a37c9fdbd83941d43741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7d7b7f1570c566b2a2efe1686c33142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bfdfe1826f5fd70c2300362b364ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b771856f50aee0720e0df5ac89aa8e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe02601529533e7b2e5582a1704842045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d77d060043f4eb143becdc22d07bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41115f23ff524f9d8bbb317c1a3f188447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f788112c127ad645afffed4d7d843ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76149028314e6a1ba56010c1a480311749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c32a8ec25b22a9e32b336d9331f32e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c1049c37704c871f2dc8d947fdb4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f03b54dda5f297bb5621f0d0fb253a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610d01cf80d343d2398cf2668e0a29c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be073fc3274df17ed768149077e455754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c3d8b94198a7046e2c9982041140a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e094272b8e62336582c6bcfc1194ac156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87d3b861a048901f19d8b026b6e3db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b5a2a78d1d3d9170f13809049e46358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d7a160b9815b113678b75183fbb8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e4fc8602bd1ad8df2d7b9972c7ead60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4db4e2544af945a4ed465532767df961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a539280ddcb712778e5fbeb5c6de73f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4077c3dd41437a760932f95fc57d37063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807866c97b4fff9c7d7897216d8173464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f19552c0e6b8e93340881a5c0edd2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673acfae0c08e2b84f29ba1ef23f2ec966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cb87c40d63d545b412846df2fb0f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b23f4bfd0080d0c038aac03a32fee768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ff31006ca9a8e939d66de6bcfb8ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6311cd3e5941d75929ad510c3eac76970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396617a5614bc95145061a2a912cba7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e31a427e0c2098e1e155c4056531eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48a75226c73e873e4c6998a6d31c7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ce254ba0b986e3dee1c2bb9b711af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca58928377975c35dd2861c64625fbe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1129c35ebaf23211463fc4704191a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8ac7249042df550dd5951cb780ab877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e240ebf3194e7c56dce29aaff741d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bc953b5b22ef3fca6ec6c6d1be66479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8072f7b9d707aa5919ad609ae1bc5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50145d59df94ef3e43ec777039b9aa2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6f8fead6e106627ba121924a44eb382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab486e0cdabb0589037242435f5aef483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4429a91c2d55a98e96e90762a2bf26684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3895f366f9ac2c0956ab818def70e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbf8fca6ab9cb95475b770612b7c8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebe2232fa0996ed9a61bccbf182b2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580b02055c3d781182fdc8e59d7280d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110c0ab5edb8ea439af4c596ee0d40789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cb0f945533e05feea05b82d00496b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742879dbbaaade653531ec420909cf291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7502ee5226511fc85cccd6867e7f1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c8b072583eb4a30de6695bae915fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ab54290bf634f6811350f86c7e10794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582082ed10f6729c62903ba0b712c7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e205fd4b3742578cce31705b723b3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d9ff5eb5ba5dd794dde695fa87c4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a3aa62d95674b85b178ff29dab4c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74139eee9c885b56f5fcfccb2185fdbd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9ae21bb5750e8ebae24d168f57beb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f794365bb93be1c5003e349d528379101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc0c7f8f6327e39927882817046663102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45d34bbe39c2ee89adc3627e78aafd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c338eb0e3bd8a76b10840bb781f97f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d511e951f228c07154be21daf312e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832c3593f14b6bbe2f992a179692032106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17ded5e12b00a1f3d1ca174d1ac608107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ad5d6a21be38a253a6e0927bf599c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d62c6cd786481b0f7486fb40a7879109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081a68834206d0bf9ecb725a8c24c12110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dd113758e1eb12d2540415608a9c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ad951c824fdc70c29c5c056889549112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7c99d81a2b7c99724ab726f7459be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beadaee750f1ae7bb6e2bf8a892d402114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c38e7ee678697a0c14853aac0b5a23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3cdd2ae194941a6486de0cd73913f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34971e660fa4039cdcfa081368c8972117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ac249d867d38c81bddb2a0e9e32b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99896ae3dbb3f3af1e3e36afdb6d2424119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8dd2c7935fbb83d3c6574ccbbe4b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2beaa75b75b748781131fd62981e63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfb84516febf9f76b62a8c144e1b99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f6e26c2867476efd1432f413f50fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c384996557c827a97f8a81de25384a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd57b1f48f90c9d8c9f252ed7e2b89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870144983eb4f43e85155d6efeb1adc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed623236224015434e42e446242487127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1097f9e195e8a0dbe1e9d106a8c714128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57522c0954711aee81553b43e4feb0f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9216df324637e0ad4738c44016a42c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d5ec350ee7e131983c3bea3d57a19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40f170a7b5b5ba3d5ead36816556f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163d22c6f7bee6dcbd276425da8cdf2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779b9c7292d6a1cf2a9f8b32655c789134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fbb84dadf3caf77899d392c14ec00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e77cf169371c4663f47f01e69d1b5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73cf9b163ad730480d7d4cbee1221f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39183bc63b710252c3cdbec36d1eeca1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0eb94e927dde96aa6aefa995ab6e68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff50454d5028f799b9fc110b6488fb6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd5d6d9f8039bd1bd8e472509f9bb6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51d362df0c6c5e0caa9f9238253aea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d5e87d0287d8f1b5a06b6ef3e1189143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388a18949f56f7f0af865d92fd0d007144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdd0344059051a4a2692ba81cffd3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ca64dabd49cccf8d6762b377d4508146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf67ba97ccddca858c1149f2f08d32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25656650a66d08bc9d0b31ca5b79aa4d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554d97a9753a79a6a9559a6f8223867149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f238a4030eb3c1371a4dbd038db933f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d38694fb37f59b7d0f28109e655e2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2e3ccfd4951143d794557ed1cadd1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6847a8a4d17cb4ec9b7ae0bf85964153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcc9cbf60ee585f849cc11afb80bde154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb9dcc71358619d91b98b6500ccdf2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de9c3c0d2830a18a1a1055257e9ad4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46b3d2e73922c0bf2aae97cbeae6aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775e96e16336f09700909f13823ff44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3451339f591b42c04434810561a588159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547dc5c09af7eb19dde674192db1a1a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888db230f09091fdb4fdc4e9b84897a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf95c7f2fd437e7659a48c1d51fc81d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84feee7e1841e548932bcebfcbce46163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9d3094e5f2669c0b2f6e8aef67fa1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49960e9901ac5329e21e2846365b5cf1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0e11f1d02d6eeec7339d8a18d90a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a3b1e5d20c6b0c1d01d2b177cf131167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a197abc55d0934e81b579029d97d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c58eca98a3e9e50cc56379e925f0ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49add9a49205d67b24fa8773238646b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5db4fd364b78442c8fc05af1bacde171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d85f110ffb2abde854207d46a4d65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd27c0dd4a4837cd3fa08a247c951d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9143aa2d11d5c44c5e30c12f1744e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fe9beb856964b8f93dee9ffb0858c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033d3d0b4c7dbaf2db00e7a616caa88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20f415e09269cfa92277cdcf36007a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d49e0be8b76394ba1ab2b32e333152178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf26ba3ee5da5b52e111711b2d35cf5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8aff03017a18e6a45e3af725c01e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aa7f1d30cbde3c41261bff848173b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ca6f4b90eff051e44a2514dfbeafb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c6f35e130761304bee226564f26ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c4812ebfa1fd92f516ba434b09445184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6909e239bace9e9047eb55be5e4ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a9bea3408e5eec6a915a9cec4bf59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb860566d0e1783d1b5df1b08b5ac4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb4cf9b175404346f97a14bac9607c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cf757dc6fa4dd2bc34ca0b776e817189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fad97aebb99191bcaa4196eef18412190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30eeab4df16c9e4cd6e68c8c057c95191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf1d03d7cc4f5c805a56e77b347002192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f4c1bcd5367abf3c7f2df877c77b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3832d9178b0b8f1bc50a346d29c529194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4fac6c6b173cc6c2bb948abec149f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1725f8b32b6937885e766b7c351f19a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603925a7b8a163a14cdb6d9e747cbfc3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6e9628dee12560222833b8eb73ab4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06b69a11ccdfc7fa2f18fd73b86903199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e6f8f23702a3c3325a53d0a2d0c2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113f77a94751887daf10b787031bf7c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d26dc9c7181a9cd2a915739dc735a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef152f6a17884264c84d4a187b382a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a0723f00127eb4e6e1c434c94f7eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd607563719425474cbcdca218968eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07b884fa45af1020f4242c6afb7d45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c5a23291c44e91831442ab54b1bce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f817fba7bafe10d26a4ea687d6ff00d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc49bedd803e4a4119046b7bf55c2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f0b7faf329338cfab9d8cf45e304e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70f5fefc81886ebc9ee82b3b50d093211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539aea5b542517c38958a2b2360d9a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b37259bf442cfbbced1d1be3873413213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7644056af16a483658c7e3b863f79b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de131f0e6b1e9fed1b2cce2460d4cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57173c59b68a34fa5fd5407d7c595c64216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a248734b63184136c0513a8de9cc38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cf18465d3121c23529e03a3665f76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416175ed0e202cf84108f69a29450af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6a504f1cc2debf1bae8fc2c30ce6f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f84eb57a63a0175d6d18476753b3c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a09479b1a27abf68e977e78d1dfa0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4f268f756dcb8571e29f4344a8b9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe40642a5ec867ff3601b0fca723dcc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c51655be40bfcb0a2d239c8e6ec66c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251ca0fdddc7e56f3c96c110eaf671f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327b97e7e0fbecadb885954191704c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91750a3313d3a2466bd5faa93eec65228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626b21179e54d5dd6cf44c1e7d7f3d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2ab1199b93719102e92dece801041230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4ac4bb07fceba57efca85342b20b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f82b7094190068bc3761b533d9ee37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380732b72084c40c2da402b16294c207233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa268ae506d8f9be85a285f65fd3f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4041c571d61c4a2b948e14c9fbdde6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fccb2f51a15ba43328d6fa02f44e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc348a244a5ad012a353eedf826f30237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68cfa84e3f1df394ded5268b897ea9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f71d25a548c5e884ddfba5089be95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e2d4cefb4d6c617f1bc3338e9cd31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ab142980b19c1964424ce109d780d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f886d08b3850001dacc4266af04ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1bbfb98314b9e0471d08e00c2746b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9655257e41fa7e3ad888ffeb70112ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb83a7c47d2915870fee327e8557302245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9eeb5cd7200877047b262ba89f5bb2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85424aad2027a7d51cb41cb891e2a893247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c0c3b3657eea6342fe735b422f7d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47290d19953d3e5287e9814896c02ce1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81b8048b9914eb0c5ab567ad9de5e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8660f8ae30d944d891949fa536364b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2d9c828de2d796bee9a361a7998d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37483a247f47701b320d438d8bf57b52253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d93f97c6ac0f8c1e543b9508cc6c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cba0105efa5d8702194b15df941dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7afcbc06f1cced1b0193e659c6a70e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea409df4bee18751de91f6db37579a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea32fc7f73b7ceae32f73426c00da2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50d093d43587c4f3f9fb106e9dd559259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8f74ac56af1feb0c4516eccc17b33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e1ec115ce5367c52cdf46255a25b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea5b2f08ea84352a00971c14d7a4f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5741ba71e47e87a2673809818ddc1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38f7c301664bd62cceebd7c9c013f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dcaa3e7df1ad07a23e433f69e3579265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d371a7d66e303b806b098a1c33dc8c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b63cbe08abd8c9b6c4674dd20c0455267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0cbd15077aedf5dc1586aa94715fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8a9a6ec624bd781c057b30413b6ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8499dc86bfb26e53636abc357183fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad08e23be89ca927c26e3844578373a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779de91b26c53d5a20b32ba1b9c89bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ec72c3caa72643871427cb75c8d98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6989fe904fd83ad20e0f061929b251c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff538a02d99253805cad1c52070ade39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607487a7adb690af72ebf15d3ac41cab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be460027f532e830fc306849f8a9839277.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>