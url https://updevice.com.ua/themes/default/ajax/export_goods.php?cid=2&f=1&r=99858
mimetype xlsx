--- v0 (2026-08-20)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418312d5c119fc05fc8472fe14b5b871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52a44f3077311c889ca37ca183f6f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c44f91fe7686fc3ecd13a7fe1d9a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02831d10b1b40ea61924814e96e7aae34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb428b4af2aa08d8c5bc49f5084e245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e436839e68453403b246a79fbacc46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc34f96d3887dd5dd2d59a628704e417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ca287445cbbf46f0e6195ed0e8cbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a576b01432746c04a02ee140f58d1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914eb2adbf5c6b28f2e672c0739aa26910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2abae14eb368ff8048080eb5a898b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861663cc75d88673a31f37c55b57c1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab3a2d327979fcf6b956260ea3dbdf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed8b4d95a7fdb3deaff5a2bfaf97e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc181187a8afb79c4fd053b0079dc71d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb50792329e2c670804e306eaef5f4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cd12c4717f794ed3b80333eb378e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec29f2cf8bfe195491d5be132bded118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376aaf77e4b60b8034bc19896f2667519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7adc853e53c2fe8e2c15830aa6ac720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2d5d02136891ac81b1d0ea20b4a9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd2d701c9bc3df8e0c6b00a36f4bfd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00592fed09090542f6e9afbe7593b4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe5acb6eb7c419ff8adc7a91ecc78824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf89537fd759e2e262f04096aba33825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8adc8a3d049749c14dc5c57f1f954826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878775676ab85b24456825d7c31db77a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bd267953c6d0fe7b0b6c68a4d8bbc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d68c3d06c19ca55d6ebc2c11e21cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86966352d360fe16cae9892d85fb7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dec70dfbc87456ffd4cc042e7c4b5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662ed6497f9ce8be4c0bf5d2a1e3d5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11881d6ad96f02b9480c37674eac150833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bb8b34cc8c70d5c67fb9456e9bdfe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228eec98cf44030466e7d5b360537ac935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4efac5119b4dd092540612ae28316636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9b9986818a32b4d31e3fcb1aafcd337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70de17332e0a6d77b2d08cea62c15538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b170d743dcfa130fbb67e797b52b07239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a7d9109ab57d469e87ba57b1535c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b9226c00e08fc16fc328f3ec2808341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036f88cecde84dc605bc6ffa123e86842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8f9d633daa7f1677b660f1b3cabf143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae5834d008a6b36d46f68b5f8f5c9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc286c0190a3e35bd02b5121d23e60fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954970e5389775afcee29ae4f9fbdee346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cc5734c10a1ab697784b718fcde2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c924031557a14ec3494883c412de6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f767789c23660eb4cea1f1af7dca4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9843c1ed3bba7feb752e42735a6bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3646867774e1bab81d99f3856f957a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9220b3c2cb5aaab4fbc8f835eaf3d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cb6a5581fb24838ddb36541c95e5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d861722e72624bce4ee038497c9aed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6f18c2627d6c485d49c774f8434c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173102ad541283775e99c0d5571414c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab2561c8e3463a9c91fcd9f9f5bf7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6850409d88003185c30e7c2e2e33c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bb8d40fa6df4d83b66663e2d797b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9b0e3d419133e8f7eda2d0340265160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fe2b818a5d0c2da4c1b7fb8ac814761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d1cf92dff773243fbbc167f2f8a2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6ee2c82a5c77911df5e0ca1489cfd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abd0d2a32fa4be5e343089d4a82fcb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071b496ee2d1ef4eed1e529f88a8ac065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9a5130145af22dce15b396c5da6b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb30b8ffa42111762df7217d77069767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a3bdfe90887fea8924458affef15968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140567555d3a92f7e12f6ac3d9b960569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944586d7a8b35a879e9c615fabd6dd2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64296fe7fc00e0b5f3490b3348faf671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26a1690dcd36273bdff4d02ea2fad972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dbb462bcaa6f75c51843553ffc77a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601dd1ce11a7fcac843310e198be35474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee3b849b77929c6e495031c525a80675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c924713905e1c038b7549648597d2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc44030a01615b352705fb541c60e6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847751197132f3951828d635d91707ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc18fa7e059bc3b70a3035c95cdd7ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b38fa7f42e07fc83a5647cff5f08a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d40650a0d4b3135bfa0b795025fd6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f471bd118d41155fc540c338129b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e9e076af3ae52d14a2a098bbc35b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa94abf6d59e193e5e2000a1f59f20284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb830391a4ec677de84acef438d3e1cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa098cf3ba879a934691d63539181ca786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41ef3ff12c03384d1deb4b49387fbb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c64979e9c44f23ecd4534cb04b2d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d16e3254b7a5b9f5fe7e886020655689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17f82172c7db1dd1a9d0b0817235cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a736f70cdb76d99042b7772949bbeb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc427d2276211935669bc6ff98834092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9d22b465a0b966eac66ba85c25a3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd7785c56f37088a43d4a1d8b7a91094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7d00f1634a3b46e2d4e30103ce80795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161afe60eb45677c94eadfe50032d1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a964078c2094607998ffc7ce1941ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0670da969444d280f7da144e8924d4498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5c0c468f6f98d9e6beb9f5b3bcbee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e77ad98ae9d16cdb9e44f8ff557245100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73345725c9dd0d16c4d3665ed5a71155101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dbdabda4bf8704408bebb70d21629102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a57975468d5ad4a7c558c073888f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439c7478e50db589d197b54fc83763c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128b7c58c32c9f80faf3aea56c8850c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1049137d7ef880c9f30c780386953c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b369d01723d735027ed177c6ada07107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c40167790aca93032f9b0d3e2d502108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70511ac8fac138aef388bd6d385b6d9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a50e5ec2c341d8d0d2b505e3f87f19110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb9eab5fff9b670825d15c2a852612111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57521799a92d9b9b86f525798bc3ec9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c7ac808303231ef0f8e92c7023628113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb39a2dc06d9369210da678276f8d95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217e0e4bce2e48da4463839014db6ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51af5a676588f3f5c2ce560d9b4e7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95585ddcdcfe3e64f53c0012e117033117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ac428e313386eaee0cd8cc6bdfdc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f456a45bdee3160143c93495acb2c36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3f1eab565963305f1c04e098eeb09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36fdefc3caa119c0d12a6cac64db0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9b91953dde59a12042df5d9a980fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6275c521e220662484b83a401aedc0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af28666baabadcb4be762b068440e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9127cdcafdbfb5b625c8ee62d8ed6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8909f6488bfa017a1c61a68274913126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9d9287eeef818b3eba4d35ae221ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e4573183487ccfcb1ef5962e916c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1c8455d8d4589ee6ad6c658e52511129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bfc768ddef3f0075d877b10ceac89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500697cbc679a488e173675c59b9703131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ab93f4ce70434fb62a05e64700dbd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec98384f9485534d9ab0722950e97f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43688cb3b55dfde49bf220382e59d6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa7a463507f60335bcbf4651a7b8ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f0248e9fe3d54ba3ee37a34da5268136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10771a3e7594390bf766dd9ad71b46b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515735ee580b45afe8417e33fbca796e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4eb75dfe582087745bd3d3b87ffdd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6709dc3cc516e4e1d4dcdf62fcaac4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2449d89519d6aba6ebc9cb520ac6baa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6f4f308650ca10f7631cc20ae8d60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085009946fa2fdba7f780f3a46e92b5b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfacf87c322da8d9cd120d563ad2db7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2298ebf8e862ec2bbb00c7f20e40249145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277f331ffb51f69cd3bec0fccedd40d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235d5c7f98a33cb3a2c43132ac59ee6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90700626f2235e37ff4b8d25cb1023148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e94600a3d2f3597c024fd4b835d163149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5406e585b87ce7c069461b3789d9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295628d902edc66d3f76ccfa560e0dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3588055c5541103e1b6066c86889d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739975c3a3b4b15ded38a62903177ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c486d08aebc22e5deef3be5239ace4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d78d9c24c28059959ab29bb43cc88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da09fee8ae0f2fa2676225d4821d9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f025ae0423ee48ed11293c3215f25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b0b9fef62a2ca5b8e2e130a61baca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56da1edee926010c09a0058b843e19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509412309cad835d83807d53a42fbd4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1d7612184caf20aaf373a00394ef7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca878b53d8352975b8f0a9470a0657162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324787af54439c2f90e0634890d5be3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145afa8615a3dbb03beab99247233c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f281b53bfdd1725f7db42e4a939f93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3169afa0f6b0593e18f3e19a9e1a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f51c0819d26f8b9f34906fde8382b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98628f418f1058fea24f133c0e5030a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b79046ed0102714b7c28b38f065bd5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14a56b95c230f15cddadc91213ff2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c46ba2b0c3b5089c288d84d84f16f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da7401e16fef7f1aee7cffb5941375172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22322fe02d4854e57db2836443033c05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddd322ebc5520219f07b6f612082ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cf605028913c020985c590323de41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c572bcf991ea96a2ec4c3b064da9881176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c712be8e9c6aa7e6fd25fb7099875177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8855cf4d50846f5a786204a6e5afd0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c654f8fdb5f4b95dc92f2151647da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887797aefeb56b310b4063adef397c5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b06b381858f6338e4c39a3d152a3e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4472fa43988e73c156683b48c495fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f586ff64ebc0c213a5a300648f3af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c630405b68d30ccb19521a25ca024184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1ec789d3b324ea22c38136aefd583185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6b50c5727881161309f1ad59fdc35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b6926099f67107fab776d507aae1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c8c1a58bc3b1d67797c4e03237c3b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ecc29e54207e95ba224f068711139189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edb934cd6d107ebe67c78fd5f5cf9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4d278ba88ae58499763f932e541ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ef37084db2cc14117694a5ca71389192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ad97c96999bd3202e9545311e27b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3b2be229946956fe4955c26fd05e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19e6a7cb51d388fada20dd3bfa5e8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee288a7e6270678b6a9ca2fd9a2e35196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1515325f8b93d576541239fc25b4e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c5565bf26ead991ef8befcff07605198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf99cfc82a5663e45193febb64c5204199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052df0694bc33ad6bc8d53059fcc3fcc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd049a01bae027f8092141f33fb9d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d02d3a9205195c8ddd1d6e864b8f29202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dbef8794495582170682928c6b460203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cbaa77b191fddf16b83ddf2cb7305204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25cac5e137a3e9a7756f11c30ced5a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0eb51bc2959ef4814bbcab18b3a49e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c127718c70f798518e7a1d64dfbaac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d6e3e84605b5f60d03a8da7b08c6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9810e497e8e9e101199594e02e41a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875dd2eecddb8aa7c759852078cec42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1c415126587dbf45ad3136fd97e96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a802289abac59eda92892eb580daca2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4656a9571e1cf41875f608c46b5f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9791491cc17b1a6a638f9ba319562f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ab2fc22d8b278f881c233990948e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e250647572134362f51e735148201ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f70adcb8be982a936243086dbc092217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0904e119a28e64b95a837dda8df53f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d43fc562b6a0aa60623ac4cae40df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b7c643d9085a51c45389985b22b29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3f62c518dd74af0c33fb2a278bbc9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970883e3ab39f23a74b8f503b346441222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e3f45064f56f639c9b5d30abf03d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba43cfbb3a0ccd57327969b29b63b45224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720ea898c979e52140532beefc4d1ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676164e1c694e91391cb201acd8eab48226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9fab0efd7227a64497aa0355b8e31227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927eef8dcdc80c8d9049e98d2222fb34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6148333044ba98c8fd71ee6456286229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acdefa866152a6c44d19f2cf2b1030230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adc0607bb5b341afec2c90db99aaa3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c5125921b2a91dbf6efc41043acdd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251c6eb55c3f47c013c6a2051cfdb70233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e717732aa7be4908e39c5785a9b26a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549de48a849a14c05b277f7fcba45c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46860a33fd8c0efcef36339a308f3b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ca012ec06b7fe1aa2b867904fff03237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a949fa02fde9c1cd22660822f94ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c795b2e2699543fcb7a4769f5cc79df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2beca8b2259278f0d2c3ec7471bbf95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59aa1d0db9931e2e189c89b7ef16f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220f7d925e082c77a7991edc6e036c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96eaac0c071359900774d0fbe275f86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8e542b664491c0201e21686619681244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706473e656628980e523418a9cc4a42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ebdf30c09cb2392dc7ed4eecace8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdfd850acd96db9a663433f26dde3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785c5a82c5150ad36538c6789eda7c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860113c8231dffa47d93666dc07cd618249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a914105f9bbc759e94c92f10b678cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5eda08730c226c90557faaca6f0af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310022d666ae691638da2fed67821c15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66738d1f247f41b2394f9d2e82a010a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714506c3531c31115e6e0f16dea79fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e4142418b86f400f726bf6d13a0f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639a410a36c9397158d737c203cfbd5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ac1e8240ecb2692003f1d006b28ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb54aa9918c28ba5350726500b81591258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cad90a222cbed64c82736607c61125259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ad25c7d067e9381aafc28b8a124a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b6e0fab01f02503820b52a81b16a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47aabb5f5091c80f3eaf9981501469262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7998dc7bcdcb4e3c0fe1b2c9f8d60d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff1e23fac0d40dc78ae3fb26c4a1f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12a024530f4bf3d0064d0b69c51673265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14e93c0727a1d4545f86fb747366f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26a8fb7734c609379ea3c7b6c181e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef70399e763d42a415a164853b9e281268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26139ce4891efe7e3da07d26b6368ce2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770f7c4b5fe9fdedc7aad712ef20575270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098d4f1b373ba4f42e103e4d44c50fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cc91605a50d798bce3c5c07029b8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11779d25e73edac38600e88d7839dc8d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259975e44c1a3e159397d18e09757ae1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9f83fb14009be65ead0542922b243275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436afed7bbb7a99711eb6955ffb11fe0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd012f7d1b3a9b205cb148dbde8b55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c81a886f95faf64c206425ea1dadb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40615d2e2fa151b4e5098a2115ae6da9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd680623ae83a562a2fcaf641d299e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa122cd17759c83c0bbdcd4aa0a650281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831122a35aff08630ca3c69f5109eebc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627eaf7524710959a3fd1d040a3c34e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be9a7faaa14d2250a89694b3e0c631284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae55807b53e8a7434cbe66983247eb3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fb2343d6273ac1f92d9ddc3a5f861286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ba9c69c5a858897236a4917753965287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74898aa4b92089b3983d2ad124a9da33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8d0b4dd6fa887cda56b051f3fad03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c696c0b0be94cfefaf46dd398f783290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5ae24db8139e854f428de3fe30b2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfdbe4a20f47b7c565af6309b386d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b1c7ca5133667a97cc45b201bddb7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d9c7e31350407abc126b6be6e8142294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af72d3e31e081900d24b575a363ebb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377300b155e1976456a3009a9280a50a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79b3ad27c34233d549bc7702db389a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd07a646b5d83dc0b3a225d86af91c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6df944b1bebd5cb2ade075213534e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89fcf9eb99c8a5f51f532d65eb1d98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd36b0bd4168ab2fbbf5799600242e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9bc72556b17210e27e675ce8c0e9a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79529a0cb3ef810efb32d76cde4d4e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b368f7881e14907e5a3986803e35f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e42a85282c4c185c13a0a293fca98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92732de7488f49567b731728fc0580c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14ada49ba0ca08dd01db7c9992a17d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b415abfd803eb74aad2dbf275bea416308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19906b94711b52e8f1ff250f68d003309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1fc57f31592da4e7b28720dfbd15e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064ee65f3f53445dcd8d29bba15215a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394bb490b8ada19d425acdc8b149f10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b79e0729810c3b6feca3bed1dae09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c309b7c31482cc97e5228df14fbea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df080e59c64143f46d7203ed0e9b5218315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936c7bb64c32b1d3ce1bfc6bc1dfd8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a964a3b76cdb6dc954921bfc50d43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f737c020adc7801db32ac3e564b9ab8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fd9056f8e1faa0b48495e084e1798319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d243dc62f0b32864f70266714badd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d0c310210b87c48203537ce7447f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47000694ca9b82693b6f305c9deb157322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e298a6cf371a3095cccafd5c4ba63323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dc9393829286abb4dce98c5960ae2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703e553958cd3e227349c19e7942283325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310b90cbf7093ef3a1244da3e2d8107326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f07030b195b3892d82d270e9d241db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c69605a7bebb7a3b1b3c7ee51d48cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a834dad79aa2963394e0928def77f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bcb73a7bd23d934ac6ef1bd63e671330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af89027ac4688be954c6e664c2560f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6953f8a40725da298b76cbfe28548332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44170670f683d258aa31ef2901342b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5329a484c64d96fa3d64ae0623c17a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74480672efa3ec07f77cf69269c880a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44345619a13b6a2ba0d17979b990dbb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a858e61607c37ba875a05cd0e8dce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0737019cba6a274c0f2481ae7ac0213338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bf63abb0edf89af6286127c9b1ce6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a453389146bfa6eba58dace80cdc668340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4ac4f221d04f27adf47f3aabff85e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9b24c25b9469dff68f1a6297d2901342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846150cb01b89db6ed5326fcc7fcf6f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9e41ab70db60f0b6063a1dd7d0c90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3123c9a737c9f71b375f411ebc4e44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695c78f0dd2260d1b10674811b76353346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241adbb892da792ec696193bdc498d09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f595581b7b6a7863776781453b0bc5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cceb6f1a590cc5fa0f4752d87488b82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e7109d25b58dad6e630915ff39f02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7230619f7be8c3b674f5e4a452377351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8918f2192e34c647e696fc90c99884352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cc26e7d441d40115fcc59c491cd29353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5a7f2bd2c4ee0252ee90560b33fb6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f3356dfe360a695403d0f575f90e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7a6ad799e47a451b01f9220d4751d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c49d65fb0f49e0144e0bb70952f5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b70aa181379a14c85df0c4d5bf236358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1ad072d90623f0734dd99713f982d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417cc7f3a61ff85f4f3c6a678dc4aaa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b8640d5ed03215908f40ff844c7e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd359f19cc1993b2170356b7a99ea73f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a1439d5a326a955b1ca581054669b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467b46e85e10847922fafa7c0d1fd7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b0e1c37c17a96876893e0836858bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4d0e84582d158af2e3029035ea05b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599c23c278ce9186061ea5a3e5d9d6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd77964c7c2cc607dd2430e792df26368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752d4a22fcbedb455904d0ea0a2f315369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c392470432eb8ba85ff66a3269b1b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89527a585ee0060d5b76953337233cc1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1340f948cc7ab08115ecdcf6c75c73372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07096a28aeed0a41ebef9976a05c976e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c6d818e40f96ac9b978a9303cb147374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466da221777f68f1920c69b664c7d316375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdf46ff923042af83ffeda7e9dda17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71242c80a1811dde0717ee46a0c15749377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb126192a0590d37f9922d1b5a4b6f79378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320d5d90d155831424af52db88e25a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f417d33882acee2d08c35581a7adb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f5c1125cc3b348ab5e0c82d850954381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc52ad159140672d1182fa6783ddece382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd4c978bfa8ca9251f49f0c619acee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae1b0d760c9b601f9f65f30a341741384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dcb6c877226c5b3ef2cb9ea608188385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c91bbbf289bd739ae2d38f016bab25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bda696ece3db094086451f0c53a8b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf61b5907f125a60e3d75110bcc1afe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b777dde6e9e9c6a7b9dbcc3e0be4323389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752551cb5f1344cfbdacd63ab01020e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea70a3bfb9478015e1053162bdb74c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a4036b13651562fcae9ecd33e14d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c57b063e6ee6ad1effcfb69fb82aaa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ae0de4d4effa9cc59086904310ac6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d31b08ddfac9f4db758c973e15971395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fee3938f3f87339e22eab610c2258396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5debef3328971432a99afb03bf7267397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeac5ecd793fc98f13ca9e21266d147398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debbbbd05975b14b356b43b2d346f11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ecc040c9f949fea507d1bb1c86fd0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbf164403c42ee700af111e36795fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b0eda14a59902ce9282c69c8d1c44402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8ae197391df826a49bd0c28581ce3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60296832c7f739b5117d989a6abc82404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7b3a107287895df322391163453c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8331041a7a6b70535fbc1cbb56f8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b96a79fba6bc9ad224c6800981cf4c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88395d221e5221c96aa8918c25509641408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8bc286dcf359563b3cf600abc3354409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786392dcdef91936fa24a690f96b0f17410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22203d24f4071ba969f7da0cbab182411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4961a0c4e5dc0d5a277e183019281a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a10002e619609af5c77f89952dbc1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2a4ddba0f49ac211e69c5cfc6eea5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e63d8be51c8e7adac45f2f22b91be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e454e09d9b3c1f391ebe11915bf4b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd708cc4354ef7241a95c9ff5f8d5d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380273c1469b035c28b2bfee525c2c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25167c7116d4f83237022f156e8d15f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ae60097edd203651f8f24641a7a81420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336147581800cc37091ae4f0a0d89092421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd60c52b727edea2f0df5e91d3aa969422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ed59e23ce32995d7ee726993a5244423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94359efb2fd315b948a19c4cb93a4839424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ed2b7367b5ca0b1749a43b55ade88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c53ac87ae6c31fc8292914556e281426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef493345a6060365128d46ba55965f10427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e06913d556d9d724457435102f5a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733357518bd3f78173565749fd29a134429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5db4f6498c264be413cdbfebbc7fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fc93b768131e4c362d63301cbb70f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9efd18493ba9452bdfbee7e5dc41e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0806ebb765a368d3ab2e134a33d59433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36952854b33455c92ecc61977bd9f6b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d3a7ec183c8efdd7f0081cb2e0c86435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12779e4038a8f58aa571c1a57d05c5a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f2cd0374b20d4daacde39b3216b07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255132c774a63b1ec1cbe1a0b40eb459438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992acac78aac8d87d499dc7654fd66a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc96b9aeb9527fe595a5c08a56f5c7c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113934800efa4d10c0ed92b663eb38cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37b4287363f1c0298d18ccf701ad84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d5476634530e2706d7fd1da9c73b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f1f4a6fa246a95691153ab0d0ff68444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1de32f104dc968fd3d261871f0307445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9ad7ce0d5d58b484f063077680074446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c452e0e08c5c250fa4b3abdcc471beb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45689e2800947a8498af933d304ffcf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300aa707e1f80437b36f64c6c8c01fec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece6b472f57354f646d635fd1c07273450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92971d5001515372a8eeaf6df761f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bca182127db79927820b80f72a04e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb690d2fbb05bcbc23acde5abc0dc83453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79411f097db8fcbe5d9450028a2525eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d3a0cf93c6fecc02dc69978032ea8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef069928bd98dfa4202b92b26b8d2f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fba4a6698135c4ffb88c2a2b2ef6b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca050273d7ef0f6bb3b00b11ecff22b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811461c1c576419a559feb0a57141791459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0f8f64fe793dd461340029ef86ce2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370932a62b15ae7eb1a7a8e2f77cd7b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e61a13d96b4ce67afd423b0d39720462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfc46af1c8162fa8151d4b61f456b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2585165a06747c17a214450e292fa28464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9503088b289774e0898f3d3a0054c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762e0697696fcb1281186caa11e1f7d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99261b7a48d20b23dd3033aa77312375467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f89772526c416e7b60496785f3d39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878756e3e59d994b500c10dbf11afe3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a58d9b98dc35d90bb36bbbdf66765470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3745198d5eaa86772579a27ba4cca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79624ce31e3a15345bd1be07db948584472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fc64c1c9d175152786dfaa12dd9d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba71fc7c881a22ecabb752cce9e76c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d60da92ab75546520586ae8545fcb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321b83983ca566c2508b3d2d82a7a85476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff162a0783d02ee488f58f1f91925887477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c7a6bf6b7b7b431ff2d760239db34478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa275f7707eb807781a157b39cd410479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11202081e9794c4c22ad26cabb4675480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1baed4527868d04d0fdd0d284997ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709aac9a38134c303b045b4655c4e45b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f335aeef94d49329fe5c6973b924ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adecaa03b29ce271b1a5f67ec96f00b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add66488cdcb21e1940fe91806f973e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac617907795347d6655f91365962ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480e5d6b10d25cecd49e5f5b3a7db3a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354ee17920e34e7f531e19096459f01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35552273f8b23aa03b640de80ca87abe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2ac3a68d17c3fd8896ec640e14400490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6f35a58d583c9b22c296e9b48f80b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49461722d7ef8716e56377acae238525492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51bcc6bb2acf941052675fd2122347493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf175c5c3bdc211c40efc930ea118dd4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f04588fdfa6a3d8ed6cc7b6425a2e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e18225de56a7bae3ea3c3f382cd45496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa420a255731b0bd11e2771b47859d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd8d61c3b745d2f8c6bf023bb18cc7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78e4bd84648ca06e43f3cecf2d3e67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a1b17545177bd97820a83cabac895500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66007a8ed6896fe15d8d8d71714448d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470aaa70ab4b21d3490ec9486a8f142502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4b600d8b82df46ded10b04e1a52fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ecac987f5e3102e597bfce9305e4c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cca14ed92fa0e7db707133654bb8da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abae2541bacb4a05536072988a710b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdde2e99b880d793f69731539ad666507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c6f5c0c785dbde7b3e812ed618a6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d556c9d6e02d8e1a39ce2d61fb527e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4107a3dfb4d48c4af7e7def62f229510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c36f4965d79ead9954a37370ec7ec8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f8adead48c1eedb8cb1375f19050a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9384cd7279c3006862789621f463eda513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a513357e61e94021d26b017baa534c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986bbdf45c08114c6ed5a05bc050b86515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9deb63ffc4e6c62a7b4d11aad9f1ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40359b7ea9c5d1e4f450462ba792f031517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d42aa49c1188dda17e2d7c78b80510518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f3eda40c326ef2640c4ab44d72706519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d50a093458bcc127941d616af93cec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8384c392012a29d479871a110994348521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6940a61865e83508aae279d00dcd948522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e4548cb2a633bbad261d30060b6e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835723bf626a4e72eea806d2a33bbc11524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349a733e3e9038cfb71a98647c648f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da476a0cb44fd5016a6d2eeb66ac8d52526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc335a2cad51cce173657e2f44fa56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03e3386a2bb0f4ba703d9554992e45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ce6edaf2dfb6f91e5154ed79894fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d9c5c334aff56b538d0b537afb5ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835ffb06f4b6e7cf69f6b9cde4a2a72531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d2a26ce1eb39ffd51ac0204270694532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395863a3f1be1cc4346059f594c1b1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5538ce699db1662f8d51eaf570ddd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45322a2fbee395195cc839e934620ffd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e244954acc850e78057685054383bce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26109171ae947658a173c53147b97e4a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d267d9f7d12ce45d491ee791fe5615538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaa13d787d8156d049488081569c17539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d232abb30befae823ca0c3a3b2ac232540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03a939d0305ce4219de73ceb93cc6f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97834086a0ed108d07f6c4ec4e369ee5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba707924464682499f48bfe1b978da19543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5149031f78668e4ac0b0d548c62678544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532f2fb3b409395935c56d80cf4b183545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c277ffb94a16269063031fe6e15fa8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddfb7ace93492ec03aaa5c894ced1f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c46fdb31188329cdc80c69165460d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b800f1c860cda5309d802494140fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c79fa8840e6aba747db5f1fc9b804550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59278c4d6edc9904c3db20c548e6bdc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197bc27743b3f4660942a27394eb256552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e113dd2427de25a319229f97d04c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409c24ab297042de2f5a52cc5a0194e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fec6a6c26dd95452570867ee38738555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb3fbd0bc4c5c8e81d76c40dd62a49556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff599d0e5b66710342a2cdd46a4288557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5575a6498efb0e471ec2d537454ed80558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8c4bed8dd0a97d7ce56ce2d28b430559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d94ff7aaa950f874719cec0c91654560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e18d25b4a271003ef548139a86008561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbf2f3adaa009fc668cdb4a1b3b11f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7405b40b64193afaec70605a00172563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2288dc8328cf8a0d626810357eb6e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f2fa8af7465c7a22174036f6e3ab4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952ad7dfd29cef0fc25de82549926ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057137d5af541f26803a46a2cb86b83f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdd8ed3b7c7ee4b485356b1a41379e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9392d02d3c949c429bfb843162db5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08580503fe8c2bcdd9613e514b74fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d206b0ad1596a33c950b340e013b33e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da84eb25c5f0157e39131f11e8b32b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd47288a13afa14b72d88df384b6eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d0b4c7b834bb3615c4c5f1ec56be4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d364a9ed99f0c244302906aa620fb0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092ce1f8ab6c0db17a58e1579bde48b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de8b173e938450ae883ac610bc8654577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ecbdd8f9910e9fd07778198bc4282578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b674e0d0c858bc68e7873d7ab12a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad9d139905efd1a470b5255a37cb39580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ae666a7d74703916418cc83037cf3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93c0968d609df53f6d9bc1f3f26c02582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c5d86d16f59bf483cfe045246936d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfc6018b7aa07515bdb6f5b1d71c1c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1ce4c0baf8a415964f457c0e085af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16c6454c10bc7fdf6fbe41d1b2c9df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b46f84ffa25d775fb9fb652365e78587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48959bd90d4ec195c46771bb28cd72be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7911533cd97bb272899a5aedb92cf9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508011074af42d0524cecc878804cfa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60e041ba545e4f8905e789ff7c7418591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50898f9e7bf9b672a57bcf0ceacd4318592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a6dc940e966af0c6bd3ef3af5d7df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480f389df722447816559275f5bab4b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93083e0e9b05bb9838e899051dcd22595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8beed59ce3b0a94e5fb796eafbd5bb3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9cdd4056b90ed3aaec38ffbf9e4ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02eac676602123590c6437cb5f9ba42598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac291b58152d5cb97855a13d155fe79599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3710f3b83e622aad768cd80f8890b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175509933544fbff98e6833e3a124f78601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39646258ec0fca95f952407bc39e7d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f3c5e1b3893aee8978bf05620f49d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e8eea2436376df24ac13c05046905604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f81306350009cf1ab5ae58ba75e21605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9d6cf804aaef59c188283f35b5688606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba9640a54e917e2ef9b48e40ad44dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2e749cdfb9ece14dd7c6864aa357b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba91b290dda70f641ab04291c3aead609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cfa4167cecc46b12ff1fc3f9c9755610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2106922f99bccac48bb1d1786f77f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6095e18709016a30bc84c3a660194e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfbf3b2c226094973ddb7ddc5388a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b4c4eb5e006f83ea168096f1fc762614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e5a491a3765435adb609427da7245615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a76c8e7622580bad525ccb8721608616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd2aa2ec100e5fc89d2cc720e0b255617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242d0bd630409e365e380407b62c93b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e7fdcf2e4b60d637e8e3b294881b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80944dcb0f45fd16446fbd355fb42ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1053f0cf60c9f0560dfb0858c0d97b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b81218fcb94382db31b43aa98ac704622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e66c136ef399d09f0e2ad8f1b86773623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b72051f068caa5b0c85a4b1e3e7602624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90da2e9cf31f0e4ad41834da9565d3a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd50c2aaeed065db893a5fc5ccac01626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47533f1f4054911ef7dab2ea68743d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e0b194b9834d45316a57d4246bfc4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c654091b3edc597b7bea9c72cb77b49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e75c1db33eebd6e1229e8a2053f4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc584d3d018c1d2ed11f97a67cd08c44631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6f55da628e205ad03e2ba05bad9d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00230ebb694bf56bd82219f2e77dd309633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce2ba172d26d33f75645f7889cf480634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d52d996546160afb094c782c8b839635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e454696758401d52cd2332541ff435c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e33d2d9f0f6769b6f4979d8e4676b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4f1c3116bc0d7103dddfa7db92c19638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cfee63a685c862448e004822fba36639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd19cadb9262db656101a9d9b67c277640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6103f8634abfb676455b314a547d5b6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cfa25d44f81c71538fba0cd355cb3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74962949ff95fdb332f21db17dbd10c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ded84ff4adeaf6e25855253375b59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea828f0ace1f6a6309789064c5bb121645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179627b60f8d5a8f510904f06a779a5d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac94963f70aa4713bab81c10e82ffb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a5b7a8ff4a78d8c646adea8f35c12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a76e0d37ef5adff57c7061ad5d150649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df542a9769269135fdfc89115ec1962650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d209ddda0dec48693e4f6c586b4e46651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fa0172ad06baba7e5b55c5e95bf3d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f751682329fb24e29f9dbcc87ee9d7f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1af6e31f4a8a4ed640024eaa7a739b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32466f25dbb649a843d0e1ed356b5fae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001c5f72d7e8020738dab2c1a7aa2db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e79f676f68c3d99fb12d87e5e5eda1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65030a2626f1102566e760e07a6c8081658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68d31cb196e5fbebe1d4179a52413b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a889bb67beb01c9d36eb6e42419d8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da55a2bc07583aed019ce98a7c3ec0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e05491e112cff7a8b7a587f1ff8c41662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f404d3e70110cfb7df552531533af4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bb92a51175f2295fbcab4efbb0e8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3db0c8b4eff5a052141ae2c47034bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c4dbbe78cccd9d9e1320b562d0d90666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb319f88f03474d3797df5ef380b6521667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec1f8f40dd7cb5038f0bab3e35ea61668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1a5eed028141fb5ab90d5327f8ce2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e5b701c73713a7dc6318941b449b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41aef194e320ee5c3ff4b58be06a1a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1f15d89e2d1ba96cb90544549ddfc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798ab8a5f611bc89355103172c27fd9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e563d43d28d1f4051ab8a9f035450674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baeda75c75100c56cfe0bde1bdfeca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213c61ff215cd38e6a8a3540ab77bea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0d428aa802818bad1e8660f1204d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875321db04d4eb1e5a9801454044fa0d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dd0360dde9c4fdf09f6c261a2778b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bbd22d89e1c33316f52b33c18ba11680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3fc20b94a0b3921aae4c2e0a7d32a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4af19b32c92266fa42eaae1e350bef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cf0d3087b39d947fdfc8d0a06faeb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483168df2ee6ab5c22a32acab1d09735684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c328245608df6e015556671880662685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb847feb4cfd1c4ef683a418cbcbf682686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c9d1bdcd60d9a8663642164c87ec8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e091680d0f6bae31c9b5c3816946021688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583485cf811e7f7336c3bb4bbabae6dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33ea723ea9bab5b32de39ccf0d79b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c05f7b8292694e059d3328df2a10f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868b68ff3644b0f52c6c4fd0b221f5e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b37b32447ce913b7eee9de222f026c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a03af3f40bc9e6e1e4ede73e3fa54694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2da15c75c0b4baec15d4d19d91653695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bed96efd1d1dc4eb3752b38c9fc9d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d4c3c1e1df05bd1e3630a6178e67e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7dfbfc1c342cb56ceb1f6cc265e20698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9287b900b3ded14873247e430f4a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e33e2299d3f937555d95d2ed049478700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee61a3b645307ee5073e23dfe8f983701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d00f677ff0cbc64337df9de325116702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ba33b046b8506ddd272083704cae9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb7201fb184256b344ff1f66b4b391704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b364d1cf8861617e73048811cf57741705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885407305a6e9fa6b364f3570932d8a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c443685758b7d3485a47499c4d53f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8704754a6503e48e691eab24e0a99e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ef7466712a74415503694e702baf0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfefc10966d099cc9a0ada6d74618d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9afa338ab3d9c22252844af38b1fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512852bb8e5615c392c2ef97beec5cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dac25e4f158923017e083e0e5675d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8df09fb3e7d009badf88faf2fc4a15714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60801aca805876174ed3efb42dfd75a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838677fbfbfd35809b297ecc96837a7b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3bc54b2b5a6f17256f5859911a9f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f67cc619d12fd649e691a865bf2072718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03c908ea4c8076f7cfcaeb5ccdaaba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a182e70dc6d1d88bd6ce8e6edd6213720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859713c81ac8ad21a3a8ea2b85daa51721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348ba97e23dac5b754b10f8d5ea0f31722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcea33e6a053ef62b535ab6f63d1c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d5173279379e2b1a10a012593fe5a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ec9fba2130068ff1abd8030a816e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65a4cc54299e6d43299a045a67ec58726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393152bab9ae2f697315d71c50208ca6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def3d5c6c5f28de314d3186f62f185e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8650ee9d35dedcb607c2f80f486a14729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fae538e7d3916a7991c34f7f141e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f94b9831467d5c7d852610bb7e72d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ccd84c7ebac1f079a8b37572f8394732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a74d6168d3c220367d7d259ab72ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d62234ee92c83bf3cf9cfa67815ec5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd5f4964f613f23b1a13a2fd2060b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed2104a27fb03a6392c9600057f672736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b46a4b030fca8e8998e68197162e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6e753b265f0ddcad9eea097d76fde738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b22374c1fe6373304e0a74ef6ae681739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56079a928edfc1a50d1d5b7b31fe6a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaea0cd648f96fb51713d9ad46b656c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc427d091dbd949a194d1f2aaa7f7b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5ab6fbc86a2ece3bac742e7429870743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de267de9ed5ea0416c2648c9ee994986744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10921ce95c990ad0655f8eb8b42bb936745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e36675e101c7dda88718eeb6144e80746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92c13a458ab3c8cee99abeecb327d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ff60c625b21678ad878de4c2b6166748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27b9e9133ef8363160ec5c4c07943f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9202406748e2706581161c12fe6963750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a71395ed5e5d7bbf31a2117587922751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72638865a38f7eef349fe047e24606f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3982e0b57d8eda03d9c5ad8e4faed5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74898d6024bf865809d787d669d04be5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea08cc5715cd9737110dbf0156e7cf2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aec55236254c7ac3b5c04202ebd422756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdde2851307575e1096cc362ceaafb8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c76da654612ecffd24261244bcd5d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f72bd8a7934555b275c4c7820e1bb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688f90fd94c56586705233414ec0edd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069378e2589ccca70387910183ac3236761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e9a5d4ef64d587a195c109d279dcb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22175203bdb0368fa392cf47614bdf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca349e77279f766703e11dc505402dc1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8897e646345f07413cbf53430bc8be765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc4f10dedfa85da05cb1f269f57c10766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31751894dfba6c356c3cb8b925d3a3b8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f0a25d5f0931a27c42d0267ab6e7c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b072ad12a9d2e49b58406badd6656ab769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd0bb6dad5a5ee2f67bcae4e6a2d11770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e3192bdcda68497291a65fcedbce1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0f4895a38ffbed3fccd238362efd7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a576de4cb31f3d15358e44889702fe773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162f45c740e9e8972580d757c61886d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d3039a879f41d8216957ed2afccf0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848116a40fb380d2ae4d66dd1789f3c8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6a920e329ad79500b07ebedceb48a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8d61eca937002fbde0f193b04bdd7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97b231ea26c4cd7ed4334686d84e3b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a19929056febce8a0bcf99eb59615780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcbdd63f33d6de697da093646a83e0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cad920c195a1b388c8e842a935160782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b33aefdf243ab00587492fba3099e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646d80525577192ed28c0f3c92d428f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aefdf93f5b4bb6e982146a6f3f0fea785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b3ad58460ba889be94f13172508e2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe1178057a34a683d86d36227e9467787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422dcf35bc22bab5c040a252e5b7319788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c37bb516ca29e2300c455f9406f54789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c3525efe532c1790ee03adcaa0155790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b812e78a1921dcd716a109b10e1002791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2853e2d85c299d44dd39cf2483cba6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6c34cd502b6066c379a69d41a0adb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3943338b7dcf45027fdefc1736df6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fbe3760f88b7d70734e78853ccbf6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d1b9ee8f38e79a618c62411c02f49796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c013e7929dcd59254f0b94acedb544e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2921820233895f331f9796fee200064798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d0089abe8a1bfa2c9795a0d321afa799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f91413aad3834265da6ebce614f028800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e699f946f517192efee2752c1ae3f43801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399be1cf485d1be4b25433b41811d0f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c847e1dba92e956283c32a2863a0044803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a24cb7b63e369543147bf9ad6dd325804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01479e5dc06353e6541ae493a85e5d00805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0173f24112e8426c127510b600ea6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e187d646093c83191d2fd902cd014807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48577ae2c2ec12e17d5388987bc7922d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4bdfd1805e23298d0bc5fd6c91528809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac64fa2f1bc5b4c9f87dcc3d5c2e7f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d241fa699515bd73b4929bff9b48a35811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5987d9fc1dbb3bb4fd69ec16e1813812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f585e68a48d25569dc16355b7ed32813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805ad4388ea1e5a7b2fc89366536f67814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9da99f32c0ae0d08bafcc51590d15815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f6c6775c807c79a35944ced9658b3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24125e0fe881cc4d7ba8e5d2b9e2218d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba20dad3f611dee7187e0474016354818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccee5341537178caef2feb282035d22819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4a85bc074b46a85a50ac84b0b5f1f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138347000e9d4101755622f46554386e821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bff4fc42f8d9bf0423ec568c66ccc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b28b822ece9c8832cfd2dfe8ab8a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b409173710c605eec9b63ef23ab52593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6c7f69f174ea055f2234037a2e5674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9ffd12083cd675f26148ae645caa55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa631ab014ea1384ab0cf88b6e725bbe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9417b830d4e9615a7811d19fa52d527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73077d0137268e3900cc3448b3bf1408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c1513246b4aa12715022be37934859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c5728021c751f818629f2df0dede510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b795a6b5f986e409270f64587f7a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257be30051e50a8d19bd73b55626aa412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d1b5a810c5c0e13b2851e924d48c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abbdfcfa2d3e5d532b0cc844c0c04714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6662a6e3b108b206c69df2ec1bef115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ae26307138db9cd61175786924b9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3394987b6157adfaead33088a8de3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969aca351f0b6d5e60322587f9a757518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492fe541c813f07271bdd3f4bd33ee919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b8cf0da504898f826f6ea9c5ce51e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408992d1944a967de88a4d1eaaac47921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967befb2cc326b80c31f50d7e05e48022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c67620d8690e13a3e24f7f0d5577123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b42aec9d7aa8d9c16a8ba33ae02c4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac270c86655378c206f7f6be2b95123025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1daa34fef06830a7e62e305fae345f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a01fe141a6974141cf45a0c760811b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddff3e758eaa11acb2356afe08825d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21cc769f3b8238e9d3346da40ed51629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885881a18a17991507ccd9725017529530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2244ef04499a862fd210abef7a36cb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8f4b5820d6fec572f751ddcc12e3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20652cec48bdd3f997d61ce7cb5baf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694aed6222b632425055213bbc11b8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c46d2a00892e8ce7a83a0b91db4ed635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a090defb2e72d9d9f8b244b0eef8e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d554d3056c92dfc392e0017f434a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2a40ae887ba271e85693129286f6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99adeb7065128c8983d1487d51bbf739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dac731fd41e19eca3fb6bafae966be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a67590ab8a394b5a98c2a1258a08b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8de55ab2130959363c2b1ccae3702542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01098a46348d5d870a8e116d82c96da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d2017b06de102de93ebf61cf2095544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09ba18a36595b3dcd48f94703098e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f840d84bdab69267e690506ac8990a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e101150a4686ac8b6c55a1ab75a3347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e9d012a70c3b62340c1685067323a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b13c7fa6e949b75cfaa4ce440b1bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c80d4b238f227d49902c3f7c97265050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5eb4d52db4a726c81486b0d9886a4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b6a1ead0f6565f5a2f12c95c8539b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c8563b3b3e936249c876e4dbbaf3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876fa0c8ff6bbf85987cdc714535ee154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff695cc9d99efccef5eddbea5e9980c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cd6adab3f327a898fd1e2a20ce06b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d419129e4371ac801f37f0c15cfbfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd54c50fa087a881362be8b3c0ea3f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc106fd4665b7699505a4221ca4f019d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291988581abb29156c21ec722e270d3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ed0d275c391183e53dbdcfef4d64261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a81916e2f7aab9c1b1b99566d36fcd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84074d537e9010c1cf197fa8e2718f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf158425904a17c0cc03fa8dfe4dc28064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724379d9aa6a98fff2ed68c7033f835e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642880d030bc4c83c2b319f8385e76c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb011ba6f8a7cb604a2244fbf7d96967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c0ff4ceae5957a22689469ce0c52868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d98b1fef2e7ff8d233cfa9c350f3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e9d1b9894a5f941b80f52d7a346e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d646711cf54567ac58733aed1f41ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b493af3a2c1eb1e77667cd43d968ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870d8e2fc830be3157dced2ab2518e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7bf86c2ccb2188b769c7228857f8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa4a533b68e94340240bf60b94b4f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03595fb92a7cb80ae08d6a46099e8e3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0170439dca88c0a370485f9dce49ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a55193e0a047dfa4ca576088238e0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2d92b2a8df0540ad151897d60f75279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fe68f8abc3f570a45e4d917528caa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4734fb5a51573ce9c094edcb7861481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74efc349abcd969c1a75efea930c8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f277addb4d73aa135990fb4a7096ca683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b954a770cb574f69c9ecfb1569600984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9b159e89c7136d4e6d183b03a279e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e200c6289b6448f846d730e3bc671586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99181a0c23b5d0f006c0c00f17f805e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbbd06343375e9ba9cea35caee18d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc325170785a35632548d63976060489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f0e382a97bd94dae3b9936f52046d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29458c23fe3ce69bbad8a671deac820191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fbad006d9761d90733337ec6fb45b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2aee10a71f170bd7b6b48b60e6d04493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04675ee85efb1d63eb0e89b4e5cbcc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bea270d63d417eb205e5b8151bed5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a4256088cc5c3929685d616884cec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee96d2621f97deec58d84cac1dafb1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c7de414cb409550c373b2d8c2ec2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46367bfa560b89fbcb8abc4a4ee5cffd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b07811d5a7df0e93e84c9b2ab815d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a243b91063540ba9d702e6b7c95890e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a93aec49037ea4f595230a4174af6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dad7bcb1f862f79cd5315535651143103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0d520ef00496784622548ade26626104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db10e2ac1e769878816f57f5b0572a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452eb15bf32823f7c0cfde71aeaf1e93106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ccca7048bd5ff0e07ba4edca08f6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a841faa45ab26c05d60776fe865288108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecb8092f68eac6fae29a45ccdc1ac8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b172c8a0a9b3cacfbbd85abaa729d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a751dcfbf9d2728c370c1e6748cc5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cec6be762045e4bd520ba1266e3cdc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3976ac85cd49359dbdda74c531996b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c306353278a9ac23a17bbfe4792d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd016959e87f3ad0320f1c148a076778115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d7a7b6e73df3f947f322f512db6b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f4eb0bb23a7f2e654bfe886612900117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34dd62786a8b7e02a6dc0adcbba4e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9789a560a2cd7422ad6043a7c62a1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddd03ab663e5912f14a9e82c249b76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92621978ca48bf1ab4d5c247d3f47157121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0fc3981db6a516e51f0bfc17464b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef12515b32d11f3204bee9f3cc5ee38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39848f2855a13a4a89561f99b14e7db4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d55c8df2d6b5a26e06d054456b128125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc558262526e1cfc3d3e7b020574e94e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3a998b237a46cfed247a1248c448a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94ba2f50e1cdd0157ba8b3a8f7a243128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190cf480e7931f9b965df532e93a14f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c2493496a5b1c29da36a6fc0a7596130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fecf149d6f5c20d044e6bcaa457de5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46f8061e695b6caf26648a5e7472d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f868f7c045247d8a9e7beff49a31b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cde4cb0db002a55ec890838a5378d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf651d003d479d7522cd45edd0476992135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e9e7233e24f238e973255de8da959136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb748f1232ce236bf4f8a3fd78157509137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0c6a19b7f9236e59e16a415d4238f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81a1e384b1ab68da78418f6061313a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f73627d01791f381acbad05f211a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf60ab719ba4ab0e15dddc982f0f97f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3c19bd18fa74717256353e4efcb31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7e2bf21c0bfef01e3675c682f1bae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fbddf24a245767465279fc85f95b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb89d93df6023097729da33059bf6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed08427fe470abe25af9d7b52e81265146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977e6b190d01b3cf292c984d6bc82e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e7e60707afe532089313eb000f5bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3309b0fecc1b842ed5cfd3174c5c9d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935eab77badaca9209082b68c1d272ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c24d6fbb70d3e03206261f9afc72a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68616b038c0f9ddb277dc53ac37fa740152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b1f47f480fb7f7efcec931fe25e8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d4beb8abd954962dbe0081b0fd13b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f93ff16c144fe9d25b1ca98a7abe36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31da2adbb37b07343a892b38010d89d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a83f5d5eb71c9a775c90f75a1f769157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fae125eec7d9a10aad45b5c9f9b798158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293a6412d247f9d96db790b659c5059159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cdbd957f51c28390b60bfc1809fb5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc5948c0dffe075d3bad3ddf763f48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53682e25a0649c9e155c9cc6f34428aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f5779e186042ffcc3f8f213cbeae7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e6e9155c39c2d21e43acc9740137a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0d679b09c0e6e25c65c9321eed176165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648c9163a9e136d1d1df2ca9be86a1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8223a9d239799db4eef6f9ff895ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609564635e29ec6b16c41bd093e6669c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d94fe34b82cc6978caed713d3b6b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995aa940c0dab46b6da3f1a124fc8d12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dbb527dfecb16756924728b0291c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edf12f5cd7a7d14d79fcd53f0e5adc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf16f10ff61d5ad2ba6209577582a04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de778a3c3e14cea3c89e0d4664d8700174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace118e1a7b365dd26ee667eb12248f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a3177edeba4b675cf2f4503e78b31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087a00e70ce0d20bf1140f79cfd17ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239799bed01016d0695335714a89a55178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05f9c0e032732d608c7f767382cd5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a71c813c58ef77ade27355f03137c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83ca59d1b2729120bb93accca323f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd5e6e24d984d24d18e06de8f2a51c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5995e9a12be3402717c46bb047513b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378ee6a6fcdc494ac98d79325412e76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63031b4607c979caa8fbac43781f6cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a9ae84b75b1dde9eeb7853ddd56e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40258b0486b9c53976992c59e3a54255187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876cfb8b1732b9abeb2f87856ae70aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94010c8d19db483ea426f3e328d02c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378e88f1c89ae2e9ad008bcf2a14112190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27375074fa43ff1d2101de8048e2c9d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430603ca1fbeff7018e092b2ebb9857192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e905732f8acfbddd42890e05dd6e351193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bd3a7bdf206eb09b24354e6065018194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dc5a7ba6666c7b35a7e6f96ba3f7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030420896e76110fc39d61db167f62ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb15dc546ef09aac04b107ef66bdc2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cb76b02a967fedd5bdd45658834f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11031404252be3c891e9a8a1ab720c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250bf0968ea1d2cf9a5e0befb303b3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec9418ada0713df9fcf665f955d9b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7b5d36a553677f4188d5f601ba172202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179c327b49e929058d474faea1986f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce934f382f52c61cae9e60482a53640204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0081ed33838ed512a082c560f9a088d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cf1493ade0ea242a525568cc3f6c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f892c06890bec9840fd4f86987ada2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9e41f2e164a0c7007fefce5ed3f57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b0f3431a4b7ce987ef3d2a20248b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ee2d977eb5f1d13573cbda8f0a31d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8d72566ec54943dbeb12a2b8550ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d857854c2b115015e5682213bc628212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c5b217771572c20044fb754bdf9c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615318dba5460637dee620a3466f50fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738e7e4fa51d7c9f6bbe6b51dda4736215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addede407bc4b0655c1c87a4d37355f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0ef595356477793951b618e96d0ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38ec2c45d40ce2661906f3f91996af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c4be9f45b860f39bdd43f6ce71c33219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811c72e306bba3651669bcc1bb25dd3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0a77a802962f21692110e6cd71e0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8519c998229f86afcaac58a2c0037222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c608c70935e1501bebe2281570968c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012c6a383a7e1b307dd5770be24552f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017289ae75ed263c918f03e111ef3022225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7363d4893a5e2dc2e214547a5c67983226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbdf15b0d1cb3b7a4a92f1753ec0a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8033395b37a41e4585ef9d58f3a642228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b50d8ff7d5ef0fc73580b8b82f1e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c856be09844cee876a70fdf077f675230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4f1a0b8dedcbaca78d260c9a674ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9e8d591dfad4898c6388564e61ed2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04976b952235fdde316968903f825001233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf314464b864b9d8446f292079e82ef8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d9ea51f4606d09c3e234bb908c441235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb90df8870de1f3b4131a407ab45b5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548d26187f3992e4c3267c040b4802c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faec01697665b63b143e13504da6cdd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1eda892e4b6912a89e19a12e1c838239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729599f836f2520221b47348e96d6d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055634e07c610b50419524d5b932c11a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766276a81b96d52f5b610ce76e0d898242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fab0d13ec07bce94e64662f23aff1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87414bb4165323c4450354bf86d4d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417edd4848bfdb4500dc25048f707f39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f08cd5449efa5ac57dda3bc9a4b13f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39be35931b33affda35eb3ecd5e173f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c7839c9246f055f016d6574b8a929248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3e42d05bee535f683d683b0367b41249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90cc46bb17d9098d49d8c84ddeb63c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc843f6d7c3f057a98a50959460189c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7d408a21e777895cc76b6001c6023252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2719913842479f4b92735a7237d12fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86583bbbcb1b47a9bc9777b0033e4e99254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750f873c1f297e4183de91767709642255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ae4f80da319ba82d64b13f30d874e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a53c9809f9a37b7a0224ecb949fb11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4428cd0ff625a684d4176725609dd65258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7f8688b67addea98d16cd88cb5509259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee898a1ec9501dd004fb23fb831720260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de750f4da57161d475e40673afc704261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3378233c341c2df6a7dfa87e4294b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a8fddf77d0870e1e75705354f3482263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07873387b9323fd54d3f31bbf5f23ec2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5b71d7040cc297209d09971e24046265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f82e4478fb2f6e34b990a3bcf9651266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8a5c2b55165de9648dbde997b7430267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b7bbc01d092fb91129084da5f11f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f928a940b43cb59d0d58cb8157df8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8da55b6abe8006484cf90c055e649270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeef8d252fbfa25a2c7c47da8690fa8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21780bdfa9fb638d9c2c7cd6d1e2d2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e41a36a46b06cace74d1ff746a3cb4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ad71f5d49a5b4bc62e4ed4c42e55b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf30301d2185398d81e3304c4a9a45275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a74bcb0aef01cb4483d9e7daabd1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55015c7e630505ff97baa2caac83857a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613315872b65168ded9479bda886455278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d090b903e40c91ad848bf2d04aaa37279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f9bc8db6bd7404a205e53a24e29b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5958d8b900c242c4e922d97b15f39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dc1654a63ecb6aa2ad0b188a58452282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d24e405c9cb12dc24a3213e53d094283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a39f9c60e50d08a314dbd62e68a8cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e9acfdb5bef906798e8f84448c676285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d979811e92440a06e69216fbb1a3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaba878655f177de51aca51cf296368287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c56e0f4ed8c9f145dc023bf158aa4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d43cae338477748fe71a8bcde419e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad3f456a4faefe706f5c092c65416c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ed67967b5c1e9b0a19703d1d52d36291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407fb38e3a2ffe65f8bcaddd3f719ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41f6ecab46199001a9686fde8c4f9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4761b5c081cba90369be26ac4f3b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3c7a20241edfa0eb56805aafaf513295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b071de6670032730e5ce6e160371f3e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1032c9e488467f2398998d205a0ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2da1c2e731e36591d53ad6f3599bc3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3110914132d09e5b28154fca8943eef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c560c41ba3bde88d2ea0c41484a1ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17108b76c3d4698f79858a6bb66b597a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4ec38e0c13bb089679a7d8b8d14d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094bb02e8c641a04af0b18b1fde6660303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf6c166362ebe596264ddf6570d7bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cc57c3e01e5c4a1ba3a62b9c2bbdb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7b2bcb3aa1305c8d2eb4ba2f36280306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8518dcac2d28c415c875b9a67dac48307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8771fcc1336125546c6f79dd94c411308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c04b92e5ab5a11c8478b16b2f8293309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a78562e42080a6072686b612df255310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169ff5cbc147a9d46b4b594683dbd4a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a84fe3f2eb2b28b014a28811f3df1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32186469af559f64082511a6a2e2b816313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbca92c1b0428ae25757d03636a6f4f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcb10a6a208ce9e03cbaa7bb0a801f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f96c1a126572fe9eb1fe52232dee89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faffcb05b9c7cdfe60140711c534aa3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed341895462df0161b44584ecdef1ec4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce16c3bb27ad39871fd46f9a7562b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad21c7d0e096d45fc6ad00d5d29bb0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e94a8cd0a3676ac9268dd3af3802b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc002a74f00b8ed4261f795c4b0eea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d04056fafe012c642571bb913a174323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856d3738f425a5999746c8eec669800324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1285e9cbbc0c8ece946891f179e41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65eb650dadd7bf84f39f4f8793e478326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c7b3a5875eb178431a0ead257bd31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2739503912abe6b208e842e3a6b5aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371f2d234aeb39f9d815311a322b1a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3330fb53da5722589c44c566631e724330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b689945e5dfc4d2ec19de415bf9e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542b5d5a1f95ff6e550e9d242e4158e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1eafd6314dce4c112870a2bb943c58333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc0d73fc197b2cf315f2688b83a65c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ab9067c85a5cc693f21398962c5ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74be387b263bde87fa5dc7c925192ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23858f967e33ee1987946afc9a31ea1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f886e398ab2472d7e5e50741f4889338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb32414634a1a9d2be2c95a3c9d27f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c328db4cade9bb422497a255eaeea4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59367c84fa14b0bd189e0b902bad4e0c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5446699471e69a0e58ffb1d6cddfc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ef7e6d4e1abfdae1d227b1e540eb2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4adaa639034c271b4527bf1b47f6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e558f1a1bfb5ffdb880876a9bfb056345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc59b4f0573d9d45c787137aff1901346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41162dd7c322bf03ae4ac15d2e6edbdb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c23e5ce44063f1d0f69a6d98951060348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b25da4e0c088f66b4381c0c7bf665349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471230ce59ec9edbe3d8e79f325ded9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893c0831c189833869f0607c14ec807351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bfbd6a5a0ac72690a9ae912fe6856352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1809464b36fdfad92e5b65aec2bc944353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25887fec68f80c1433ed4effac15af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a47fae90343d43c324139f15ca7b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7196d6b9fd3d4edab1bec0085688072356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54944e22a27aa8e45a38786c1449e576357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29877d1782e9eca9d498cea4e38db61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73d2da4ca4a6e0b2e3d14f21cade77359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388301397cbbb29d467670bb7ec46e9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0990f55ce8e86405d57c3f75c8b804361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70147eb6adac27e77632bb2a41f9e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e4c05248128c23f177d992533369b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528775dc139c6760db5821e55e81da35364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066d32905544f1cb0370c62f904f222365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc72afd00d0de7027d0dda728384ac1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c25f4a3b592c2ee0f32ae110bc2b40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2f962598427b189fe775a63a648f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865a2da2f36beac1b4beeeacd45b741369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c836b0336a19b70e587f10c91f64f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd89c3532dfeb7ba030ff0264868705371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bae4e9bbd3758c4dd11e75ed89b00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90d4d5f26fd35dda265dfda6456703373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5f8a1b4225b6e816c11f61fe49790374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cdacc48c108f9f9946cf72a2707b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199e14054e803c87099f2a16ef6eeef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5738bdf8e842644a435c5d59e6a67be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61955330fa6153b5399c713dfeabf3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fb2fe27bf19d0a2596ea9b18fe283379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431c62d477c81e5a1a00443fc60e67f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800eca768432616472e1d497e8eaeab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915b4c76c0bb26eb5189b9d1a228079382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a038cb0600e77cffce5e18cb936d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3c9b87201c640e09e30e94b1effc8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c30c89cb174725957ef307ca4fce4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11600ab636c003fff988dd0c6831fbaf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136d44c621cc3d62f319e456a0a2e97387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ace08085fdfbb75dadc3c9b40871f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890c93a5893125f8b39aa2719a5fbd4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094d39853b4e916772531d87842dc2a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d2e58c409c1dbd7cd03ca53bc287c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88aee9ff96ce4aa484227b80d710c8d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752de64a447bc1ec8038ec7d9fbe317393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b5c5879de53701a60e85c1559981c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022476fd156d68164677c937a405bf1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b924f0e289ed80c4c603125ed193372396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38ca9a8df88b820983f6a515ffeae3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4d2bdfb50431311c0e717077f0b19398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24aaf7be7fc122432a0f537251d8991399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210e613e1faf1a66d961095bf1b59b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cff949d09ed836a95917f6d23eaf9f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022e5980fa2011a595b8a691a617b87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5ed5dcd01480aa3fc378aa167b30d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d9450d640ff277a8a2b33136261ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5907df79d1d3444f134ed6bfb57e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8519a9e86f01ffd26bedbb1b1da08406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe721c368843a8e3b29f3d401ec2bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774efe1dab8ea33dccf288b107136e9b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638a0896c8d4a86ef561850bc0ae87a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab591bbe141a3476ad408e7fb2e369410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896e4ea3c39d721c4a6c5899d30f689411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade0f238275d5af73f8eb712b1f0d84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a89d61488bbfa80e6843bcb602ba9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b08a242784be9ef9f40cbd0f729b26414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a0ed0e63945f9af0799e3d087c9f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae6bc2166794f5b2af6f0bf26c10f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6748fa0618480cd5d06c36698240f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fc9613e52354daee2753e652d412d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98024034a1938c497418f9de590ad8d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87e517fdc800c16a30c80dd8893443420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dff669afe30af4864a0abb98b47fe5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5102b7afec9652613847fd9fa2d4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f96d04acba6558197bb61affcee44423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb5d7a78ac0ef2a8eb1e14bf5a896c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febbda9a8ab1f0684b8bdd83b070a12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa382e029d5ccaaf4e1b2c57f201d487426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e20f9d05e9abaf08704e836fcaefe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae087a9f71ae76d3f07581998cb59e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394fedc893eb5a41e7b300e37611c0b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17aaf13293d0f1998f34cfaf920139430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cba9d6caaa9ab3f34582a89d7ef64f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df2d4fab2af6b40ec8fcd8fbed989d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb432f6d9cbb05038eeed7b4e9ba905433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb505624ba2e31a7c7ed847898686c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf3a42648f6753259b739c515df435435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ed32d127a45081403e61ea5b99115436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb020c1d4d4fc46a242839fb5213748c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d603f18552b56f49464c22530073f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ecba4f69e0bc5eb479db0823ddce8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8985a26e6bd19db5d51a65a71eace8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d0166a23b5520858d0626d598a02a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92773eb1d4524224c8429e33b85ae07442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab384259e68c7f40212d607a98cdf553443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397ac43e26b34c5923a4938bb7043d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54007c7c0538e5e9d9dcc10fd54d78c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25adad131a6f6318aac87c42a3f3e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45ed030757161da53ccdf51f6f0716447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead61be3db144c7ccf4d7821aedd53e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f59e326dc45cacf4d294ba5b9af5ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb8546fe98dce27f8faf401bc9a17c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904d5e209611559424be9141a8b661f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc389602cc68708148f3e1ab86a6ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04930279860bcb993222db98ca559c83453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c7c847e2edf5b62fe6d934a1c47fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a3b4cc7e9c9c0c53bff5b3fe32f46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4ff6149c69b23905e683e5398a1c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b457be4a40e476dae9205a5942c30f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd69d9c84d14b5bf3734b5eff6320a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4377e1f426c805b0131d5e4290dbe4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c66030b0643a4da28c97745f8804e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f1cfac37a54a73300a353dc80a0f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea69a8786ee6e5257190225812213d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd31222341474feb0a155441e638aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ddcf37eecd833b6903879ab38cba1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51bea556ca3edbe50eada0b35a26f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f0bee920b0d7fb42ec26bd7f3fd9e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c2648b684dfdca415c1da5899b008467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f50df7a1d087e4814974303d1f3472468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88946c3a3074fb1c88db3ae24e3250469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d729e9f13a51b00eb1aba1e4504056e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e40fd7ca016110ca412f052c82a76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f8389a13a863c96dd79346406a3f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff979f2bb181836e3f7c386fbc90c846473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b83674ffd71663e27a311a31d2a2be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d41138ee86e428f0efd50a1011b4f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35b0e472552663590b021764928f35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fc84507311c27eda15b82446f6d0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43462fa6408ca2d24353b304e8d0b5cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c79b55d74054659fa4fdfd9e2d4ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698ddf68d142024f18285f50ce5849a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d26ae55fbef7df7c7aa087157dedf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3985b9cf376679c13d1748c268eca8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c67e3a63f1e2d009af8228db63c6f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fff964a6bedda37b007ba5032697dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2396f5dcbd66ff00f24b2556b1a564485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dc8e7e10b3e6178561c92b9e2c3a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cca29cfaef055517a796902e4c3e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdfc2eb8a707b46d3d7dd09cb053a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fec1c9f48c88f1f4edd5ec91cae70a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ea91ee05b1e49a795ce345547065c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7183402498d8db9313141f280405a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74ec2071234433a4956bab38213d9a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d257311828d2372c5314341826bddf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa94466b427e62ca885ac4eaf7501b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a30467c50343fb7e2db56371c6dfc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ecc653a2eceac0eb1a0b059a07bac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4da6598e5e92965d63970a3b01aa57497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0e8f713dc96b82570aeaef6dd5279498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b544c4d71981d97498b14ee3b3f914499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59622559292057ebfd2a6297ecb68c2b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c8ccb1c448c6b9efac490e00cafaa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab75a669e7c633742b74e2556e5a96f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d71eeb31007ca3e5e71e25638f8195503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52204eaa0382f102abf0f2066df16f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73b785604b818b60fe802e81dd0316505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea60074349480f91daf1c4913884d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9883ed18b66022be43b27f0acfb63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037d6e8d1a01557aadfa8e232a3ed6e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a95868777c0411fe97b9bd58ea12e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533182b073d238fa9ec336dbc60932c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130d73ab528750f64017f652aaae108511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e701c2d84564d13d2d4636e29e3b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ded0130a62d8f886c8187f29067af3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7cd7982f7385b1938d608c86afb47514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe74f73a188cad006455f4898e89757515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1e232a527d4f0702ab1b76a19bd63516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b741e20a7e66e6b31a418db09d270517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80813d15c68b69be17c986fbe482d837518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91579bf3ba939330be9887ca7cf00b57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaaf90f3243b9290c2a8d6c64efb430520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35227dd25f1b88ad117e73cb484d44cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d56d85dad8adb7790ed2c329aaa6da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386726dabe027e8686dae3b35d5e7e38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb8199670e895bc2d2a2a6fa03e826524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26844114e1298c6e3f1f7651b11fa281525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f213d99072d27ff84ce136c7368dbd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eeb63673ff22d57b17d9c16f2ee155527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697ed703faf1f75b87f5caf63f30126528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba91ff8f65cf14fc8b617aff2ec7e18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12b7eeff85eddbffb6484f4dab53bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9be3c5a0fb442c6b71f955ed3a37c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13c93edc6ab47ae35cf0515bd640f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd994feed4cdcb8c254950a49fc21c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94186ddb0acd71807a9759b71f79c01e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644163940b28a87c16726ab8088b827535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe3d020578a9442b788dcb76c5fc3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c692640346a3b8d99ee76706d958ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32074d4e56d65578870f1d9d8cd06f23538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5c32194184ab6484b757f42ddafbc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dea35b335ddffcc3f7a371fe7bc99540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac526f385e0c020448b06a108c98cdd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bf754886f74c0de69712176842718542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899066dda3f53f2cdded6fb1dff8191c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c799c5bd813df0d21a8f93a626d79544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba561a60de795fd22fae10502811ed6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8256ea43ee601a5e23000edfdcf7a23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffd1889ee87f573f0adf9f718ff2a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c767ff75e9b3a16e49335858f31c08548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a129ec6757bc29701ed6eb0242f0d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c87dab078d7b4c0acf05b8079fa65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75667ae5a2c9b1bf18bfecf06cd696551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b01d2dcd73172271a8803a9b82823552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f306afc88f1453ac59ef3dd3fdc76c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136c5d58de29d399339bd856f79a07b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5b322a547f90a8da6b24a6fce61d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb987659a6d0dafeef1d36d36616237556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f2e1307d88cc6cb9d049cd552dde7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2637394d2007af4f743824cc2c75a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434459bfde1742e56c8622390a1b47ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55be67cc6a0bef4bfda751e099f2c3e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ac1e64ce4cc9fbb0e1a622acfdf45561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44b99ae3a93dddff6f44e396ad748a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01f8157467923700e2f7fa72f81d60563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd56c1e7b3882a345a6f37e2934d91564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba80e0aa7ea1f7efb64763115b1fee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c794775666c1d1ee1e6ebcbbbcf5a7b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad88efe7275a544ba496b97e97c666d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6764a6488d7217bde2d9512e39393c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8981c43602835c7a5bb4337d48346569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3399278a0ee7be23825978c1b181f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d46cef7eaf1261e0129f6552fbe50d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce33dcc03202b8c64f0e17a8a19c6e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf0f911e216a8d0362de96b367e5fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0a393caf4e68be2008fac5517a0e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e107d043a90306e2435f02149115aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ca9b01e0e6a05ed8f91295c065f35576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4244d9ecdce5806bb0b9276205b6bb8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f9dd67be76fdcd02d078cd5f9f797578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f40d5ac36fa5c7855523e3ae225c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae4dad5b168a95f116d32b9199a1c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1b1df48d89cde502f5b7ea9a3b064581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaf29b9c615b0c741ebedd8c7d8da7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04b33c32c07b8fbdaf340926bde034583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad28c67f4241515a96114dbbaddfd5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124fde01dbd00e5c1bb54eda702b663585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b1e160cd8d1309c46a9efd24aa97e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bf8e873b4cb22605147233a01db9f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a249945e4a4d7238a0326adf73263ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fb3863e3a70b64bcecc4d4a841cbf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0252173b28d472ffaadb4891a0066d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983610dfc9f5765f580f9fe53ccd7e88591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c112eae3327b51fa370f356f1d1ede592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713209091e8a3d2cec862df5e02f4fea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c05485954dc10aadb83653b45db046594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde12b898991ed18e4328bcfd56f6c46595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d09376214a1ef632b9e0069ab8541d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df033089e0a4d8e22ff49d4fed4611fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6e4474be1e8b3112f35e88adcb799598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dd0b604b1b0ebcb0f72fa7d508ebd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a639119cb22e2f9b69323fe2696e49600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80a58185b13230d8608eb06178735a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94fca287408ae1873e6fd2ddd3b681602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785650d1b42df48a875fbceb3cf72dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f35a64f23cc94ecedc6c20ac3a5026604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20e8de89fd8ab1bb1e53cb63618942605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f3db2c2e70c33d28f9029f84fb54c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3e8c4dc8765dcb0331beea19b28cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac15699f64f7855779de089f2ca6c95608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb657a477b3b4861bf364f6ce335cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14407759cd6ab8f4bcc7f9a47b21f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259f1580cc008c357a8f07e3669a819611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198a6691481c89ae5f0411ca3592f13612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74aaee9bc9aad434ad7e6ba7cb8a230613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c748ceb7536f75bf89b0982b595764614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784e9edb87b298b2e8fc068a2a345a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a04f29270d5723b1a06533c8d76696616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b929b325de2d4f111587f1a34270d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4b67cf2078980d34bdc1882367bde618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a0f4eeba5367d72a72ffe1ccb9e29619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d152b69a4e2059385bf8e8df6f69737620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097f86c1f60d0b46b15a1b5fbbb8a57621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3a9d83cd38294322579baeadbf915622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c287953ccece10a10599c36120b592623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b70397f2709892ab47440811a92e37624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601d7ccc4a1a54b3025f648596e846c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8558f5bc7c21dff81e7ec167ff94e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05a0de110b0cc874541571650e36e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c873e0d5878d0f914f91a063945d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cf48955ef02cc2d077d0539da4859629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a021f413245372f931df906909ec160630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2ea3d52c58fc9456cc9a19671def0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a319b72de776ae857ea97aec433382632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e013fa54340a8ef8da276e48857e9e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfc5ddaa69ee562adbd18d4bc26415634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4cf5d3540ec92ca62e66f410a25d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb5803ef6be37f20e98c72cf9486f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612131eb004836ceeda326412837dd9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b18e0021dfc5627e5967ef85416f47638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa603d5d9630d6b354a14396088a5e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693568b5d18712a2f5a8ed13ad235693640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8995462760575d14d2f77ad081b0a17641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ca119a5360a6a6e5d8d9474db0e1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139e3c9295cca4b57661eda8c5587e2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a569d4c43235e674ffbfccd86ea1d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e246478cadf63bac39d2033c7948633645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e5a84c43f23014b941616ef1c3d4b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4442e02e937739ad6b7e8c478a2bb9f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd566b587eb0db9f9e6d961b8d08821648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4e14473299ac947a689c9ec7895d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d1330397b85969847bdea8f42f22b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fc9543ae8338b4a1bef6323825546651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e13a059d5b0b795e9a9a7bb3d31c04652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da76a1591b019fcff90228d8f7f481d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89af0b939a8cf27b952523d09821c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30f0bf8a871c1f8ccda19c0884452f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c119a41e8ace9f084d650cff95495656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685bf935a13e52ef122740c94acbec8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1268b049526615d99c61c06b8db28658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171530d6e0dcc41c12b2f61ad26d949659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256933aac839140eee25dce81ca66c9d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1123c88044842737ee2b07107e8cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d0afe37bd24f90ef0dbe80b37161c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25738a97f460eac6246b2ef820d73d2e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c5faef515d0cd823adea89f14a20c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d6f2640097fbab6a30ebb7115bb08665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb404f2057be23bf4608064ff0edc0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815c6ae6812e2e14a457b44ef24c90d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd56507b756502deb497b4c527f47f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8d9667ea7492072e419f05dfa3c09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761c06a911ac14ac8907d689cd744a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1a090b040e67c2a57ee8b3ce7e84a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514cb9aa605cc4ca9546cd9d9daa7da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63761021c621bb4e9c97dfcc12118cfe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e52ef7c8e89b0c312af2cf1a7ea1f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd400fb671469b0128a25f42475a42675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711946b3607bf7fae40992dcd299f8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afa1df6a7be32abf43eb44ab386144677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d4338c5520d50048499dbfa4a6a91678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af71ccca5ffbf58a5103c29d2765ba0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef662b5cc60187339a894b00d83bb4c9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51da1ed0068d11d8ac16a2ba702928681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7a1200a4aa4e05b3327c7d25fccb1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcd304ca8f6c2c7ea750eb88453e3d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c188c609c64e422ab4d9989cfd64eea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b0f9e516c90e4abbd36ce0a288dc4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394bf00cc59516f7c1d7a1bbdd68e2d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d130f5be02429b0353768b90b2c95b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4eb84fa23a070932c934cbc69f0828688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd92896367fff2c02be92b4c2ba159689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bd4aac069e67189d33678f81ed1f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100c502b670de1ec13f518ba4188106691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70b10f937f96154fbd4d09a10d0cb5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291deeb73ef8b29cb589f2fd45cd6e1f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78b4705dea29456b7880d608abd356694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a491a1c0a9af0e69606fcb5f78b9216695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8141d0f8b870bab86c9dea6bbdf90696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffbdfa454549ee90b8d4d40563ec43697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625de0b8462981d5804747c10155006698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ff7fc509cc9d271dc635ce750843b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7448a7460a8127b0285bbc23431c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc25524be3e5e1cb422dca9bece24c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b66c8395937326ee0914dced7186b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470525a2bd74c7339a60e388b67f23eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced9ce5da3c41223a8a5872b1ee84ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240d65f7ccbae6789731d02d3790865705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ca43aa0743ab07dbe859be67b377f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fb40b3f708fa9855646257fee65d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31168400201e31789d8e05dbe36525e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14931ca5931fbe00cb42bc2029ef79b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dd5ab03cef1e3c0ed42e9ef32feec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e273cf9c40948b87d1a9e68ee8b24fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ac50bcd69e6e59d0ba3104511f657712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b97b36297c3e25569c52ae28836ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d052f6f1e9c0dd00340774419be841714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c36099cd0c8d3c2abf78e52a8e164715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898ea76cba860d1774aa4642616e9dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef453e8d442927d3d16280d0d412848d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8996796bbe4e90e1c6c4df76d47488e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf66229f9b01bbde5df9a3979f021e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c8c2dbb2abd0cf7971a5f1f8aebf7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedbbdf015cb9db8bfef7cc817cc63c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6809a9d3dfc27dfdee92edaf4a32c94722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65d32681b108d675582754a659a825723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59027f3e54a8c0d43a329425a01d795724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d117adb11dae8b05e1a31c7a902d78725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7270ef50e3198edeabc961bd088621726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f44f8c99b9dad6e068e17b4b75848a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a5bf9ddddfb6353b9a2a4d44067e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301b52962b46fc0b02d741a768cd31b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27316e851603752d00686b7808e558730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdfb8f7caa02190b7aa2dfe47ee7d1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122d538dfe934e25795efe8d9e80024732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eaf1639a37d206f9f34077c723d6d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec118adbcb57fe1ce9bc353dde3054734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e17f4ed7665be94e021231a928167735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983d80b057b332c15cf8e3ce71d262e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a81b75268a2dfeb5031e918a70afa9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc5fc9d83a25fce5f2c14e8976d914738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439aee44ebad01131e91cc20862ec12739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93758e04e7569b3a0b3a26b7997cff5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dee23071f6517916552cfd2ed50d70741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031fe9326779a38176a58e39649f9a3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3941e8ab1bfbb816844248c9d3bf52d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b09e41d2499baaf31cc57fcf77e0f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98c231f7a9bc944cfd374c9435a384745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e22a5329e785e40cedc4b85c3a24af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9945e7ce7c1acb9899d0f7d3cee04ba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708d5ae3c8b56192133a6ca6a9c6960748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7759358a346ac64df87b4380e0cc6d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ad7d2ea3afd32fcf8b93c6e18dfdc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1fec646878e68399390feca3cdae8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b554963cfcc091b774bacbf131c0fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b8d1bba52c7b3e9fe2c384aa7baeb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721f978de2e4db509bdb531a87d42a9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c2924bf31fdec20ce6f2c677a0d6e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65518e4977f5dd415ea9cb34a7f7a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60821350750336b813213188a5abde3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7f629a470142144ed223b9b7aef90758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cdd5eff3fd95c226d97b384a551f2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88625266d1db161df9fdf49c502ac52760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3a4b446040d2dc94f100403020560761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8f01bca097e8fec79c1a59ff9c035762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cf944aa784a5c3ed17649e4f5debc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15306b103324667aeea99cade7a50a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4abf09a3dab86164a1ab1278177ab765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7cb737dd493c40add7df8575ded4d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2c9f222e09011e251d765b94a8881767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>