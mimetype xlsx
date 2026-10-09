--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fe3e383d133ce2bec088abe97740d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fa9e3bf7c16aa98a02818b1fbf6052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee1db073300f1a6951ff52ac670b9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafc5e5f6539b990445f8d111d67d024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9619d6230413d2eaf72821a917a1965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e1a0d391abf18dd634c831eea1e786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4480bbd82e885c5abebb5fc9039c457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7beadaf8b89576e13bf80f9a015cfd88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3907de1090be1e9426e91c6ec3837a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26981ccfbca1809b56481b353cd7682c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cafe8ccf5594e9ebb0a994f03a25d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051f66d742ff9f81652e6a51491a80a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b45681d92141913fa3e343b2b4d8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a518e13c2e14d8ea0a43d8f64f0f6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbe0f30d93087e2a2c6894f94efb9815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365bbad1d8b90a4d8aae9d12b55840916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40f6462ddbc4f48471c136d308420117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa144f2b526e233229f95adb0498854c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29417c08c164f4abdfa8c3295df26c0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96490d4db26db75d6d0b283ad19a431a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45b61f0bddcc847d58c436b324769121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecee5c656a014bba741b72475cf09722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35cf582e5617c1b2a1ffc5b043bb2623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe0b13fd1db53ae54f8c926ca5d08524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ea4cc28117c36edcd6d55a4a9565825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb475d331b7242a71b91b5c975269df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e8fd8165a28b80dbf33b8b6e5248627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e968bfce269116d7a879e312ff4dc8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953c5107e35fb41958e52b5a78c06ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928390f2259e64495cdccb72aead6f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a12cacf306d0b73fdb91fd52724b9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9944bd7ee66321e3db8853d26fa91d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8dddea7486208db5349db26045aa533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6789b46a78373cc10038f9c177daa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f1ae127ed63527191669d10fd9fe535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa035cffc18fde0e5af8cef38c8e8de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a2b38d7ecc6f54d426e1b182cb4b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1ea672d2d35007f0c4cb41df76c5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba7bf5a41e721af412962e5105e2aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f33b309be3ba00ce48d473dd1c2f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf42a75897a8c51ef8d6c37a427db8141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132da18e01b27ca7208f74a3ba7497742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f394f59b23e6b4deeb9d196783bdf243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3729086092c3b3aaac4631465f3af344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3c0702775a9d5c51cff0c483d286e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e4ec91a7cca4c52007797233a18a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d282c77e943a344a10838a13a5f2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea461c5443dbae1066553f20120c720548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a0830825ed5476673d4b11508088349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985620b324b0c523734c0a0d3921c4250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bb2ac32888be8f86b7fe731b4c5c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0ae7d1f97dc46039b859a178c830752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8faabf6ecaee4ecb6638a2951caa5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e56b59a71bb65d654537013f4d89354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaa53d9f52b758754e5f7c6f23b1f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64356a07f7905f5109cd77d168112d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e849a035b640921fc0c9789ee6342357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cc48b93fd01c2056a5e8a4d55609558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22287ce0f928d9a327e9f6815644ecbc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f905524613862c0f3157a902e1d723d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51ea995225b0502e19ed383e4b341461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da72bfc494d8b1b7ec664cb1046b6b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe69166f358fd220f1e1bc453725a7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76c3f6cee5dba738213e3ea54fe9ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef57fd5547a40fecacba89788de79065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e97122e060b2b7f80a55bdd5fabbe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf532d1680e49b1aed8f9409dd7f24b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84566e66e80b212a7e74db6552a44f6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153e20591de25842a029655d1fe7bcc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbaf3def589183dd63bd7453a061af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2682ade7dbb3db3b32c1fa99123e4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a078746fda155b39c97e0b9a605ac5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daf8fc3644043a80ec94a729273d0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92102eb5d385dbffc3a958aeafca9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f567bb9531939552a9e76f12d12b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d32867cdecde3683c2d5c3fd23c4d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b68beef1dc9690ef317b7cc8ecf6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4a7b7ec626da4d4fe78c8553f435e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb859567230e9d13140c1795b7fb2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6125334975c0186994d0716f44b73380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d0dfe58c39385d63408cda7ab67e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4017c3825e8dea9568ddd05695a2a7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a5ec21c59df3ac45691bfa8f914d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8ade03d95c767038c1ba6c126e8b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03d3f7d42e7210d5dd439b6994695185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46feaf464d3e89e8da1925823d39da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5a65af4a9b63ab042456794c273db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6107e40aa9131a7304ededbb6ed6a8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35748b54ead83ab020f78aa26d54f4ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036901a33d82aa3eb5d4330e6d4fed4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd88b9cdb1613fa723b6549a2f5148b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c96d93492aeade6ef9e94ce81787ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06a0128f4d9db10ec8adf288dfa29593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0b4c7cb0a5d5d9d2fbc0856a3684194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4c8b019649af2660cabcafba048ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a049416994a322da5d7965558cecf696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25084a8ab8932841a48dca2e625a197097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3483e7050c6c471d3fcbbfa4e74f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02ddddab602b954101eb73ed19a54399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9250988e606049579653d4780d804100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c134ce5f93a8db6c78dc85434b8321a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a87839bd3013261298816e078b6419102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519abb53bde1fe65c019703ff338c0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221843675de8c215eb4fae2bf6d6726f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4267d010defcee37d0e9495374d68f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fb197ed9ac759bede7001f7ccec3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4602faf16e09040a0c80aa948619a28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b7351a82ba3f46967665d63585cf9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7053af189c71cbaa6fc849aff3ad7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c98e64370c6fe2781953acf660c14b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570a596f2dc07ce2dc220bd97357154111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cb4d1fa4354d66365644c382328dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba8a8f8a1dffd3587bdd49602687f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8e1836ab5875579e1ea80f0391227114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fd60db06adb2a609ce7a76616a09b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b4aee25b81c083c5f4082f8d1c050116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62072268f295f75288b91f4878840d1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e9620d12255140946daf1c8242b18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163e9b6256f3e691afb35a07ad5047a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0524c47b92f4a28f61e29bcea58f012120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713840ecb5b1f9755ec47630c07989be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8a79c70df8a7bbf50d3fb1009f7d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c010ee4635d02bd570face5d77241123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e9deb9e7c4d2b22ec8676fae0a0eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93c44f65347819301e1c179f2531eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca02eee512921c32e50a7a401b341dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00aa10b6dfd363419d2d546ec31eab7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e6eff233a211d76eb2937f36df475128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81913dfc617635b23a66067bdef9cbca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f51d9f672fcc96a2f3f839294a7b1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44629ebb0505b2b36c1d94f2e788ab1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428a099f01aa7bcd26d7e9c9e3a31c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c44fa9d72ed94c33ca77b9ce984e2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d45a511a4a9fcfc48045d37419990134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0668f5df102e32ac588ab880291ed62135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffb096627eb9caa1f666caa8042b53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cd8af919e5f2c0119610bf25ca227137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f71e62649d80ff9cda63c4fa4c728d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eed06f70dbfccc1526a410e954ebf4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38290a2b7df3b123c608aff1f3e28a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a60b519e9fab6aa9c0dd84910359c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cae304c32068fc162406c72d736d98142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d0d683dfc6af3664075d3c47a1b8e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ede1509a81d993943e9ab352a42441144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a513222da3646aae93ae6a0b1d1050145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131e966ad041113b496b188b0532c49146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb661d887c68344a40340cd14a8970cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731acd60d935d2fe80a8c4c7c8718824148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0877795b24b5dfb6c30739f1903b94d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6929a739ff4df4f5e184a1f14340353150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124e87cff09027f41b302e198b4bc0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9c5d014f131f0d2d0f8eec2adc55e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc93d3cf83d8a9c1913246cb21abe9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced83865dda6c3814f1f9c0dd49a84b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb9aae62e30e24700b1d066cafed14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e784409614b557e58a4dd0eb72397156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58c3b89e698a5aa68522e1ad20b99c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3868aab5a08815bcf1f6dd8cbff80a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b676aaae47a67851c1c25e8be7f942159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49fcdbc9ea4bc9790258554c24090a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ee654ccefd45fed8d0e91e8110d53161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6ed2fe91d08812808cb80836ad7ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9c2c8757156c7df65b505ac71fa75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064e918e57eed6f6480b5613aabff51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bdff6e149e2acde5e8b361999d455165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f85f3f4e090537ea0dbb4b28a630ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb938ce0b315af0708200ba3217c7ffa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f2314f517c80384621b83c88b4cf1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df404d50023ee822db2ba03902ed417169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d716b4723630b9670945e3a697cafa1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65397c03ef05054b554c05c6178ef2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dbffa485b31d3c747f70d51b2ad44172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400ea88e764837f19a6cd08c1f41855173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7090785ad25814659af14ddd3ecb9e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70756c1c1b698d99a874d388f819b53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2cdd9f6604cbbaa4002a7bbaef0a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334aa375091c6184ea3da53286bdcffc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc612b356bd4f826777197c6ac88693178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31fbc103cad60cb739ecfa8c034e01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccff5141704180147dab52e33755ee1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f82e886dc0dbb9cc84cbab645abccd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6dd581ad487cb36981f6d803032aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc759c2ffd0de25c6bf168757a814b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae1079989b51a2dabc8cf9cc827b9c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227a07949eb70e0b529cf2b5b18ad00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4572d0cdd8067c83104c4c0e237d7b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01aef01321e89751fb69fc85ea07ef2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f33baff3674fae6e41e2c208075e82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9bab44cc8536ef09665fb7bbe16d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2014e9ce8fd6322be448744a228b16c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95788ad59607f7cca09e392a8d39149191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6378c3206a0ad3d0f21d790fc7b6f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbaae37e55a83beb897f6eed621d5ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9d21c4f98b000556f1eb84dbf1c72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa71216980107cac57e7228c74cc7dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbcaec6dcbdf63d479c9143fbf0a9b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb9e7dc35915e389b18b206f7a3d38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d666e66e0ccf624e0b4c5c0a81288198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aeb4ab09173ad955cd3d73feb5b854199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22301546eb58d3c6bae52cc4de5adff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607772635ce9c1209b721ed5bccaee2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3aef3646eeb3f1e67fc8ae75a4bc0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1850dda8fa48aec37d76db547703c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75047812ee44f52b06cbc126c3622b5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f0f8b5618df0ab9877f7b4cbe0723205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91800e37249af2e1b731084965fdc36f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52236fb709041b085767271b9fa678de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b769ed70a627567bb1b12db2a7eb7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dc4a30c58be327abbf01a10fbef41209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc47ab12fdc5c877776b5ad2cea8f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cbf499bfb726b3806e5f86edc59ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc290df9ea9cb897c222fb04151a519a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc07e7a996b59a70c6e003d3c674e17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd9ea8781228fbca7eb2773d96a6b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a0e5a49393602da82061926286672215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98272c75925561835ce13951d5edd88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639817d47e84e9ab06388a2d2656f84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ac3def884d1a4fd138befb2845d1c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8459ef853c0a4b12c2fdb1ed32aa9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb93724aa4dd071a30810d00869f1f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8c7bee97ae16fcdf559828140b51e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d06f98d9dccfb4d7cc42d1a9031e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c117e44d1d3fc08f55156328fec32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4b556f969a2cb7ea84a0919086c9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e38d67ff3240e8da02c304d17d62cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c513cd880c6b065e1dcb11da6c376226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50a3fd12c41ed8a1b6a0b65782c023227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4ba20ee560396add123568c6ae6f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5527445e64626da0e1c778f5da4859229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55916d169fc86a21cd9a2a37497a9880230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e65b1e47805093d16510edf0926ca7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a61e0d7476f6c1c46a5adb58c9c162232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabf98e4cd4d766c5e83ade161cec20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6792ea6f728c7b32d4edde5814e126234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7870db65038a59a7ff251d5517f303e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e90def2292bf53c105d4433c188246236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f80ec043240d135d28ced8b8335c01237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bc8226a746ce62202b62e8a4243c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2633df70fe83ded73387aaf4d97bdc4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6bf5f36aef84581ed883f7aab0784240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b316ec177e1a33d2c0e97c4fad5d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93c2bf3e789a4f32c128c015eb02d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df912fc66a3af8a87db720ccd7251ee2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959bef9d83609ae3ea2560726d18fa7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84ca9c5357a5102fb616f6172821de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f304b9643e0fc5c8355a29c34fa5e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbd5cf0185fd74c801a2ce16c312b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2f4363e165790d2407d8c09b5a31d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3506261c0368dead6109f0752e6b51249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66193d3c497deeac87b6de48cf8b97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ece579c39ba32852e4ce811901a8f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2bbbccbc262535694d505eba1634b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06f2ed4863367e8fb35240828aae26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7ed36594d77dacd494e51fea4a7ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335d33aa93311780aa291227f47af7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba241fd7cdc929288e20c2b85b19be3a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87462c7a1b9d2c84c3acd300f5d99183257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f081c86fcdf1d18dd51e55383477ac5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7213c3b5cddbb4409c29f387e9c01259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca025b559753eef0557d0668bb837fb7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7c65f760f41df0abb03e01f942fc7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861d64fedee599979718b835ea3e92f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86387e117886dcce074696fa9ab980ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6e20929ba39bc9cf20adffe399715264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952347e83f9ab8111e6b31a6fe40b8b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac06c745962c16e5ba41c064dd1c5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48e3ed3c87040df2a9b1c32cbd5e70267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249faac3735ae62fd9f0ac32f0dc95a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e5f8ddd2248e0cdaa90763bff5c25269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338448e2f87c507134be57fa5c2ad44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa5eb40679a02388cd847e453a8bf3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38834cf531d4f5c4c83c8a0e3f4e26fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dd1ad3c23411bc454f7e11b7c39f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1c0dafd259d40caf0fdae1b1c740d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925730d235dc4eac4e9897833e2127e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa9c34c3d5482b6162f252f52bb9ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac44112f1fe029bbdc983acb2ccaab9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0aba0d4c6a88f90e2e07d59b36c97278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770d38471c5ba669f8d2728cbfcae64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac11692cdc78d514715896c9e06ca0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de716af0f3fa1c1d90f5c6e65c597083281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f29655f943ce2ce08a8d46c14d505d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88ac7ad7ab93b70c63704b0dea4bcf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897c450069be02bdb16f3578de82692284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaebea157d3f40e1897024d003a78e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84241b70ff1a4ce6e178fed3aa27ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ff933b922bf1a5713c1cf6f03a5f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3457c0c23810270f7695b6f150b674288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2de951fddbc33161071b759227a6f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a4ee02b686b1e2dc1dd24f82e1393290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b0fd4f151d50c708f9151e96ab29a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100887166489778ec9877fe42a1b710292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ff78724f000d308f82dd33b797207293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ca41e5ace5043283f77110ed13d1c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9aaeda94316c0282ab22601963216295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c508e80ecbcc373c40108bfd9607596296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9573844a0ed7b762e5ee4b820cc5e2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657b1163f46e09d6cd026b29b8b670a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927cb18c0f670b47ee4a7329b34ed68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4f7e7e9dd9e10485a52993bbf6bd6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297346e2ca79d7f0be9a5252fd76390301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85db9268827f6517697a22fb3fc03d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b00f8e3b602709cbba81fbe50c9ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643f9e447a60e9aba0d99ffb910fbc0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cc62d191f859626caf1df21b2e8af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800276a9f8df84554bbd985f5a2332d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8495c92c99270e0d8c7bdbcbad47ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd962fe807f1161b8a1e3b1549987a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f7c4e7e22790c7fb69e3fa0bf9e27309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90483a8f6767c651d5c5ff4df86374bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e6bc149fbb590fd6830fa0f37c7ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161eedd76c88f1ed6e51346e5863bb4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0bff1d8e512582b290a9708d14d02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d3215911180f1d091af8334a2ee5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7abecee67213baa651d7f94ac7059e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7734975ca6b4b04ab9e63b62fb6f9bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3b4d181498cf13de5c71ad07f805d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cd0d5846a78814c8b828d6ef967b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793915fa0e818234f4db3246f901d20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb3270ffcdd2ff824676cad880e677320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c39207bbf91632b23d7f8585ad7944321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde3b20d6a4204aa22f7e6591fd2730322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8311a280d307f2520e1a0ff2c6d4ab0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa8be87e3909aa446f750df18c69f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea3ed1c43a6850179239e629df616a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90533ca1a66f20b941b2edb0d4528c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295c8dee6b71e7616dbda5b761a6cc5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1d0a05e1d83c6c0ffd17bc1021616328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f51ea09fb6474cfc8a4bbf3cd4157329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba23a229a6500b69b37fb5ebfae5eb9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b3056522b4bbcfabb1a4722557de7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4292a705b1657c243dc8704a69d7fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb41c0420ec3e7791c5343d9b8af72e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea78dc4b4494a05d3a4f7e12d1700b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a00c686087380f882309176e633212335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbafc116832c98595d6a0802d89276336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276fadb9491a9b51374bf615ab7093b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2186bca62929cceb39a63f4eece9142338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854251b6f06d96a078e92f284a658d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a85780c091da337a2c12c943f9cb5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9c88b7216ff79ece9b32aec0e2fac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e5eb00cc96dadde102d1e16f9d180342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165b194f3a95f3750f1ee7b60c1064b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd9d4b2628f9f69d50eaba84803c15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd10827585be8c6bd8976d1666173d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbec09d9af768b73fcf6af90b1dd19346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dbcb7809a53711115cd66eeaaddb9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65548b833f06260d09171efa9f61c018348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c473a3cc231fcfa7c7c8cebbcbbf9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dfe49cb12ad0fbf35e37fa8a53d60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a5d6beec4173248d675f49a302679351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607804ee286d4f84a410636cdf1bb12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6ac4b3dba529eb08a34f8398fb280353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7b7ef42b3b43c4a495271134bed88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf3ac2d194c62c38b39e979c48496b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c81e556dad53c3604ac23fe35ebaa3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83a4f7fedea16b16a6057698d08d90357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648adfc679cdd79f58cff20152324e3d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37803fcf8b5c6ac890316e599397449359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73f631b1c0aa3d4ab515e0b09e8dce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17b9b62c6ae7b7d65b67ecfb5cccc1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec8137d7cdff76f5e19584fcaea335362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fed087bc0256c8b6fd9046bbbee153363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab3a6bee5325b79533377015977a83364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976830e9b841cca2f4697c715ae01f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0ca171c22d502d594aad8746d1497366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77149aee245e12b416385b23bc381fab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc9e5e9b7171ee6cbbb74f4725c2e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e26d7508f132eb11ea750563d88ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014a24586ee5c0bd587cfc71d60f8e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31564246a159fb5cbe171fdf0bc3529371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe8ad54ab10dcb7536eff59833d55f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d238eca261403e62a967fbc44cd8c6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fb8ade57a1af3fb32e76a616ad466374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53813d11f242cd8e1fe1e9fcbe8527c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79f54391ed132548aff3de367efe76376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ea0d2988d5721aec1fdcf0c7d03c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2baf2bccfe5a1a025662a4e5818443378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1d4f7d4c41dd07356998f6d8f92ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92149e806111b00937cfad09b00cdc73380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed4657cb0cdf507e0d037d3118a205381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69460ae7d8ae165a8f76fd8776bec1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a90ae8ac29ac42c4ffa6cc9783d5b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21a626858d41f4187098555e0fd35a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a894e2b1b0cb8b6cdb57c008657ff3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0f4ba735b8daf561ee935926381ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d25459d17ee168248c11b1400d40e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c5d4ad906805465a5fc6f976d7fe6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598ca4f8d4b787221e006bb276d8e40389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da99645ad362638622e644b7de6c0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b1a55bc0ee40750ff07c6b744e12a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bbd07f99d80d4e97a5528ab005072392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67d0fb08e10e9b0cc933728ea0b5fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc00552e5980210db461591341bf5a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f329958a3f2685a45ca70b98acc34da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341ee657cb731a3d0d3be673e1de924396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378edca5690d9e488b6359afdafc13f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1899ae6198a6c4f5cb1edae04a2851e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e5f64a240504b5a7c1b684fa3e5dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9ed5b556eceb1d52d4da2412925f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6820e864d975868f6dbd62b4962d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b9df6eed890fbfdc0b878543fe106402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6f309d344ecb4960862037dfae507403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64641b13db9c415e5af9d7bcd24cd1b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d8604eb6a98a891e9c37fb5bc6874405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39529385d7ae3ca97223d45b2a30e649406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b522fa673007b3311bac18a6ebb078407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03bf0ed480ac66aace636319a82f67408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d51a46fb62331a53aaf7bb94986af3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5527f1b17f99289c5edf426291ebd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7a7567558c17e206311281e0cda19411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a032462c1745aa26d762d7e2d355767412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee5fc324b0449fee4473fbc8c5eaa8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04e91d49cb4de21da30f6ce604cdd0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605db57b5c90c6a01faf7b0fd74a5031415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3fc9dff83f21b292333ee5907b08f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b9d9f286dce3f2ae87f52ee54028c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12752ae4e0244ca6cad6828199e021f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdf38f269651486614f809792a10b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b900eac3067c12af4ca5f59666cee0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665767016f65e5b26b5e6cb8b380bfe3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babc024fe37bb40537bef145d9d3de9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b347192ec5b13c62c72381abc299762423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cf40b4be43fe38b835c0f175e63f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12e7e39674f72e59b104c20789d1ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afab77b9b03f1f5e268f738e3d581cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f16d6ceab2ccbb968725dd83681cf8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7971487a2c9de1f250b45bd15b372428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452356780768fffb7ca52bc4db8d107429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82893a4cdfe78a97844eef1d6019cd28430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18226bdf5a374e52accf7c84c1be8e55431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f335066ea42ec3daff2c36c8b9270432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b27cba2aa46ba50425a5ce803d349a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226f5cfd497b484afff479c7cec449e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253699581f262f3648b61e52dbf958d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1515b3fe0cc1365db5d8a415a97cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28246cffce075b0652b5b6fd9840a0a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3f8e01b9a385c6cb2e281d7655df0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a18daa6e71b592a201a87aa56aab55439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c4f399a86ea34e205621849382f6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4275f16bb43474d153589ee8ab6588441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49769f92a593f79be42a1b519246a9c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb82bb1660fe84dc6de6b2c2dadf69443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6592c9d4f112047efd85cd4e42cae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8fafaeed4ac650186b35a0b24bd15445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed5bbd62a602e135d750029e6f46e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264dcbd0f782c8c1e06e559a1f2e6cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4cc751ca66fcf68d473d6f930392c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ccddcee4a713757a2a5b7b9df36eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337eaff4bbf04a340aabee2aee194a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b053b0a8a30e592ba5f9bd32a70bb20451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e8df3fe583d76def97979e4694bf7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bf15d40ca8cd508ec99b77b085ec4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc287695535dd0b3a2da7cc264d35d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bfb7d61aa1409c2a85aa9b68cdd6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1189c984176c3ae892a5bc08f3ce2d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84007ffa05d52bdecfe5512838c499457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36b4d318b2aff34df73bd8f77ff006458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db53c7f4312fe08ab90edb114c20ef0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c83e1e2b18cd674da954a74806ffed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dc8a1f19f78dcd01a8e23f67ce758461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cc02d9da662fa25b0b2857e89b7a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0baea9aa8c64233027601152ad483f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46c750eb30fde73d95ee8a79c682bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a97b5d61df2f286a73af9df2f9511d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b424af6eb43dba2ade4ad68c55ee8ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5316eb88c58e46cc45e8f4b7c86f715467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b06edcfac9cd78ebe1587d0ed48851468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7653d11eaf74a19e20f81eeb58d5d21469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34102fe345cd789dc881ac985b714453470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da147f5e80c25929e34ef516ba3da421471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a08ba7770c883b0e0021880bdca46472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7466936c385e4f09a4878a09231d3c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b702633dc00358b474036d81d1c5f05474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc67681d0ffdf8ae5bc842a8c751504475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8692c88db07198eda738d693d3a49f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16dcdc74f8aa896180c89e767d622a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068333f98e2facb28296e3b96baf6323478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05628fd576c362c88c476db0e7f989479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfe11c747378adf833748c7a42dd78480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468a280be37600169f9e9c2f0e6a722481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852214257941e750369bf394719affc2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8678fb24b768e13dd3b4ba07f63f64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90289b3e7e1fcf9a8b690aae79cedc68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bce18f3472f8d27b3955ead724630485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547aad127c4bf9f6b466b48d0e1a3df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2881bc5fbb86491df78e4d4ffe591487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8578bfe0c7193675d25589127c3f12c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe3bb0d5000a03e3f6ad2c2c6771ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4311e37d458194442577764f6d77b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426c56bff671c3e398a0fac6e5c555d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ab48d53121f5aa8326f9c4c46c52b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cffc3a98fcbb77bd683d3b2bd5a458493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b79a2853db3f45d1f4525b671165b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532c5133cabf6219a6978ab989e9e24495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4501722a64289df0b9942e1df425807496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068a7b47d203238272c8965f2921f9d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bfedf5231be90cfeeab6541e832b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d182999c1bb636f134b3c1e1e69c52d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032443d79f6cae4704f6e56e61d99fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a8664bfe52e6e8425eb3d0d358a17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca90a00f323b58a8cf207f9bf12e7f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ea083ebf2c5909a14a3f870424893503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89880dada9d5c79cfc116272ce4c2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e693fbd7c4241a7f879e659c7c8ffa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f591a86fdeeafa6e29c3d55a6f7620506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93123e913790f03b07d58dc2eb34b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46563c0edce3ffd0edd92080a861df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a050b0649108ff1d85cd5af2d421c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedd8c3e4ee1252c039b5e68891b7ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a4acf8ab7d9120e2291b99fc08238511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6ab746c69e952dbf1ceea59d8713e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecb907746925e786205e71a54e69b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a5b2cb4a1a9c1e51adcbe5d246a91514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412af7646895ed57261ed1493799cbd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d5f13ef34fe26c2a2c406fbeb3529516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5db61d5cfe9bd9ecd430ea3e907e64517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8fc20422bf56470a54e3b976a6d26518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e9dd802fcb2c6206ba377538d2c79519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fd84e79f5f0da9b93f3963c1ebd78520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c845d2506075b8790779de14241003521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87470469e2e910324493138efbbb17a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939389d108ff78e9d4858f66cbae2e84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0a042a65494a8e2175d451fee82bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf700d156268a800f9bdc167ac32cec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e3bdc616838c8448c269feb0eb8ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc865f2bd4218fa4f91beb74df4dd5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4e2c4d92f407d85f577445cf7c504528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9ef65699105d409cdda0bb853600e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcf133fec8395c0f6470d97bd3dcf9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce813a78c3d1a34d1811e36067b8416e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c100b1ac945c7128045feca19076433532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84558f6e1f8f44dfdf71f536c1400ce6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55095335388fc5dd40633c2c401d9f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa1ea586be4cd141dd4a145d779d00535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23946d9c4563bef6d8ddd3e0e18a91536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b307c4ed08637d44dc97174fc2545a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a547412c6ad9e227bf1dd1bd96e98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503bd9faaf00acca57ec2e8fa2cc50b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe7154c50a063b09d0a77b1fe0e085540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae82f1f6bd4f4ebeb7e1eaf862130a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bc8faddd241396b479b9bfa1a72e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11faff484b711622075c1a5657ef3dc7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf2a97135a3287ae7461a8c0ba877c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715864fe6bdf38684d68c5a21ce1203545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19f2a0d1e734ac0aca560635601f26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cd8ad34b8682c00473372d8995bb0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72822581aaed105ba3a1e2bbc8daf2e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a4a2774a48b6e1e96d9a3508f5f40549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729a555cb8df998d8f1e5220de05822550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1dbfe248ebc719dc056250c0cf953551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb0aa755c315242fc0a89ac3c5c96a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862bb720ef15d4dcdfd7d4952334029553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388694195f17feeb353e148a54de9b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057e7ee4939c37b0508928e38adff8b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827f4680938b62b71bf866ac0faf324556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943f91b438ef58fb76558e6eee7ae50557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd6b8f1afed5e8e9b106b8d1176c91558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a50b5f0154c4149c11c4faccdbba75559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a42cb55972ad621e203f89fa687d82560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a21e3270e91e71fc9e2b6b2d98c26561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451485d5135d8939a31b9529e62db382562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fee0691900b8d312d844619c97b31e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b3de452c9a94e36a96f287ab9bb5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee984bf849ab1d9a0e3ce69e944be7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463bc0bebfac08328416e59e15d620e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0a746472a93fc5b3ea6260661c875567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af1bcce39eab143eb407c17c58ab28568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765e08e0526f75039c1745cd10876b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaa2693aa8c1e1b5c1671342115805570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b62e19d7dfb813c3dd33fd968e755571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0916323acec1774475950e69269a736572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8b5bd9309caf003057a95ca795fd4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b08698ed7dbe469b1fde7928a8a4a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019fc80aef11778307c7fb2bbc18bcd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66c8d8843171e55d5437e1b8459f2c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51924d5d75214914b5d0a928dfa2b856577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7c963bc952dbf966f6aa15db56ea7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5907b953ef02fb62db93d948a592b9c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ccdf7e4c6844a7c40b4528b65d8a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad96c84fd2f582ba94c61e3c422011581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc899689f0ac65479b28c7b8fd13b66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ea8104b62b3c223502e220be90521583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac1363d4184c719f5bedfaa9f8f864584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c2c39d5a83140c50b8be1d648cb92585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201828c2018d330c7fd596849e84dd4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152aea5e34f8ec480e83e334cfa6164587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a53dacbefb901219a9b941f761263e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9197ad86c89c2d5c34d1caea73f9473589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f7d47c6da6d6feedde20a69e31807590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c07754dec0bebadc44cd72918c4ca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f822457141b299fe547b19a6e959c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888afc9dc48cbe658190f5299d28699593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e229598349046b6035aa8441a6112f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2d6119e5a9b93ca791ad9a3994359595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ec717829fb3803eefed5154d68be1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3c90da50b30122ca08603f899caca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b9c1e6a6996efa0ebec8270da3c6e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c590ba30fb351578cdcd2dc92e5a725599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122414c40a4edefd678c19a5c888ec0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276368343a0ea39d44bb866a2d15da1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66edb87b18c2de15384f52eb68248a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f9811cbbe5b2aec8e699baf63b094603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe2df83cc76de323bde3726f0f1bc4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1e2afcc6426d2f9d40acb2d304af0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c65b893ca196d17bef2365c4070e9e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdda1827505a9c4c25384ca0ae209d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfc829f51ba046b44a24438c813bb0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ed783b6ac147702e0cd397830f54d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421d5c801b0148abe932fa51dca10cd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b0294778849fd7f0601dc0c1f524b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f2c660a16d8ec659dcc6743b64731612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ec3cc3756e5b13abcf63310485f67613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da949abb15e9fd658b86230dfa4093cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cd3541fa769f0b2770c468cbe57b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79744738defb429f5127353ef5dc85ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309a64b93b83310900f147596244d06617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00835caa391b3cc30ec1fba02a818e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933e5c263b2c2827b05f1446e762d61619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf99c5e582392910620f456d03d0256620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951fd297d55d9094851d3467ae4ae86621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9b460d6da3215e25ad6904898cbb2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a58c4e662a57d7a4c539226d33b685623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919cecc9154dfb0806289511e9e4270624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61f166a266a7a3ae6a44aa5d4142af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c7413fade6171a5c9e01e5478fd14626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf52600772922217b07fb03c5610ef7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8c9a293310da567a1c23a76c02b8b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1b35654b4cc7adbb63cf7d4894a97629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffd45cdadb57493828ef4cbc27a881630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7c3a0a2005b219069d30a7b9978bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089eeb3455fd67117550acf10eb920d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69add8d21bcd598c3ff444352473a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b283a59501032c441f932922036f6be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dd2e04c0f1ced50afd1acfa958fc4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed772620edc7c58f8f4d95c4cd5065636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b58a346163ab9bc089759b00a8f5a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd9455dd5bd2cb61a4afcb0b207b7b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1aba16157dd0131c36b3f4ae63d93b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1846d6dac8fd8c01ce4cb61b0d4bd8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58d47f5b398b329025772dd04c0c2f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932e0020ef221f8a0a2341cc4bfc557642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b82f64e50b1937f4abdfca06c1af3b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c2e7df46b2cbc2e7f2440842a69a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9dcd7aea64e4bd0558e147b31c1dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51864f87cb0fccd2f79f832c0af38d27646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d871e997be1d16b2409ff98f52125647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4ed81d3a92d90ca142c301784e2ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976169de32f1060463fdbd0878ada29649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489672eed1d8b71e8866c6f6ef86033650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980461501fe2f80123d646b02aaf0de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd257130886eada7b683384ecefd6d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9687bf1de7f926e6fdd4ea080a6c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1174d614950f9bd2993359e38fd1e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b98ab668a80c7bf5f38a92e5882da6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b3feedd1608ce6ef69cf0a9bd7b0d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0a8d7d02f8cedcc55db46c0944e83657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf54de5b581adc93e9ff75c0f5b54b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2d81a922e01a7d279bf134d71a4a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de909668f66c8dea430226eab63acc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae378a69e1993ce9c0b7e27d1366d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c566b3869940f83dd9d251d147d0b27662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561312c51957ac56d2e3816b8b57b0e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f9b61f27343ca3f127d0bbf951e4a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d52d43e81395593375ff8ceaf2cdec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b5b34ac000d8d753400187c0a5334666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a7ffdaad4d5d3c18cffe829fb2044667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386af4b70907a2cc516e2938d60e37b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d95f5c46c32821cf1286000e3e9393669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c17efd5d85b9f4e244b7bdcb054df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6006b29dc6b93cf432287e65aa42ef0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f712eb1105972c4e229c9b426a65d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d460070592ed080dde6560f87616c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f26a7d30046c4b724ce25bfea3e5a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241937b6c6b00bb9a60254eb5aed4e46675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c36fb8f79584e0dd5a124e1e46e6ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7143d67b9782f8109a391deb744d25677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2478008d97f9267afe1fa9333557b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b7d18a2f47ecae6a75538296997e1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae85299ca195bbe1427962c035ad3d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24226ccc9daec119a66624ebde2bb6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a433d28cbb4b319465b1093c1f8b0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51538566f7feca82db88241ef15c2406683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc8998dde83781eba5ee445528e0eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd4e5f9653dc7de1f0990e240d44c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6494a7941a4c86baed2f4f0cc910cfd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f34c8c9d534e699a763bc03b9c83f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5620140f975792244d5d65f8463b1a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cfb638b5fc7bb3ee578f0381e73f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711c4c06df4cc787c269ea88a141780690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638eb3b70f2e2f6e033a4069b96e3d23691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dac4a3e7260b74ad95854032ee807692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe271aa7df11891862dedc153bb310a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08a74e78bed2e4c3eac6cd8859a595694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9f52b127ba6056f0159c040a4c178695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c6d028de70550661823686f615815696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf0dae982493f894f33718c0fab1e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748e5d59760306a058966ec43373ed7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a283ebe4cba7624c5cf3083564e88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba02de09322f091e9a4e7c620e4100d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72be202c8ca8f044b47940655b45d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3c56854e917b61ee5f4c7cd5ffc9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db62ebc1626b5c908ac968144fb94e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b203eb5eb5273b2d1a57bcea241f403704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2222da321abd5d8d33c09d556331acc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c95c90a299aff2e72bb5ec06e5aaf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9223b4eeafcd1690e91add5209fe5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bba21ea10a8ab067321e660341ef9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8e3d5102334797e022b453382f46a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7132a9c989df4159c6ac0089dfe1e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486900a8fcc70f55ceb4ea376b5ce98711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a0a9d530315acf09059cc0df10422712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4af0d29b00f9b7e99eebdd57b4e27713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8be5a094bd83bcdb34d14d8764965714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fd03052d3f6274ffdeaec78e1fe7b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dfb0bcf034756df0995c3ac91a02e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f80a409f57aa439e0967388fcd908717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa7f03a5d47251d055de6c78e88105718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cbd739d5ea76010e306d81fcb4e10719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd539ffe92c282fd36f8a721cc7b8ad9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125f133122780441e98de9f3ce00d7b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5955269c9ab61f3382cf092c1868f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2792ca870d4673dbe28cb663bd41a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bcdea4bea1d03d0d31571c2ab6687724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616372dc27a3aa815522e542a0fafa8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad8c7f6be6b24ef55f2e74db6accd3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc2556ab6314bf52491c3bb7388002727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca482173f9f4d8f650e4e95f19a480f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20e4c1b2ddf44b8c1f691baa44e4c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774ec74bfa5bec1ae670da18e9ccb78730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afbd5f2474cf6ca70cfd834d340918731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47816cde4d493dff2828ca89492f4a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2cb4aa38ce38b597e52bbe54c62c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb0c325ea537cfddbb437fc9ef8652734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359e647307d98d2a7280a427d184e88735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318efed40bd4b6e91d748e278996f00736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0d74a257ec0de4bc293336efd0c3b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd237bb97357468d567d9abc34c97ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95475059b031aa9bc4b96ea5634e42a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90f1ebc802efe4f19030a76edf07bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fad38539059cd6cf32d77a81db45d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb218c526dcabf760e3def9585d2df0f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25316820a6efa5638415c1c4dcd31a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8e04d199b5c0ae0522e60e543d880744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c0e11fd7c48f11314f9e039622932745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1bdec26f54256222ee853df126238746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ae4558ddfac47632588d9964f0512747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e4af91b64a3c8e7994c94778282a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32a4bbf79808823c52af65476ee414749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efecd18a4dda0e8451d350f56c18a22750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82317477cc29229e9cc8460545e44e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804501d48159ece8c67f0521fda8362752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa9c8dc6edda79769c92bd714b26dc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f588c03b000171a0c7d2d6de4bc9e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4a208b477a18564fc2a9fb4490cdb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c428522635e329c65066474cfdfd2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8ff218545d42384e57f6b5845a181757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef59e145676e740a366f55d1ff08b44758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac9e4285339c685f04c26362c8af50759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00424b3c6df0bb1df5f4d8e6ab9f1f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830ad41ca2517217ba892609678b101761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb35bbec7d1803420e57b3772ad938762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f50587087eca5b3278e655abbe805763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdc86de0a20718eb9cf2a45f2b178b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e242fb7da14772ee9300bdf87e110765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9953289092576faffe3201f06d07558766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ba38bea6c15d36ff09e4a112c4d26767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a318d575a915ff4f46e97f22fff2b59768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4084c41f3235b0c18ff9e1e518bb89c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e0919d720e053ce81dd2f78ffde7a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809830304f06dbbf7a554154b60d28f8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87efc42b6b3d83ce5cb099db6559ded772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe786292bd68a52fd8dee08ab4f4046773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165df9d3d6c51b4fffaf3ec907ed586774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cda18fac197f0f25a3da8fb57f8b5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c8553292ae1187e20b31c945746f3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755ac62eb5429fa09925ea4a7106ee9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910ce05c51ca508adf921e5d495e01a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fb10f01e140f7b760188c465b96a9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07a33bfb098734027391968eb34e3c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0666d939d9c2c679958ef6f172d44b4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa3b5d72f2467f8387779e9e99e1bc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb8cd865700ffd734c0403a1d6679a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec221da170203e46ac22b15714e4187784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4faed58a0779bf1f268c8150305f7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1ebc5539ef88aab2a20b6ced11f06786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bbfaa780536dce59aa498ddaaaeb2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7227e3ad2e6cc685fc474e573cbded788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d208b8803939ccf3f2d44c485386d8f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50738ec68fac8efc95974c19989ff0de790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916dfc5bdcb9b650189116ad5c86c0e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be7d308ff2bd3ba624eb9bc45cd68d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a2e24232d5e1181d918fa27d91464793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275ef22f76354c749cf295cb71e148c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0b148e6fbbe976c5687e1879e8be9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060994659d3b60baea4277261d47c337796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730271a37cae0730a63e762cef189cb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1513aace701d78ab19ec9684058124d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48630bd1934c0d5ae74f28941d5e3926799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15aad947d55ca860d5e2ee32710dfb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd298fbafa23c282f0f50b80ab213bc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477ee96383101a5217decd1823986f6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e088b6dcffd84f6f39dc81b77f600803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171df00c3ccab69318bc81c63380665d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6253f940d35011616955b1e1c9006805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89edf03f0b2eba5851b7222773a3932806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b094a71613d80e6aa024a8d08a7664f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2598eb4caf9b768a6d92f0a2013b4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d4679509aa17aa26165bf6583eba7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc290117b2db72af9ae28125f55fb1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d363736cedf507d072287c07ee5c8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfe1d8f214984712a0989376a762e6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4437a83960730aae56c38673ff530813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab509e96e9f45810a4c5d1da685c306f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250313085fcf91a6c4edf99faa29f5c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eeae988652fbd1c6983aece7a935e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950e99694f2a4bdb62c927f183bfc12817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0634ba3733d32b28482061127620878818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0635618dace4157129c7b944bee84819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9ec6387eb3f6ff223b9c8c93901bd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6404114ac7e68486b425e0f1a24eed821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ae052494fd2dbb571249e7f22ed5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88ca09991c4e3c68bfebbbb7c314c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f139c19f9c6fd17f0bf6a332d84de13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524356383d239323992e59ba256055014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d39f8b769283710a15d424a9497dda5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6e6abeb05357a5c616e2e921308d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0666c574a9e8c5befd03c7c8a9866d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28240ae4a129f8fe9de0b5c24817668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc89619f7ba7d7ce15a93d17e69796e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80ae24ff729aa017c2aab726ae800410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3675a23da1c65185986e06dc189e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ec7bb747b7e0b54659deb535b921112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5069623dd061d0bb66e789728f2be1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22178b4442f4e2e7af280386bc44e0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c198aa6e4c820accde85d576a7124315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9a8ab71379e4d3a435750e064be0a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3a68ca454a20dbd03cadf153e3d8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726a27b907ccdeac1d5d756454d675b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d58c81cbd62dec7181073d4dc6b0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd911176914d564e0a923112172819a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ee3ab4374529daea8270f09ea4cf021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb130352391f368cd46f4cf104ecc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca8449a7bbf5d65e2a29ec1c8f42b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32d88613c33782681b6435719038c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1472784651ea6793bb19e139028f4de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621287aae0d05b432f9363990f439e3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11531ef3fdd7bd9639a0199a5c4d04cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f2436f8aec3c6745e2d17fcd1f05f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c2f75ce6b288515f6f99f45fd896029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d565dd63abf0fbb69361e039a5dfa3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc47689169628574d30e15a8604ef931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be50877fa6783d72314e4fa0971701c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b79df7178b0c7477460b251b965b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1831fe92424b2376a73a0780f62e62434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f13bc0f0a6cc30efed1a0d6acc2f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367375bafcb965a8cdbaaff30ac407c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2a7af13355fca96ae0f0e3272fd9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db47362f7d81c5944efa828d8c9b1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b20de1a9b41f7e45a96d35be89fdf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cea503541f5894c96ced75ee66ab540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16362cfb5bd4b59ea5e8deeff97ff641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bacda67a34f52ab02517bf8e9d7c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343698c4d076edc1d00d9d6e72c574b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835d50a93b9972004a0f8e23504d00e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b78c473fc9bb99df0918a2bd8a09545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d07238adad5fd252805f1c048d105946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca72a9244c5592739fab1c823aa35f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427648feee0fd313c9a2751ee83b9da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4ee7fcdd705655da402a05c3c8f0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707a61d18e622524c224fcfabd58aaf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31169229b01c1c66e6f04b2b5b3f4351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a6260ec19515c94011c2fac7c303e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a665eeefd5c6be69bad98f6a9bf99353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01152d74ee91f68061061929c89929e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d698114920775d91cbda9b45eebfa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37b234c29f25bbc2dd746cbc6786d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f3491d895c1c8ef1b34564c7a7bcf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826730cdf5cd9f3c62e3e7a163535ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58f83a190502f978b5c8c1625d71e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eba30aa8cfd0c875d11cdd26fe845160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478f7b84b1255bdf617b94cd2b9ab5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81be7a24d06bb74f641d2625b731d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d85495d5947e3c549456eea68731c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c324acc5f62c5bc95e6abaa77566764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b962f3f445f5e7ba15bef1a6af6a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd923c5b39723116e4da5a3e57400ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828d9fb5b9b4c372d7def54a370629b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc43c5a9ae2b3e8a89ac8561f56a6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30930709a56fe45a7f8daa061916afe569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3e3442917da97d2cf7104c6faa81b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608d4fe808e928776cb605bf4a48f6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976d48b0a830d975c1d09f3ad13762f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d7aaaba6007b6431a32869688db8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b77cef8e55d9ce96611470554ee9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869ebb4444bab146841d966af58375875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa4789b4508eba6725be8bb17ea3df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fd332a1af6aaf58b6a5074ff1390077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4467b76b862f738e59a87a200ac514d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cb2c875ffceb89b25da6f4f6e089e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025fe576391cfdb2933f78b6ccbb34a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce95c8a3480c9bd1055cdfb8841eea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1623c6e8fe5d7aed1e81fbed84835182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecd9a97451ce3a054c308e2c4a5ece83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e4f61c83e07c3ccc04af0a9883edc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d808e98cd2ea7f6e01faa261335cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f20163dfb0b7d977dd2f2f01deffe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f29439706516131bc3af6435616a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d901fd81f5299169b93206602b7ebd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2201322ae218380dc2a4c771e227689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a404bae8877d2a50268ca5cff308890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daffff246d3382442c906c71181a7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cfbe8c4d7181632298d3e6542f0fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc19f7e2e789c28bc72eb5e7c1486e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b3dc58e0e7670f2cd51febaad454b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ab3bf8ce7e109ede68eab3836b57a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf1f1ab30331eb404bc088da1376af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bffac1f3cb72a492cf0930fc5f97797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c3e1b9c48d3466d2a12ddd0fcd18098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45acb96735749b1008fbf3b1029440e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f13160031207677aec76b96614bec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f48436893cd75f9ee43fda74fd0e1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802938d46d4ad59ddcefa2673228904d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c7bd9d76b206b8e9180ec0a8c00ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a245911280459966f0f975db4623aea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06148469224f021ca0373d6df570ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38322799ac93aab602b8afaa96cddd5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c26667f67044db043eb94b7629c56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dbb7c891a5d6e29e71c62ff2744da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8e6912ba8374f9864b6d0f1c13bc5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee073f75a7aa00b8b9327b46be9b87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509699043a0b77b2b20cf16d5491f3f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf17a2a3d5c6c8d94f6e4382be6de47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c76c19fb6e09e60959dc027903b88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984ff0c01eb6688e7c8569c4b0eab3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fea761ade6185e0b4860aaa4ecc2e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32b63c7e64db34ff9ac5e10a40415d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ab72615fad2d402341a0f382aab5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76e3edad8d501405f1a62ddd7f5e51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8be0d6443a22e1c76b78d8e8b17efa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ec559a49ba5e7f3624eca7e6d91fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e59ddeb524ca85ee633e791ecef65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ca7b6176454736c5d78c9e9410eae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b994921baa6aaa60f4db9d126c84d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031029ce41859825697aae8478d91ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2caaf099920838f91a78b72121d1cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20183221de525985fd8437438d0d4f96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279661462cfe083921b48f1ba1b30bd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ae8684df889f877167e2a9303422e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942ec34148ed699c173ea71d83e0cd0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eaab3a46a6b11d920528f824f39df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5db26ba6fe3d8d3ea577ef7c0bb4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4c578fc4dfefd09dcbd0b750530b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44887e4e737dbbcb082362c75be340133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa231a7983d57533bb902929c6147af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59588d15c1f3a170b2df8f34e9b711f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca1e87fba1d58d9fd0d3f2eb3b5bbf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32feee66b8e50e226622dc24ac7a4312137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd6d03341e272d38bb9b55d2eb2dac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e980c0c5316bdcb1cfc9f2b0d89bb61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43cdb8eeb4a353aafc36da2d39540d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be95c3aea3936ed4fcfec4a58ca549141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71585ac3682fb7c93f4ad3ab7084c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc1f474939246e195d7c5dc7a92355143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d0fd32b76de4fe5d3b35965a7a13d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64621a28ba4c22d64ea4065cdaf8de73145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262c1a761c87bee6723913d4b444dcd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696164fac5a2f25df19033490a30259a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9496de9c9b59fd946254943a8f0dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e78d767b8ec53db286c882929c457149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06636f9c4fed15ec67370fe46639beb4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc335a8ef497cd571e119edfad6578151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cde426300fa81af6f37139b8ae0af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f7f4237612f1763de6bd38249afc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe6ea699c416d28670989cf458de0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f41531633c55280f1e29240376125155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15633de8f5b1f9dd6590e463545b9161156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd33eaa4d8e90b06487b4e858354b70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37614c430a767434f9b51ccb13cd79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5591a110f5b324b3e7423731efe6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1154eec82823c53d26f2aaee6ce6b43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cd248a4e6f1a55a4eb233567bd5e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc782b4acf215c6bade76adbcb8705162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257dccebe49b38a497a6307f0b9aebe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1192d101c5db9bb27c643e13b97f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c530a3e68e2773b9227909ad13667165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f532a90cfc08037048fb317b6a805a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9a23abd9f211b9dfa935503ddc9a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a01b52cde4aeb646e419a3229169c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d92b1a313529e98d81ce592557f51a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62728e8c6f70674d12e1abbe25867589170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47861592ca9f723b7796918d1bcb710f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dce114bb93ab6e70a19ed502391ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d33e88b3af8738cfb3dac67541ffc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f692f0ac8b7a029fbc0486029b4a35c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560638e596fe06245ce5b38365d78511175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38917ecd0e5794b1702aa20ff972176e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5f76197cc35299e8581a28f59e5ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736938fd70025ad3078289f25b59aa0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b515ff34b5c181a7879c0f74b3e33d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63eab274d91c8795f3cbcea9c13a72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e857b1996f7fc6bba3f7d6df762482d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d877c9d8b948a9ec468a284486b9112182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c232d7922d9e19435deb047b6683ac7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e84caa6f615cd12596e380bd55725184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4aff9c560c58242a720330ab0f2cd5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3a0a801ef21d39a9ed312b1488adf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788037b79d2f2d2cafe0d8e49dc460c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fa8799117987b78fa4c662ea72b89188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f4f635c3611e320b0497fb2948b31189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f37078cc2cd1d4d29bf6d206714ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db043ec76b3efe75240ab28d318819191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edebf7229192f7c9f75f9c244d6ad95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e198e9b65a39bb6dbd19828913cf45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0015f83731ca46ae35f03aebb8ab42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be76bc424a3fa997c30abba8a725db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d9a00023086bd3084428b36d10d02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fef1c635471ddaf18ad6fbcf65ccfb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984d9f5bb43c00ba8bb5e7ffc7a4d25198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d29167ccba6eaf7e6886fdf061cf0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed14e9364d1b5e9c5b9f22666d371e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdd10767c8302a8f59e28b78369b33201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e9c2108a5dd37f2a7cdffb9ac0cb8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca35ec662a28660a8c217d86e64c98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08319afc96fbede743ea8a00ca2e866e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529dbe992756e0252bc93d27126d27f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0172a6beb01ebea7e62971ecb7c20206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d739a52649339db5d70c92d9c053cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaf3a120c7e89ad8d1cad029a87c89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2629496a62206c29515f8c385b3ca5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f16b0453d396deb733695a4d39f1e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4807d7058a85d08eb0bc97830bd5d8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a76d2ad61e73305d77adafcc727a40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757aae3eae0deb1a71f28d96c5013f2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bddc5851c38e23e61485e7b7c1521214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f47b59d079dc3910e61bc9697c9d5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0990a743bcb5a12be7dda78ed5cf063216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d9141bbd10c2b9bf86818202bceea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005faf2a9614bf9f302c19c8246e097218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5be615a66fc0755524673a71d588c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb72dc8003670e56f8a4af850a47c6d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412422783fdeb6b914b6d121f8ff61d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7547c5f6ef6af93974b54d0640a2e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d774b8905ed275fb1421f05018e63223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711b122a526fef053a1e13def3aa89f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9e17a2001b663728f482141556f4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1aae8a839fe0ae389963ac178ffc69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c86e1e0394abfa077f03448a29d59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5095bd39abfa778c731aac5cfe4a50a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a737bd94ac6b470522376cd320ef1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551b196227b767157cc14759058d0bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf6a466406576dda4701761d711639231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7ec186bd4c1d0c319d0eec0a5bf60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032dee01309b565ec03abb804921754233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161aeef2863c967663343bd0144fe143234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8777e0f6dc59ba27dd3aac85943ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef1b1c8dc349d74250890855f84763236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6492a553f7ca8cf41c3a34c7636fad4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b8a65fbc4314552b749e549ba8ac9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e534dd49d9552b26edbcaa644f7a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a15fd0ebc83d3a27041ae0e9cece5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15087444605d874634915ab607f3ec17241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fbf5476bb0c28a348039011a64010242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac659936902fef6492073bc5d01e2119243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0211b544d399569ec0d6413ea45b9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16cffb557dd72eebee2473860ff9f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5df04e1d52b2add49802af1c505dae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4365dec50a6792c7006be12d0c1f518247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86ae4b6d02317afab04f8140450f90248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2912dd73ee764c8518ea13b2a3550e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e15366628a9171364995a7705833de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccf4d333bea89dbbafc3ed79c84227251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d585ac0f193d569b932410e1f1031252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70d29ae340f751467c9da5bbfd52f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89828cfb3cd29ad539d141782090d7a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abd3a91da051bbc360c668e68d63f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb52e5c3e7bd884f2dcc6e66222f898256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7d59789a8cd406d9da32ac6f08b4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c874701c8ee5b56dbbf569ac0aa48b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a2e6d73f8819971df8713e6b14bd3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4a0c6c7082585787516c0f8ef00ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d9e3babd1e464c979fc1e03ebf74b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a323a43d6bc98a89ab9c7fe2cc6035262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e323e980ef4aa140d394618576beb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53631172da4020e803784e13a400abb5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81004f219116f8f547c6eb9de3958ed5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3e4a4caf2f767db83b95320dbb008266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430df9c5593e7bdeacf9343f47a9685d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0ba025e52c103dc79c0c2f2fb7c18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007afe13e50532ba8e9edb7b2cb4259269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbf2fda5b3d95d12ebbf07944c66f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28680d25f60aaad8f119924db812336271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641c60856cb57e8e310db0507cccd56272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89850ffdd7f504e4558bb67bf32d7744273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad11fe48a1893a691a81d615ca2ae3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf4ef68bf50d852b16c0e007870111275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1643b6c47e1a05f6d091da0c403181276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8d0e1719ba580f3531b39fb340e0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e96fd42240454e0d6722403f0fa2ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b39f1447972e52783c171698e695c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538e1eadf46267701668d3769647b1b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff280402c27e72df2c90b1c3b97ce1e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7fdfb32954ff78ead390bcd03200b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606038ca2bf39fafee52949dcabf404283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985a19ff920ade8b28b76fb526f142f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23348f05966dcd854547ab5fbd23543285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6c913e26589f3593af23692395df6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd3692bb828e6eedf30abcef0e807e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806d71bd82d415bc48919609c5d5066288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74576b654251ee75c2bf87967aaa4696289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487b473bf05fd293a4bdb57968fcb35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7daf994c25f99b6e33d9c780cbe0af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06a1604c7ac202f4b9989e364c33df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d30f0da15ac62bfc8509263b3fd445293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00ee3d3d16ea9dc1a406f595521914294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a380dc6bbf2c7cb5f35da11a9cfc68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818908dcd71b6c897be084f85b276bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acf32bfc4975d08cc0f63c5ed99a36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ed810bd3f6078c9fd4cae5a6a344c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0fdcde8c0c156266a49c65409da6b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f425d0dea394b7e2d0af2468557f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7652aa4b610f8f528eac991e199cde9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb163ffb63aa38033f046c7cfa684abe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf444896bf7745e8a3cfd46d693482d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8aa34b66592af3624a83051e0fb729304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57531b9fdbe8efd646aac161f9a1245b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdb07fd9ab9c69abd4dc201698729e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae299f706c18ccd2c8c013e361d157da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab393daa934c202c5115974d4968c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41cd7de16ba53181a4bbd2ae012bae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d71d92ada5aa96d3fdfcf86b8260c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1567c7dd5b5133dbedf90c8b4b8dacc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60c69195edf8897b919dcea7ee700a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f198effa7e3c34377dd36a7e0233f85313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbb25bc0e03e12a727df4d62a99d68314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffe5696095bbeb9a77a224e0790205315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dc4340983c1488308e1edac4a96d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdadd5bfd4e6bdffa56c6cdf15bf288317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4b217cb53f91280811ede4fa19c0c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11ffa2c742ed789e41b7b3c4c5aa3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82c46dd8a1006be54bc3bcaf5f0330320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac418cf14bdc52db5b29dd7edd79b5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eac94b8a7350b18de84def8603053e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acf44ed987093bd1af1db253fa18ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c5054bec0b9757d4ef42a02587bf7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e73f37180151d16be6247d5b989c77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16352f354b5b963805b450ffde04c214326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7737bf2f45015325c4e5d1ab03a4760327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c180720046cf5d4319def04136f08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1b25c769bbaf6eef5f8301ded3cd5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf375106b63bf156093373e97d7a6380330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51a9eab369eae8c8ead6f5192da2aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a9b122362dcc6aa6f497706ea95b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef0f884a2b457b2b23c4a269b12f29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199074051e9057eadd3d821feb1cb08c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e69b440ab67ac306e76befb1a88973335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a1686fab6c830a0a0f12d021772c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30afc9f2a9264676258851005500af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d333f715029901d3580bf28bfd477338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f039a3a4a33e30fd4de0629309bca9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bab5c235d6b183e6206055dc9fa536340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dadc5c01f25fa5fff8575e30027bc6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d66de4234c00d010e5e9dd7cc5dc8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9660b88e302c3952e2e9cb232e1b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17540075771942990d5e7d0bcab0365344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4f0059b3df89d2fc93de5b73133e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4329a6922b81f79088f1240d89c25346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f07818a73afcc2c30e1a8cb06ddeee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f894e0c4812559fa0b4d78ef27b0e1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fb71b7f68bb6e0dc7713d075c3ee8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a75bb8b5ab4cf35fd9a1d5bfef6b61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d0a2139301511893b7c721351a3d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6809ada5a3f67ddedf0c31a6b4370f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a13d69e99b5cfe153a0fae5dbf46d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cea9ff156acf014641c80e50c7962b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15334f6f0d7c90489178c99f484bbdf1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b276c4bc1185caab0a9be780b48477c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105364197c1ebc4dbf388add7c5180a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcc951a0d41607e8813421cf8e5640358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c2c8f83b3a19d7243fa9218df1fb9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09cb775132cae022606401f2596d6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6767f6e63d02d2b18215c77a8487694361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36cb69ce745cd6766f4a4f76eb3c79362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4631025a9f5ff6dbb5c3bfda17b37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0730ae7d5e73264c476e3c1d8232a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddde245ce44ac1d52c709341f1188e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfe17065091dda0d83b41bd2f060eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08937a1bca5d7b29912f4862f5e2762367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6c2e14fe02361e3c342c3fa297c01368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01501bafdd30280e0de4d20dba4183369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee02c83c64aaad0e5a46003450f910e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817597aa8c3bae97332ef1d77e7cce9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5981a74371ac63d3f32c0a770f68f74372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2db39c31949c84fd8cea7055618ffc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cc1d188c44ae0ca5c28df06b39ace374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e4aec1f07f47c69774329a730a38f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6518c3fface0d1336b7801357b4d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e25a3c56803f282f492feb803a55dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edef0c1a658f87804ceebb611654f5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a142514a7156f8281703905948f32379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c5f99e227a98346c90aa9e29821d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663dca6748210d34b54c2169be3d209381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6eb41b3fb9b52c9f6447c8943371a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c563911c9298688bf3e3e58156fca8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bc960a7485c296ca966850f4ad467384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12effbbcfb25deb2b6653c72e845c51b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ae24989ae7515a617a919696c3aea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b38067ad02c342535ff1294b49b281387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cceff06631dcb5add77249bd6d04c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c048f79e043536527a54e342782733389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd502e1ef8bc29b3ff0c61d59cef9e71390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a27643a7e008cea9e1de3e13353ca8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733da9598da0c3d960fbe3b5f6ba255392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cf2af81020daa5d65fea6e081b762393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ea721efd6842bc483d3d103c9f86d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da66781a7ab2838edb13095950d477395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aeed878814ea230f03cd14bd79d07396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ff3e08d1ff2d6a277365eb6650811397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15315fc7784a3dc6892670880a8a0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3c06f1c864dd0dc91a23033900dd1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba9aea8f779e5782371dc341f176d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268b1622a494cdd804203f483fe2af0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775e1ba22f4bf4c5d358b78286d89b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f38e8390f460a0204497d3bcd66a4f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04434fad4c642c0a75ffac9433c08f69404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c2bb02dd66e78ff68db41c5b9a33c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7786c3823037220016d7196fbfc60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975935191ae636c67a80bffa90e9100b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff966f6549ab4e7af0934b82d2d0b6d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc71e3dd01e259f806685b5b937f35b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e180717f890f0be90348bd0c2d345410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ac0ed8b20f7bba3c6f5ae28ec27af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba06a9f65cd5533ccb437973ea910d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9459bd66a4b78a49fd52ea071e14af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4961f8099a6063802c2769d83e09d1b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dda3250858a12a8a02ebbf3090ec9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f7927b698bfbb97f6eda4b835a694416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4f919902f14c8f4f9bf8747e7bfcf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc9163fab6f204ef269db3d948223b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470326c953a8ef418672f6dd2e91038419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bce05eda21af267339cbcbf0c3f857420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669a94764c0233bf088031b100011ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64da00d244ef3f27e42e2409f51a741422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53161b7cd5752ed789f1cb9e2829f959423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41ebbe5c9f48413c5d4af7b4ba0975424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f69355b27fe0524b58f1b54a6d2991425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945565266352ed70ea5ffb2db7049592426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8af50e8cfa7d2a52d9c23eb6dd0c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca945a8e668f7051914410d56822bd05428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b69b74d749be62274f31c4aee9a4ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740438b90215c541cc89ec57484b71e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fc8270f5b12510797e41aa702e6b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6de1e96168ad90d689f903e48219a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52403bcbed1ea74652e424e9711998433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff3c975dda84295c08c59f0b3144d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e02ea1a020723e64d8d97b28764078435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cae954c5501824316f60c53c412537436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcd2ae3a9da127a5da108c820e974b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb890518702383ea20f4d577f0cea7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be94b05ec89bea50ccb0060505706e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab25f533539c25967f04f59ed2b9b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a2f0db8caa177234a010fa14af309441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90032712538b7906686d88426e2ac939442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29364b84f557d7e152befc3b1926c76b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b87cefe62433bb17cc7b50e1b94f4c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf659560e6e36282ad45ddd5d59deff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f0143ac1e879bf99ea9c2f4818cf2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a0bba5dcee0ade71192049b758442447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa6c2392f21e8bbb1225a682d0f088448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc808e751750248c2ebe43ebd9d7f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce0ef90af78c4c2021092b75fd3a01450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef5778b636e10c78d18b5480ac8d8c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee7735a924ff7fed5d5197bedf3ea0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2cc9a0af6d29f92de3920d5c5889e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfc8ac5536b7b8c5bfeee41a6fe8a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb6bcdc227e6d409d74c7cac6cd2e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e2ab6011e916bc05065baee50170e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24166f57d70767080fb001b3e7ad9811457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986de901f5dd6d58a3aa9133fdc9b3fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e879fe60365743ed0a56d38ad4cb0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f29e2a0aa262fec6323cea3e2ff995460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b042ed6d7b204838a24ae007a87aad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf191de870e5f120117302d4caf05ed5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ac76e73d3ad849fd4f51963804650463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da862f9bb99ec39045b9c70382adbab8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b145f414a3a6a9455d32ab823f4c43465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b113cfb48349c9e38c14c7d84d08473466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961eb2cc0692f58912f673896ac083a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8a0aa27263663dcbe900d256007d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df654f37b67a1a9bb7f5bb7a3d2be3ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2dbb7cf951cc2aa12a11304d5ac62470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07749895c1552873d7542ba18fb07d0d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a02ae5604d371c59569f7360635f9a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd322247117354ac7171517f0f8f9e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d969e07694fc1142d852246a00ade1c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf9fbf86d08c68dcdad7b5f5fd8f18475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cbbf23fb5b9972638ffd7ab809636476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac2047a952cae77948db27b21d1c00477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb25cac14e01c5f1b7b6c212834b55c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecc0e2dca53de10384ddd723334eca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45076a23139e1e53ce2478bcbf4f54ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e151f0bf5e020010d07cea58b063021481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28ba4ec1041d5cbcbeec7cde7851a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ba1817b7c83ec2ee6caa08e18da64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61441982a252ca9fce6eaa5a3ed612484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d72c2eb1ae9696bbd8d19d426ca35485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef10c796d86572f5d73bcd8b53cd441486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb784d96538cfd3a86db8c97b7637d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4fe8b1f29d1c74947481176e619fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f3c65354da2ea3a2c33d27e862e7d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc951a46f58f78c32b9205c2da9f42490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216aae632e3b65b8cec6b1fb86abb4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95beb35827adef80afc3a89e6d8792cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dac930f7b66e7f69b8d74afaf2926493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13e82d950a2a280dab55269533e576494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a898ec572713b27103ff21bdae190495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d2bf00f4e8ad51d76a04f2af1a5e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980bc1c0979fef619ede9887f7ed3e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349839642316310082805d7b0b897d29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1f38d6eb4c7e84cc6cd4a034f40bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c21478bafe69c7c360df7305b8d233500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c999edf288225f6aa92fda99a2c6d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482a5bbd7fc875a2d898415d4710ada502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f141b31a3ae5bf2654f6e213bb040d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e16a58c5b65b1198d67e65165d172504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dddd07e195092e6b45bef901dd784505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffdefff9f1705fe07762e89d3548d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b10b929b5a0142cf43e8aeb664022507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a158b5eea2b014688d52179d9b0d19c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3254e76c19cdbc5ba26659f5d0888509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21199b169513f28db1f8e9b5484ab052510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b65e2f760713465ad8acb872fd26f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08475e9274613b47a7c29791ea5fb256512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28351aa492b7664acefc6d443d645fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62295f07cd77fc11f25fdc09e8ec57f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f394726c9157d2d8ea61ee062c4fe7a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501366865ab26ecb4a0ef2667027f0e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3089a6046a7fa911790022a3065af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d0b4ac1fcc1b5cdecd2a1c9d9ed9b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e939dbd4abfa1d79be9cdc0a21112519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace05ab28ace76c204424b1d1bfdc26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016ca58efb4a1bc2498dc73ea4ab9fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c070059c5542beef84d6e9ae7da285522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83575c1058a333d297911235b08db050523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b093b84848c5a14df6cd7a30c05fa7f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac33a07b73393615ad354366a11c2c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78154850f962f031501c665fa5e86ce5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bfa67c452a1f9575a553287c9ddf7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df925bb44dfea3327f9689e507c8e1da528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62d389d23a0169e376ef5dbea96f4f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b89122083348f81acc1c9e9cd0d283530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b5f1a502c13f7e64b4274a20d1401531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df3e1e3831cf79509dec44245c2986532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4167698ce94d2051050a584ef90e263533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6604f9a95aace6844822af1651a2875534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28f283f7943e956b3b4362ab787d84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d00c8dc96ee5be2460cba290f7af83536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd965fed121ca751306e734afc568bd1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc397de3385bd9ff1d51b194118f5f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dc6041008a5a672421013049ff933539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f21b6af2fb740c3b77b0534eb8dc09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe24ed45ef895c8aa295c8cb43a120e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083e0fb64c355a8f5d01d764fc027fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65f869a82a320ab2d5c5aad07d359c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7cabc8a42cb688b2b8456b58acdff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734b9e9d5d1c07adb5a84b950f4bd23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8bef2d3664d949c69f0db96dd242e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353f2b0724fddc29972b58d14f5487f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bb76d50ea38d5696bd9440c57e20d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ae3575dc1ff336d35dff0b0ccfe18549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397afa3612dd462cddbb5aa4232f700f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903825ed9403e05af485f91e24ee5e93551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e184d778b3860c864646a93303d4a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc0e2bb65b6a7a7af85b626482ec6d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11ad4bfdeed464eff62ad52f175be9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48259ab91a8a80dd499bb5ed0f43efc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7063b912014a1cc218552c1603c21b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20c743c97ba8a36399e52036e19915557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bec0b059ce67cedab6c3c1e0532492558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1bf74a4dcf1292393f7807d4983a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a8add14faeecdefee6b93f3019cb0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0f4bc12e66683df871bc949e7d7fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909c635194c8b9f6ce93ee9c536af90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440e541b1e042dbd98d19e718296619563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdc5d65d52c3734edee1e9016433d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff9eebe21577c4f27f9ccad7d63cf1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18298881f385652d18689d7cbd50d956566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a04311e6082cabf6fa43a93e30fa5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427398a42584d9bbdd4be21a38d2d0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919665168b13cbe6cfdca89f6d67ce5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5da799c3a48c3da3eee347cf0ef20570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce999b7cae9794ccfaa51fee1953945571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3e4cc413887b29985b761c371cd5e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3e37a84676e47175cf9732d849184573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d444d6e36d26ebf25c5ce1f2fe410574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d982ac21e722aae2d122965a5d681d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed70163fef71dec1b34c74b7d9ffa5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a7dd34e470dfe391956766d4c1c24577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ea686606770ed4ae27fe64b33a92c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67095212005c4eb7e0c2c9d94df58efe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a267444df72962f2e7bf9c8254ef8c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb083144b6309e3834551436c942bfad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7da95f7715d13591c45cd84fe4f0f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2626659a4c5faa5baa4906c1a9d027583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90a35f16b272148a076880eca5b4ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed651e6e557967fee978f7b3949f204585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e89f8e729a9ff4365f3468b047332586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f9a9bb347d9734bab9947db4780bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174b20a548396880aa37404fba0afb0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01cb1d971245db6c9101d177fac69c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a995b8d7ad0c45027e9b9bba49f827590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3d766e6c2c6a4e2b1cca2f79fc5cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970e6bb80dc9ece74ce1fa0e4b467b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae488859fcccc03a73f1171742f6eda0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39880badcacf74e8e43bd9bb7c67a56594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037cd94af32511777ec5de896fb8255595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195b7e73208352087c3ac9372b1c673596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ace7e4ffba281bda6732a04e230da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a0e20da75429d6d6d132ee89100fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f367d391f3acb1551bbb20301d89e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeca08b1ccdfee328344246b2876d2c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f6fda8ea168ece06ec42958f5b185601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2dbf922a2a3bf867150f9605aff1b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16119eab592dd082fc11eaff45ea1315603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b34ec51081a207f92408f12daab67604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc5bb6adaec025fdab5220c90b1210605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb32f8c205db769951c2965def1ca4a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d293e0b760eab723445a81446159c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c0a0d271ca73de927283075a37a68608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b85b549a54cfdaf0c51c5ce91c9233609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b526af48e0be8f8910fe43187c7da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87797b1445a2c2dc933c3038c6934755611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731100916fc5dbacf29be8347973147612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615221dc5795d7f1ca74ed2cf167e3b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37302ddd4f2959440e741921e4d36db3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ed1bc1ed0c4e4e46fa8e6182986a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff5312b3ece9b3aeda44b64973c757616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a942046bebebd5c0cadf99aea75ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcb687450fdf04e84b9085ad42edcd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d525da2955d3701396e2e0eccaacc9b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5cdf2d87637d8905b6a80104a96d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc55102227ae9802eb4ab1e1ad5cbff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139ef444fff9ab92233f187584f9c38622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1b0d4d36f1ba01310229e708e5508623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9627f71d99356aa87fe6669d49bf6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699f43e48349f31f8aec42793117073625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71faa87209bf946daf6e5ae3dba13b6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99375ff55c5adac56538772733e20d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff8e100c032e0688a9ddfb21f79013628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf70006fbb56ac6a062f718eec0fe98629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed089acbf64496a58244124d533e2eeb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a16d3a2d319d431a01ebb389edfc8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ab5c5ecd02e5b0fe007e477b422a9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a39733e29170ddad6e8511cdffff14633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd810bafe35bb24f450e96ecac281c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0159d10ab7dabc2f2d42d3e39d00a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8dd27fe039ad756ddac5d0cffefe9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598777845c7f2f5cafa5ac472aa28dde637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e64f109f09564512e28898442180ca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca695ed5c58ee8995c0ffe51edf2d53639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faccb8991e03688aa068bff07115ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02472a241700e669216962fcafc980fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e080f47a0a0ea9ce49681d4a1219124642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce1d558ab8cdbc1a2039bdd3afd218643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a802d85a0fe1cab52f6993d1a173180644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1518032ec66a620f78ee049d798b87645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6080e83d3ebdb2e3719b6652e19fcc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33409ce447ec738a3d7d184219d428f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a08b9338938e5906ea98cd6bbc5b5e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f606b923850c8499adf41110787d236649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f78bbb2c3a5646d5f1da5d3e6b8e98650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599400312f02c4d03ddec52dfbf097b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739f027199501f7cf5bac996d0f74ad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b33d78d6a7be28641439fe0889eab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd313b9f91ad6183fffa1213cc937184654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e7c18367687b8d88e9a88d391e6c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad3dc6fc3167ac5fd351fce0423c79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e4978556376e0174460259a90eb8f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276586e134382c31a28362af1b645c34658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb8172cbc12cb6eec83c30de100b6b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bef4ea440252662c5a6cb10ea4afb8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf15ebeb0219aab2d3f6309a4cb22d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892865a9de5f7b4f485065f3336b590662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f17a1956ca1a57d520d65413dcc6de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a34ae1762e542587c19a7a73abd7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234a798dcdf5111d15c905f3b54cbdb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2b7e5122e094dd428dfb185892ce8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3047938b82070a0d22b2a4815f97999667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745850d2aff3ff5f1153a8340a13081668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcb1913f5b793567ef8d4378474d5d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5f97cdac5ccc85be023ca123ad538670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad7349d75cae39493448e7a808a654671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26737b7dbca6754b90197924341ad7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0c3cbabff47db64b93df7044aaa96673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0abd31c9a4c5ce1ca186739cca813674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab456bc85fa57678413203c812f0e31675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df07244d8a35e948ae1b4c3837ec91e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39b4c7a060ea7717ae565ae53d173e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048eac6e67183788e69d439bbbbd39a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343ae7ee169a2c1fd0ec3d56086e6a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc0d5e6f20f1e257302e36ce4d6c8b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd985b60c8cffd9a557530216094accf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17502ba1761cae81440471ce93d1e386682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0eefeb1fdda55502825740faa2853683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d75ca0adf28310fc09d615606acf23684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af9f616f18b5c746b1d73e1f9551cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba61c8a40a026a9020389807861ad9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf768d6188f46a468e02f3dfd230fc9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3758df63036590d70aece4840e02b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc403cb890f092dc6e45d24168636e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e77eec2aeede7cf9d05b4068f5f6d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f474b18ce5db297453f772c6f7c0374691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27973139d6d82036341699af83df34692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce216d7cd96a7d543e2e8156be60983693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e8400b642aa3c6bdff9f90461588e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0ceb6037305591451b7d007ccf104695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c7bca2c896c5e780184c47e8fca3f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dbc8d59977be43edac73de8e5d897697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca76b8aaf93e46bdf61d7d887d14d1d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88433b5a21dac293f1ad570f7d7a6994699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f03afbe598b153e7633277e3841e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daf39ed53ee0a71a1ccfe32740f68e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35ec8474a6c474549e2db9fc1b4a5b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2fa6e88851edc2784b19e0b3dcb03703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292cd2be8b2a15e1ae35be9fc895a5f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb711af1bd789f009e7a5e7ac062a0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77571fc3b1ce4a47fa9884da061223d7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb991f8cbf37b77337a9849725db17f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd333ae46a7b8c03b9544bc8ad8f109e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e76d1b8d5b6bc330c15f72ea995c93709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec068f07a8de436c364bd7db4e9614710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8db4d0f84ca3fb073246bdbf27a49711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c0a46057617f8567471fe04e58511712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193f5903ea0edb1161802fe9c380a83713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc633b49bf1a9419420602feb84c50714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aab37cf422b99bfb1ec1bcca168d7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501446cae5980155bb58946e565d1c9e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3147a935f2a44983e7036e4e2977008717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f169cd8b6c448cbc11c1ddcdef4d30718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e158da90baa01672d76d81ec4f5ace7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a30c66918d517d38005932de81f2c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16461824595b07ed7502dc3fcf05c160721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db085b1e3a8c8b940093ba4e214cc741722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001b3e9df8cfde51b23dfda274c55c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e72454edb6a05463fba28ba35bd7b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7f5553033656c39d65957e548e81b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013972c7b501b5e6b75e45f6755a54c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a536da571b0298e163ad76c1902d3c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0a76e1ddb0f67fc0968a2b26cd570728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6882f07e8c54860c5c1bcd8f3bae223729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd424ffce582645774bfd3ccc57245730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a74d9dbdcfb3909ee4bd7f34d2714731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150519eee504d4ddb898cbf2293796e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30e66e8854bf72290a045d75ad4342733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291736c263658bd4425bddaabfa5615734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521fdb6c254df2fbcebcb3b997ef5a7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39e532713d56512fc3abff524e0d7f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697f8897a187c4f58e6dcc5d8ed670f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9bbe9b853dd9bb0f20c108b917686738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae030a0bffd176f4758a76f16cd263a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731272e6daaa91526dfa02348158695c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adca7b119325d03ff0378adadf1134741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a6a564f1213f5c6e5c6de736b76c9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357f6c62f9813f9da3b4226b7b76b16743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8b8fe4ac28b97626c0d1904ddb83d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f408048b695790786d571c3f84bb92745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bbc8250146bde6c0f45e9a785a24f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36316626c9bd7b12b8bd7c190bc400747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c6748159c7965747a6869b2f1f576748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de9ba8cfd1de64af96ec18abde0433749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224886108768f0d2c9a3eb503aec064750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac4eb1ffece21bd19c7c28d8a07745751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872dce68cf5b5ef64f8ce0e6309d70c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe1a338924ad9e4f42dc334028a632753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcdb207d8be02f0fcc6bbc92f67362754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fcd1c4de6f71b5f468284db731f0e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874984969d863ee3130553b1eec2b74756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab5a65a6c8fd61b5eb47f0da6656f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579242b54475e8f50f907a3041db374758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad7c21668e4c7d58c0e99d6e09cf02759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8198084120f772b22865c135676929760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357db5c06505fca765819534a88a0c13761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8c0a060592d55cfec845c903a4349762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd53fc514ea50153b876fb7e4aa1ade763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de64256692bbb68432df035114a264764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880dfd51812fbaebff51be024109bf5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dc4401a638473fe7b386f2b0db012766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce48470cf85928b74aa4ab756ef71c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>