--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a297e9addb2fb30a1de5e0d44988361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a68f3323ee94cf1b23cc2c01b27ba32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fde9fd767b4c09e1ce4de478ad3623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86c53d6c2585fac6c6656fc40a1fac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed40465c8b60a5c9375615bd359c6325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e1b9710fe2c33c34022cf2ec30fbd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9e5d822de21533ea2100025d3eba17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7759f470df1c02e9a9f5c15356b8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c6d3fefa87bf06c82d6a74aefdab59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18533917797e44391905f78a4ed22910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16eae5c9194f122c92b1741b11fe15411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defeb4a12da006c1c378f0619be1c61512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31783af1d24a372ba9e498a42ea795713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52abfa4541e175120feeac3154279d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6097b84edc232122b5d609b7e8dd4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e622360865018907881a1e01d9ccb116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298776514c8fc99db3ee92399141fc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b977851c75ae9c7bfe9df0fbafb29cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ee245a0bc2c3e97e4540af71e349019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570ff70d3f636c5ce03b1a1d2baac0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947fd538baf1fb38836f3a35aa5163721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266ae0ad038772e0105520c1aa53e6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829227866c0312a530d93776bbbe0b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14d51291ad455d8a3163b0e190adef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe11c1693398e81becd01ed8e0d3db125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168989f42c3abc15ac0ff11ca019f54426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6496053c286bacfed5a701851ed83a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89456433d24b6b0eac0edbb4ed868a3028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b3c8c81302690bd08600074930f6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93abbd7292b8fe63f5d4e1ad44ac3ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9061a1f74b47fa98a357708cd736231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c3cad5fa18edf8338df927884405332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f175be5dde0eca5c6ea1e0b5abd528633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c8ab1b7c998d28851cf646fedfc9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7b335de14f1e7633034956dcef37835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb267f196e16f1c8c4b95ab6dc89d6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242907581ca34c173044a5e13c74894637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cbf9d3f94bc2a3cdd9f3f9f572fd038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da0f754bf45b825c93384b74fbb15a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30049e350a449698513c8f938fd1c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549aa9006d6c24732283c66983917dca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ad0ddd6dba1f1aa607c24dd4d25e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71529412cc3f9a67adba833a102159243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99329a03119e2b014ac51819395d40544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f0b4a9d07670fe76d05122a8a965645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89a4892778d480401cc8c03d28faf846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9a161005150a2694df346b785d96347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22715f3dbfd1f86c345c7546bd3505048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874a05cd5011df9740f22e7838841e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dcc514d367da8f8708ed0098603e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f104b6b8ac7d3bd68353f012c20bb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce5e6547c15ee1bb8f3218b1f6cbb852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8594ce96001eec282bef8bc48c94053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ec844a82596a3488a124aa0dd5c8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28dc80da57ba324edf2fe76a2fbaf255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc12421ba85b714c73b60980a741e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0ff8883edae1c893d02f84fe1de1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff82c98b875ea3d4aafa8adc017eba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647635e511930069a2c952c50b1c8b6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc8ab7f4c3b12b849339de3d7096d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517ba2313739c77d729604fb392901f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3cad2dc80a1c0c06b0ec351bfa6ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71d751cff9aba9a74f3432d3d20fb263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dee388be4387eb717f84558e6af0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddccf72594c48c1aa82db0ec5a875de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbed4a322c03523d590a63ce0c7d01b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411a78d08b97b133d71c2d4cadbe1b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b095ce141171f4880d50e500db9e36868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d783c8e9ba60e50a6a7f078dc6927cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f09f920583b1395b136b695ce841a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcfa9df679031b95f059d13627465f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584932b45a9705c7f21f7589c16df0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ebd427eb2fa497bdc7a49926b0e2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98bd02df33c452ee5fd156a589be7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3a845c5d886fd230dc5e69cb19b6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675006f5944fc53ef35b14982f53b1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad8866db0d78658dd16a9b440ce43b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2449b5558293a16447b09800d6b1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55d535811d0d5922be9dfedf7972d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac1efac6d0ec0f7196470f85eb936180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ee3d86724573c06180216909a342581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa29a705bb9dcd5734c4556ed1291582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9a304a6e2354f50008b3d54d65e7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2fbf999eb6d62b2856e843e48779f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6589544e9670cba32174d4aa5e5433685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed606b2c6be992b4f18e5a4d486794f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f3308f3b791ee2282139c3286ed2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f36d5ec25f5cbb0d805763153e072288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6b9fb8f0198a68ac1a354d6b25f6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d5e74936e589b4e58ee8fccdfb2be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d661d7f5304d42603390407d3f58591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f73f8c14b21f70e3b8017693d526592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00590c35bb180a4e14906491031f97993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afe54433977049d76ce3bd949c635f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68beff6b9afa1cca9670cbaaa980b52895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f706d33e2cb45ed5b9b0e0a6addb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652953aa89078673dbbc6b87999aca897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5d83df14d8c677a7a37caa5cc561e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c72ee622b7e66a47e2f587423c6cfe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41be463f70207a2a4a4e98c22cf46cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1328d70b927786c8542d353ef8e8205101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59492e604335990ac5054853205cd3f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d1c89ff68df9d5142c22a4b95656d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0220ff8f8d81f1af0606f1a392abb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aef433ac8ca6f8e22391e9c34cbc1e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd1b50c134449c107a03cbe3b9e5dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2233f34a4e6274662041fdbfcae7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f0ddeae8be3c1fc079efd1c3082e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6fb24e1915b5d7652433ad9fafeb8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10e33db19a3c4a5b3a1c28431285a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607fdeb9c3d16a98b186f607db1b78d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3f78cfe8b495443ca6c3badd71b71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6e5f6673b043278b86580b81ef1d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248edeb90565ca1f90503ac05a4cc5e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f950e523896dd42486fd92fd3976437115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffb1df8eabe10e8aaf335109b0eff5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecc472316c231bcefa5148827dac1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16970b0848b35e578b13aca3657c478b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5872b5637b9dcfe6d324b133ef8a3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fa23a4f8e74adad5710df89f1a59f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411eec827f3cc631d3c1ae13ea47195a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee24bc675b8ca8bc3388a4378b00bd0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fc4bc8b36724b53683f1c00ea0a4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757290ba5daf2cddc34d7623f9f99c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5b1d644fd97124844d6360ccc0ede125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b426cb87a91a9c2996532c9c58da6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d7d0b5d0c7e7c2f665a0a4857d257127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed6bad311f7f8478bcf3f095367379128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c2dc0fa828dd333342994e0cd9623129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1b0d4071e418b5bc6e619289aff92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0281b9efc448d808b9b8b18d9abcb75131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d24f1a22d8edb37682ab6cad7f197a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b2f962067314978136ba208943599133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d3f714c4f42dfa765c4ed3c0d1ecc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc044f279a0de0e8794f1c86253e4a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b8aea71c6fd6272e3b8ddbc89d2b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6eedc59cc36cec1dbc0c23a752ca6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135461231c09e5259e968373013fcd2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a684221498bc3e3e5e642ab574c0a43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a9bb3ed9828371086433d96f83027140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cf61f884795f254c4868e6748d5cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a1bc4a00286e21199dabccc6c483a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760524dc15698e9f8abe20b254bb7649143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8114b5f706426dd7fd11e7aa78fec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672065b0ed38e2df3e3aa3982a7f599145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386761cf8a1230709e6b78eede29346f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5da5d92f343e73856e434665d20de8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09059d5f3aa3c8c5308c6f07a7b59f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37222888d9b1ab95d4726f91b20f09c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ede427f99543306e7a8a28305e138150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007703df8088bed82559fd5bc5f5d082151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c89eccef2d62e04d8dee37f3551de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748e365bddf3e27b03dbb429364028b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e01c2e3aace284a269bd18fc1ac1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bad93d6f2d23e22b331a83119b8f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1b3d967a6298c83f718fbc06ce6d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78723a5f097d8e1be4c0249d3ff932157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb9cb5896e99ab43babe40d79249e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f603ca07b0242021486482b29ea957159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b666b17b1b9211460220377fc0f5d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394c33c6e1fe31fecfc47b91ba2a193161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef57de740bf203aecfeed2dbe982d75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c6fd320d58d48277ac30658d6c262163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57c7e9002edf5f0f798571963514ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e073d9140e8d89e147a4912f31bf7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33f7bf1d276e2f2f808f689a6fb9e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbfb8b751f53ebb1dd16c740f029b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38469a08cd9507a3bad444ad83acfa3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c72bb15e80379a65361c48bf1d5051169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163baa035a018783ac676ed5f5a0a85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee59ca1e5c79d352ce94e2889dc3dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133b8eccf8c322aea16f32ed2c6a4fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44afffd0d29d29f69c57fc0b0dfa20c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b611452248f854cc6f27c1d444ea03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c837156a28ba5d99c49e22e3057695175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958b8c09f68a60d883657f647df529d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e047151365550b49fb83427a0bfbc75177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e97b5d3493bf4b24d9e97f0962d485178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68260957f8d18279733bce5ee839d54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42b655ab4683cceab299909fd22b03180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98913b00abddad11c6675ccb08f2fc7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962263b775fbbdfbf5eff8f94af7b1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798b98c37f570db2857e82d55b384cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141676858fb1a52b25e373c414499cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e227d7a6ee36feab3ad60dc614cbbb4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7da76b00dabf678311a7beeaab3de1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2e294fb724487f80f91d5a588c871187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b4969d48060a12b0f03e846d6f3eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b375927d65970d1e7cd7bf1b25d84a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef8179a278b4ab1ae071bdbf0eb462190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d6db9b351005c17421f43e1ec51fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a2e7fe27a8f582f930440abc64483192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba649499d86912752ead47d30a5c1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea6451ec413fea9268777bc7cef226194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c764b4cc2c697f0aaa15829c0a0da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41859f6b1999eb6bfc714cfe2d88a65196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3fc98e2706fc5b3854894bbfb1263197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577e8f1edce112380e8162ca989c74f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca58c5100f7b9c6762adf54cabfe000199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3055fd401c28f86d70dec5d87d376d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b570723d2a8f8731be764546f6a3923201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082aeacf1eafe6e014800b3182faf2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164a7f1d3673b891b19d2261ebc3940203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641ad7d20aef56ead911041205285bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d314fea13bb4c3aed7bcd70c0dfa45a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a43db4eee22f0a758cb806e313c96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3178e18c0d93bf86ed29f2974d0fc32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5897fff484e4f01eadc38744633d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ac7320c8737419745106060e2930e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6d33a89e6b16a13aad92f1ebddb98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e311a1745e44e60f930637500258831211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50285e47b56a4e583099b70d6f9cb1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aeb66758d56a6cf2162b891958dbb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf6e989b8eb442dd4564a3d568c5b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e1f5d62dfda6f5b430ce01334815d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787beea79eca103b977e7f9f52afacaf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6dee895fd88ccbab5eaf9ae71f12d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9309ad7132d31c4f142084d3a221355218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3f70b2153d8da33ce8a076c4d58d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e65d525d3cc8181437438a29985c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce4127ca338d22c837fb1876bab0c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca22bcc329c8fed777e82fceff99d26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3fb63b86f0145476bc77e97ee4dca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3da095c916c212e551cec84a0c5b2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb1f784f5d9c7fc98531a23751686f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcaa3751310b789cf71b5148fced0d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef401f17b49a0cfeafa87c45b4d813227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de55c8d12556c488df7436b197fecc9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d568b194bb5050c9f2dd79abe5bf3f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff24bd5ab01e298e433730a971becd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285e8a0cb6962e166be94c1451d06e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3522babf857c65489188417dc61bde3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10730cf84e3a39ed034d52322ff25552233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae646062c0ae01427e212ada5e97442234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790677b02d86300081881ca7ec31378235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503f535f1bbd6863a1c015b6eef4664236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa6df81e9d73e76a801c7816e67047237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56ee6fbf8e7fb26840926321b70580238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d932d72d0746a2c4973ad7b41d0cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca7ae8f30920eda75784a682eae8c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd5392999a635751f1e377db3ff355241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cce2807c1f4f8551a5f7bd809d07ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d6e6bb01faa40212422abcbd1554c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01810c4777e40d3b27ae5be7712738244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b51ed563dfed4d616fc9624402df2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc816e0e5514b71c5555d821889179246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680e352eec17fdd40a9d0a14db84d72247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690cfcb2c935d69fa51d70ba23ae083248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdea0fe0f2ba4616a11f2a8c792bd4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33cdaf7ec29c57df32991e7f34e5c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae96e71a52332976a6cc3c23e4383b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad6377c1d1786dfea4735581bf0983252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1936c5435da9d90be51daf6e94fb6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65142a32ce89d0ca5a2655c464961d16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1c11b6419bd4f8ac2d875c39a7c9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93766c8f9dfccdb53ee219904c89c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fba9df7f36ee0784f1c18dfdef69ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca866f0029ccbe6816bea1a37b32260258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16c5b98acf2b98547fab782dd0d3f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde72a24be8e258c6cc39689d04892f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca31556fefe4597b12b678df96ca108261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93d849c5edb1224e44fe1e145e6de7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ad2c6be1c1cc0a5c7da0a74590dd3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009b82def767c16ed1b0dfba5731626264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c231fa3526fbe8ca02f6366b3f163265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6604e26e873975b6f66c4943bfcaa04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5ce8bb138b7decb79e99c587ea871267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314734a38f3bd35830033fc9a3ce85bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362dcd2038fdbaa14c1062573d61126269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b693b22feb6d03078e036c3c043ec3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a771ac8eabc52253952b41d8b74be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7977e1035df35ec1c3ef735d1fe015272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ef1785a59e5287ff6b9be527c6bc3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb471d7900438fe49d18725482a7257274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512814f044247a673394cf7f99ebd97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e2b269027c546f68e17299dc28ae8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71c048a3e607700c0a390dab9ddc4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680caf9d569e986a2b2736c513b372e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d1156dd8761777e687add22451355279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1664ea5bfc8d38ae489277ea7530151280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f182637a304426c2337425d6d957f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927d0621685bd2af163e71f10ad95f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac410b5133fd4d2f57dd22bb984ee75283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cc63690cae728d05c2d5c61476ebe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcff195fad764bbc675a151a8aab82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c51fe70e3b4ad1755ddcd71382968a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89b528ac27e9c78c69f67cd9330363287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8bb068ef738b4986dff795909c310288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b2e3e5c00852d1709d52f50730ff8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a68fe38e842e94796780df10ae5fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5266f32b0a60e896e3fe3823be416e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bc7be0dadc77c66f8d9a1d562101a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083234f1cf4915d9fba16ee53dbb39fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291b956c61d285439668adbcf05d4b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7d8bc2b9f8171b46a96769a2cc5f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b321af06cb2649eceeae8183e0c8132296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1b9bc4324dd8008c00bcc384e2ea9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573f9881e96af7a9ca800be2b5d6109298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8366eda7aefbb0fa1c75e675918065299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fbd1891b2bd347fc453200166a51d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f36c78be1e5a99046229e01455ebaf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101d99e085630e1118ba43b8a86ed37302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403072a734bbce83da5e1a74c0373db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a212a9505d3571c2525e962b248d8a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fe6a063300983e8722119e230408e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42169fab61226de5996ed948b3fd60ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79780252ba7a77214d634e27589422f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebd231dd7c90ca9919d483b4494d89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3948207a5d561fbf213277b67201d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be73ecb10cd65fb5c5d3e7384930e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350d87f0352996f4fa44ee0eb752fa0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696241178b0cfe19c777a5af23fd0f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e51a01c55f865fc1b4c2bb4a9697a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a683897cbcdca0963522a1361e6f0c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9d4d6575e752c32de8935b17679ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2e441392364d04317954f7dcb5b58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2ed32732538a1ed998c8b1d72f06d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789f28ad7fabfa8ba835223ec2793b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448f420f4aa5738ab8f671c75e57a2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644a569c225b2448db297ae9c6aae7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4872e3042ee55c1cbfe0c9050b995321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809afaa12dd06691b5670bda17dc660e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff471b0e3893f347b2c5d711d74301323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879342b45c8287ac75be00ae6f3d7b02324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b7a274ae8e7a911266bfc485bfa9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807c8be8918b3354086c21672880754326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e44010fadb19f87f8f06360763143327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed686fc10c25f7c3c0382ebd1f980e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de028db9ad34503af7f83928bf6add4c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb4a185b43713a92835f481cea270c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85889ac4ce1d9c0296bc05d168836024331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8db07232254b3a35410ae4d242749332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c42fa42e87af40e9998a90a9d5e94c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f36836101a20a4b089714af51326fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc263f326a3953fc3b8044d37bb8bef6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4618d98fe624cd166fb323dfe74c53b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35adb9a63ef643532b7b66efd0e00d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88f3617b9a420801a7e8c7c596ae09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c16685b65e493e512a540276eef3fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509837ce632ab8b5e67b879a2bff93b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea349ca5c8899f77e0234ebad4d1cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c01495080c12ae6ae7804d817e412342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdedd6544052c3ab4e16b5d8ddac26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9821a56271a788c08cd0d6f324478344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945ff81960d3c1cfa3c67a5a1a6e5cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a65f5f531b506d7c913882cfdd9dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8feae05c4dca194f2cdf42873b53c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67eb55331a94657ee636e09e6e45613348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ca86433b56d8558cbe0f086fbca61349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262378e39eba0963730688c446086de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632204a0b6403038b0b316ffa616965e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5c1e61a522c3322a5cc54fc126458352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5924dc944bff7defaabc739d110429353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be62ab389484dfdeac42e2d08022ff4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b376df405e35e7c5f79c980a20d547355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaeb7a369da1377ad85b8eaa952324356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35683b43725715f1bd03bcea650a59357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882be9c9ba387adcca4aedb5b470ab4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900991cfc1dc27670f05abf9db2934b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852af2b748bbe53be5643715ed2a7bd1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9221277277c938bfda5938184407e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ebf17c86b0a6772065446a92059b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cb2f720b403d1a7bb3d1fe9604ced363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd3d91a87d5a056ebbdba0f28fa480364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3eb087c298491d270fe59d977b0aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11e1e3ac0b3eef22856235948460c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f787ee5d345c2213e97a22d5b7932a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22e7614584a5d77ee45e5c7cd29339368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7706c44568b40a79811352349a90a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f468c1d5ac50ad5f817123f0afeed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde14075968028906758c986b322e764371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15829f68c4d389f9afdc9787b35bd438372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef5e3098cc493bb5e7399390a25adb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4acbc72b68e208f4b138bb22f7ce4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e613ed462693a3e4eb0b83233231d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c467cf471998103bafc26a7f81d3b9b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0354a7ff970b7204829af9450fc50377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2e8901e1db32c20391f38c1e12f91378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af30b99a9eaa9922c6f428a7df975f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54988e35a0c76c59986a9858f9ae79380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440046cfdcf047b908b7c5be082ad2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723293acea2a7b5146cb8484cab0e6f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ecb4ef1c7695fa07fcc808a5d7b20383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058d2eeef0f9f2cc2d45662d6110fa9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758c07a16adcdbaf32c6e7d62ea9875385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc1a4c94a8947c9f827b5fb3a194b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc705f84589f210c43b4783248707d0c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1714fef2a8699cd6696ecbec47f7e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7a0cf24b14ee1ad55fe278df55472389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fc8c386c8d53d4adb23cd0f0619c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecfe1abd015c0a63530edb65cd555f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a075b31cfb5f7d92b203698c60fe14392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1ddb8d6080cf87fd2082ce7443858393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60358144a162ac8f00ac0f7429a23c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9601e00cb94740bce5f5d91ac4d75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5a25804bb27b69a3e33ab4955326f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9f6982f30171dea000c25e3380f94397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15196bf089873fea4d699dd5a7542212398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48119cd6b83ec36bdeafff3adf9cb73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6128dc3993f553255c2ba71dfa7a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c56d75ac41130aa08dc793c210ace3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7ecb7f8a6f814b2afc622e6e6e0e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9220ab33d623b4eca40833d1374c6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e64f1adbbdfaf550771d7b915524a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e8dc5a77ed4bb97779a046ac419ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14fe8b213bc7212646b517a421e85e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2a4506b3831d9f3ee1275c92e9716407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460c50077e8f7a82f491ba1ad5d0a36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b47812f56e5ab205f6455c61ffb9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348680f016a59353d9002e8fb7f38e98410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b81355150d133205a408ab4ecd39e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74602535fd15a45c59bb1bcb43176694412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81256a6f38208d38a7f9a4b8a6f751413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a3229664e16ae0ccce82be400de90414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e88488c2a4e4627e38fc6da98100b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccdcb9a9576346d7881cfbd88b7892416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faa41a5ac33f76a1045af5a032a887417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997b165abcd97166c39fda87bb0ab05418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e245cbbd5e2b8e0b4861fa9a5c190419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e568dced34044c05691a2cae30abc7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1fee00bffe4d606158215b9619bc5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74a4046b6670128dfe95b04ae6fc3f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f8a1cd37f452292d27546aee6e54e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aba54d5b7d636f965eb5a4b0a37e5d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b97fdc29db051cabe8bf4b9187e95425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86635c0575565020a4cde3d004eacd3d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60515aba94357fb7f1fbcb8f4d181088427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe843bffbf80acc2e7c6c6a1af0f4bff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b8ed977e7d19795bd999ee7cbdf13429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4328d1ef13c30d234b15f176533a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976872e89c3d71dc38fb6d9ca785fec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eaca6c87ca32806164d402cb4e4933432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3dfbc078e4b803684dd2a0fd75e8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9870d9f1489b35ba251ddeb4f83484d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5021566e4b4f1804fa14da65eb1c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ce57ecebc4746fc781be5658b18e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a35520b13c78b708317b18ed15df3b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2e1d6cdff6480688c78fc3f4f6f22438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5e8aa55e871e3fa8b7f716ce4c162439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c611fb7903ced53adda0cf45d7cd3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69aa55ddd588d769f9b4016a99bcf2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5c52e130e904d4313441170cabc56442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c264f6fb5539a7d4ca872c9b1dc140d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43739f83ba05d2a593642eae63cc9b2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36efddf337c6085f3b2fcc859abfdd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1e57e05d7524c789aac434e2aa58d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e653102a6d1af0403f1f2f6d33248447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0a37f22930da33c5192a8c54da57b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fe522f7ec6726043f5c56c9e5fc56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3755fb18f7c08c9a7e658e0972b1448450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0cffaff03955d1c3aa51164c7bcfd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1c380f586bb2ed798c8df8a4b186e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5dbff39b4023d8279efdf7fec8beb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d26ed69d413f12b4bc5d36b0ad843a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3162fed018ffcd2dbf4fc11a67ff0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff820ca2d4baeacb804293548cf66c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854212002eefd79391dfb9ec2b09c85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caec6b2e8642185e5795bba405ef4bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dda1293276e7617d77b1c6bfbd6b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630b483c441d6a4e376add689c0eaa4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ab31098388cbd77851b1b896631a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d115b82909845ee823688afcfe286462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f5165ea950d21b1146f8c3cfe1dfd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7360ac9d0cf9341b251f22fa7f7099464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed048d06cd0fff9d7f28f1e3a7c625465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b49866c73f0bdc26523a3b80c857d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578cbd6afd4b15b7cd27e5bcdd8fca6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041943255cfd3629af08d531ab3acd3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620c2ff8ab347c8cc534f4b497a7138469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318c0876f9239af3e58c8dbf817eade470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30923f755ff7f82f1fb9350cd4d39c83471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61619be046bc333aa414320c27d0ca62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f00cedf3e9be4c94cc811f6282e4c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c868ef713a629fb58b43cd5d1fc9b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105bf7e811a316096bb2e8988485e49475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41bfcd06a5f103f4329e4bd91cf271476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db169fbd21c881b03106eaa3eb6f52e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accee259cdfb8f311b993adcebc1013478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbd29652ee0f09c9a9f4559ea43ddf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a97d7445c8382b7a6bdc2a179c322480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4602c4a43ee59901491869421d5144481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c3b5069c0c295cde1cad70e73f89c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ddeefd6df04e13b392e0a39ae358f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffa2521085a7b89ba6d6db06691f58484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1df6457009e150b29960cbd68b1259485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01c8ba99ef5ff2e115bb9b44cecb17486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7fb0cdb7b84b771d84aee47c02f4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7501e261e55ea04ab4b945a829a7e7b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cc4ee40d0a3556d3c1c3380740646489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd8fa519a28d74f3ef35ea457b65d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1823d1c9453a935e9052a5d309c4b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cd4e60ae22b0766f5589ae20e6206492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d197f96df853fff0f92d1f73c71876493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e64e7627df273395b3ad97e3e7203d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b891089455b3a8af8d1068746ab06d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e0f8b810340a74093f938c93a7814496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e5ad36ceb3374be4fc3864b6b9abc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026841f6063d07da64b1f5c11fa218ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31112cbd71a70fedba6e34af1cd94ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b193b932f2f70eedd295cc47d6689500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56b6c73c76e98a353873b61136d55c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158653a5275874bc27bdf01a9c726a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606530dbe8276e665f6d6116eb18dcb8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425753f7c9936779abce79b824a9f63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbbeee39e084470f4e201055a7b608505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a7e0c17fbf99fec2dc1d984790e26506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676e26c42f3e7f03f9a02f9ebfde770507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a8dc01c97ae418a162b817e1eb31d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8632d3f094134f9a6c1d51855cd22509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6949b39a8c92830fe8374e437b1a27510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8932aa402464a014e0a8905b4462a2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40a4af122f918ef908b0c08164b37a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34343ea80d6dab8a43dbff94c8f76f0e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366f8dc62e69637b1e36833933a155b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaee6878d7788bf52a9783102ee24c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c517974047f0e9a6bd7d87dcccc988516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca30ae2091093db757522179b4291d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6b241f1bfce25107a18cffe869632518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314451c6cdeb09e940a4b416dac6b3cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f6620df4cbd5001d2275f08d54472520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c722394012906c3783886fb42acfa6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfaef13c3704a73962393a74fdc815522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b6d5c103166c40b3fa423c65dd4f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f649b08f19980896aab6599382002524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a0583220dca5b5aaf8c74ef8f1cd2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd45b76ec768be099144676838e0c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72119b3bfdf1839ca6759b895ccd6e54527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3498e5907d62eace82955800964a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da233f162a5d6329f8587c20e9f6015a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc31645c9c7c8395b2250c569f2a53e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461e62319c2a2965129221b56d4789b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557df77d8c797d69514078830e79243532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42d5d40be7300ee1f54c86739d41e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ef24b6535a203fec031446520d717534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6531c307f81d86349bb060434c5281535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3e6d39d322ff7704fa5a9e3a74b30536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff0c26f4456e854054c60cbcb24dd1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131ba9692f8e10f3d548a7d49485064538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c973360d2a6f3f2e1bc8fd4a60fc18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2916d3304f2a46aa00c385326b431540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a880ba03531ec4763126b3ab187925541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97e8520a88693aea70732b3fa0fbc0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d6dadbaad34426a724a6373430496543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383df2706c3c2e1423e047eed786491544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e816249afbd6989bec4a975f8689cd9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb44d13789544260e9599195c796631546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f68a59aeabe373609d78ce152ce430547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3e88ec64e18da208fefb3bd79d548548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d6044645d14b0170ea7c1261f6fac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2811725dcf0daa7c8eadcf0a2efd08a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a5efe66de3c434f38e9efa87eabfb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfa551497f35b910498822d6cecacb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb38c756f7e16a1139ff6647320a4a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca44c225b73106fb7bce9a887c5960c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a908936cd5902c1ce24778c9d1c06555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c442e20804014de404c8f070037f4f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801584e9a0b07e42b1f806e6b52cf57557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81120603e21c995f3f5d94bca436e8fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b393fd6b332f63abff16d102e01b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf800d90824a386eabe4d1cd770ad2cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645e7567f292f1414357d62aa4fd8cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294af476beac1d484db038907c1209c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936f5efba0e88501206c995ed3662f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef62e0b9a014ce2a731d5da87c59793564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cec528ee75adf70f0566e9dd968c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70305e2aa39a5e4a013e97c593606c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c6bbd21a99f0907f499a441034e19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82650303a39eba4523aaa70e0167bb37568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3860e742dc04fc4a9a55288c4a5e4c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683f00f68c8ceb1e1ea9dd976d37df9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0076d5b3acda9aa8d772157358bcb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6374cf436c912c231c9ad73a37ddb6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77174f7e2fbf0206912d5cf1de6096573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f79ba95d04bfc3201c80c1116127d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1cd34edc4ff695629fc55fe1045e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeab7b221f897a38873bea3bb23e53f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d66b1f3cc9b238149ba287e304863577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b6a6a3149aac2b6875c2b7b9cfb93578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9be38c99d7ee0a9b8ba3e579b5cbae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad4d7d56864083c94c40a460274887580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f36c7226dfc7aad43ae45444711ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3884163611f3fea75f578cdbfa7815582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928e66755786cb2654878f46531d8ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8445f2b438fd04ab91d0856af63ade1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd8ff5cf570280e04d6689914a7007585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5f06a400abd3d39b517c95d3780b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5931327689d75c90194c46109be07587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb345cd05578569b04c010637d654c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c157cdae9059b1040925c5b4f26d3a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2323d3147f70ceb76b72431f09f0ab3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185df3c69f200d73bf4368e25243eda591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de75de2da76890f7cb516814c4af08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ea0af31d4490be1fac7c046e2a2c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308516a4e756485072ebd875ab03fd72594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7abec8e786ab10072968215a076cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13315c9c739896ba6048c4fc4ee2d96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82946227961217288e1b465834da59c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210ce53a74950ebec93e326954ce1e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae092c77084523df81736d2d763517599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e98f0458703407368c97786bdd59b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000eafa9f603b776cb426bade3e77b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b053ff92c612d923a3cc3c22f7f4987602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e28e46d7ddb2edd37bdda1b49d3190603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb9795d7f58a011fb48b40f48f169a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2d83f4c5959e41f9759829a986ee5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e943215554abbe6fe50df948cbaa8a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665676126e0eab52ae42d670d7bf8931607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f1b54e39fb09dfa8333d4157d7423608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdd77e4f2a697889d30fd35586bf54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29cd7f27771fe38151ed8aa8853e38610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f10926d06433a236d3f3ea2cb4fe12611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945bb247115c8b041b2e25c503a9367612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c57d3c82fbad422ed88d1b0121526e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565957bd52ba9a835d25bfa2e79041f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950758556f28b414ea0aed8285d8222615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ec2d8c39add49f137f58c57340812616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec28dd53ecad819a0d1a4505d62ed06617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee4ae3922d8b70da58cd24c67d9d20618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7085833bdf12a407cf272413f7afbc8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a9ef9392cfdbf3902139900dde305620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcedefb35a3595066aa84e9b1af4228621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdefa56ae1d363eabea26046b2765c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e29f69ebc581d107848b0632996e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52906f52e0aad93d2e5d370f38fe3a43624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e6e14503b6e2c3705eeecd384d9c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0606566c313f76982449b2d6ab842626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6f3c1d241f9eb47aa0c3882dadbea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dcea56a8924156c1300f95eeb7877628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852f32eda8fe6ba307d1f3eab7dc81f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6bdea79971e0fc00e42f33b414853630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417227ae0b44d835528ab5d7741febd0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c0d53da13253b06225a5ee5602ff8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe72d67044dae1257825c3a5b78ff68633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3500f0f03dfd57d85606b415f93e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4192c0c32b4940874b9f5519f477682635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52723265adbabb667d635bbff7627fdd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050aad6482b6ee106098af80f3e5775637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994347576d9a07900187ebe4f5580c3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3de44f96076df0c0d4e45198b9d906639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ea0786580b2aa75b2ade0cc65b817640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7798f62154f2c83fc2a6cc372e81b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba97efee3c9cf6135631c887426531b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb8658592e37a50fa6a342d88c01e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa5a2ea4b0dd28e581069ac7c2a6a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc0ecd0f8e13e0f5e4a53245c3c07b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6332dfb2ef8a2393ded7ad50e74cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa13186de21c20e21a0949833a8000647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef6009e5cc4848062eceedb2e501e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd99c3b3ce0e98f962a95f427441d1b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fdd713a73d5285900f22255c5c539650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c97e6b33e77cecb5d91ed1bbdd7f7c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63aec1d5e4c7a7cf2e482371fd64550652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f110e4239765a3d98fed7823164aa7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fa6b172dc0d4c7d411ae67b1299d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043879127ac4d48cc90c1f726b84af2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626a4c08e898e29a4ac7ff059d54657656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01bc0167377d69b2d411901c9a9d01657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887039a98243197cb55774b31b49d526658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effd88fe9aacf6d4b090a42d50e1aae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db5c9f7a39c7e642ae49b037a51120660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca102e9689b1758e5bed67f852db108e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73580bbb500d2069d449a43d508f1e78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc93ae214cfa1acdc6d8952d798833663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49344ddaf06e1b5a5e8e0edf3f93b1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29e6af3bda62141643179bfd8eedd2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dc11c00dfe469d00043e9f426b903666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abfcda133d8de364116cc8aa99f8dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1b046a26776100dc919d14dcac3b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8687453e8e5627ba96d18b5b0cbf1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c698eae318497acb63764d6dfc139670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3665cf1295b7afae86840ca1081b77671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993631bfc0bab7432e8978773997949672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b25214c1ce09ce4b2a93d1b278832e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88efe81b66adfed4c2e2e0d5691baa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d7e7d3e199bc2b0a959e51deaaab0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b786bed9498859de94a62a3ff3f613a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0047524d0fb2685acb0b0e2c42e8408677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de8d40b8d367580b24e15bfae17ce9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3bd52778dedc814773d2f6c8bfa41679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d9b4725ee860a9b89d60ff905cfc4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e5e32e07e8bbd45517e66eb094d64681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ee9c521e340bc7295fae619df7084682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff215d706c8670030bb985e24ff7ee4b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471ebc8f3e4bb73a186df61cb7e357a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ae3e45304d6fb17fec03c49919642685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa659979aee67fc154a577e1d848b56a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb5e2213e1e350405fa236c4b6c9f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dbfff5ffdf215750ff0d77a032a49688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5a3109faa3390a8e6e0be651ed7f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ae8a173603e374038a144d87161e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c56d15ae1dbcf2e09b78469578882691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4651fed73a99759abc6049f6756da10692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c9a9a173d13b70027f2ac520091f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5d7635aa668fca9247bb2fc8ac094694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349cd87d34148647c452f0f418b6901695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a274501d512f61ff3ba52f0d7839b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1f07d927efd212dc85cfa8446c083697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2ab8ed3750505f72c19abe545f3e2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49baa7b0d5a1c3ca163d48579ea0f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa86ed93528be18cbff344fcebea067700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee219af9493f0c6e7ded975db716ae2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec492b8ea380bec9f8107815f879d25702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f023322f3251b1372ad35f1e367a85703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628aeeff1a210de0ae888741a7ce78d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a208335bc2fc5ac478903c5616a69f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7bc5456b15b6365f8d6313125bfac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedccd3c9c56c5aaa2844995cf4f0c3d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221645435a4768647ca1ab960f4e423708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f37955f108d796fa4a4c97252bc099709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618f25d53ff660250d0a009f1019572710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e016f97499c3e1971bf4fcb8257210d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be9d5911a8d0f1ca3164c1e639a94b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074815b03feaf8ce43d02a91980cb450713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18087cd1dd18ef55875c56a0287e18714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c0c8678d64e5df7c3c11efee676d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a092be46c2ff4846a214c151f9c64d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2244a3fed5415cfd414359e77df88717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e7b2ebb53e4ffd465b8044bd2623a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09b7ad31675a32ea01b99e7e478099719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de42fdceacace699a7690179462eb6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9734c4e55daecdaa4c30a36917463721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e0ce635d61f723592fca90ec9ac02722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e269d529e0e0db977cf7277d5ddaf45723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9a6fc67743f9381a215b07f4cb334724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5c46db262a0ec46933cd551cb61d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0bf58f4785c75c8ed921568e8e152726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956f8d825fb735b4c2d4721a5078005727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c995fd3324ecb5778056d99205e8c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f81b16d913475063554de14691b840729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed3999b65b6d1e6a668177ef0f16cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5bae5636a1bc1e23aa13bb802fbf5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ef97b6084fa1c9936a04d59d5ea69732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9b7d29ed07351014d96c6c5a2607d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66639e2f4522f973b0bb027ed5d606c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585728f826498c795900e2c9c9812e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a925e14263692b4b785d60916aeb30a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d558e310a91eb58bdbed9f6f038897737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c22236c72f6921bc7b3f0e5814060738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e526dda8afe8010be3e5cf013080d17739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bc1bbcea4b2d3555ba4976f91f8ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a208b4bbff84752bd50f431f9b70085741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ccefecead74a7ffb443b3d1100a43742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6455fd92fbd6490a99fa9ea189e6e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaeda5de132a0393f37e07bd0362e9d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134c49c4551b65ac275e8d9c09e5f1f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a9ef03b513f41d42018b00ccf6e7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245464e9e142de0a36dabc92f418b2c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2709da19767de8ff98d195485a074c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a2e2fa3c0e6521c77196dad0b7f38749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2320f025910d8d6ec242d6aa005d5f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d65ad7b753704d710e14fb2552253751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af07a066cd85fed550d4cb9c584304752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bc26b7f3016e18ed3b93252b0b9ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8a0b82b83db6dc43c364ce9e6f7c5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ebb70d13fa6f2bd0c6fa34e5d1e27755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08a9ebb177819c258ff8d411667c4b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b571307131e8d780989ce948c26e83757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ff056c93d61862bf06a05160ea070758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d68236941feed1022c7684c2338c4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a25debcbcc4988d20b97c5adb5200760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492283b064a389dcc546d214ec3cd461761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9099f909564d8ec2ad96f1af1995f29762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1ce8b86316e2eba99c883376f0479763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd81c9d0b65d48b0ff08d58594fd2d5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20efdc9cc57a8bef366cd96455f5bf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77621d5f5a124dfede8058ac22fa3e0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ae39b78dac4c0ce003b7ec75b1169767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74511720f46d8aebd0b9b7da199956768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6a76d7fa805b1dc53c057af45d94a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1b1a58656ff1d84a4df5af5a56794770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e298f23e93ab960d76823ab69f6f282771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea340542ead41f4a43a44c5142e571a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3de346ba8a8966e0ee343b0701ea86773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f91c2cdff4a6cca7fbe3bbc6cbdb8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794e707d74ec32e4a66e73f9a7c4f9b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66724e6a754025c6f0a8495e707fe1d2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221ee143a03950c69f1e265878ded4f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc843cdaabd48f4127462ef184b55e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016b73210b88f2f77d35f1489a4e4cf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1081a412fde7f840b00c9486a5db87780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db79deff59502e3fa5e845db392d2d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ae26ca37c42fe22c10bde3f51b25f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfe75688617966fe21db2075ea9389783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0b82f07f5ca0711cac29d99b9bc24784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73daaad0b0cc954be38c8629fff0e4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f189c877baad19669dd590eab423c5a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f796c54bad751d60b7b8a3f3a97af97787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5197b4f013c600734ad0a0c53170159788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b10f21a3e55b5aaa1ba66e4ff60f67789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bea18795cd6439f3c21aaefde8591790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb9cf2e8597a7ab52e40fed6dd326a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80341174c5f9e64a6b34a0eaa4e07bdd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5b869d84c32e0139c487a097fdbc4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1acf61ba2fcaa4787ec3966ed333a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c636c6f09fb25bc61fe210abba05649795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5114336f175b010db9f1169eb0f347796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4199fe738b9404d429f27d7687a6bd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671987b32b39e2ad87187ee4c0745a1b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2ba9e9337b12cf18738e1e1ff8d7d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cc38c5b4593334721fed051ef9409800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01054fd007913d78eae0ff5387da629f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6140f24d2e665c6c1c46c29c73b63802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ee6f0957b199209810e81c20b3eeb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdcf993ca75c03cb1783777a15f697804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229728b03070cc74f0e33ba29715ca3b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78802e52e008fdf01d21acc2d7a416ba806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e95effea02eb09a988e32ba97dcf57807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8737b2b6f6d4c0a7aa016fe89b450d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56bdf9f0f5dbbd6ab2e4172706ff52809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61e895c2f5bb348938979e46dc8280810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0a54d7b96dc52eb7f3924d8c5e0c7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293c41c7bbf4ac9754bee7af0f3d9b4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee953bc45e01feda94e5531a02d54d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078db7a378680c745a6d1b246421bc4f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba57e54b59aa78296abd123a6c3910815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee4d313cccfe07480bcfdecf45f5b1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c8c8e41729831f8d9ff8b2db72f7d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dccc865f7a66914236506ebd77e800818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc569c5d5ef5d12485b5feec53a4736819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1454b137e57a834132106cae3d09b65820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562652220937d2a2654fb0482f28a313821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7371d2c44a17f7b89a300c0c8b42741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2217f3685074aaf4fc597dd5814d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab2efb31a1d759d2288d9d4e30680d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78ff491360e868dde62d7fbadabf444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa393c068a20520e37b58f3f518e385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e341b1cb6fdf2f7ebec7f7e2946c9eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05d3e56794684a2eca7e7ee04713e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038153cd753ba58f20d2e8c4723d90828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6087ad17f217d16fc89262e1ccb49569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76a07fbf89a58630caa27d33abd1ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc45e32c253a490e1ac7ca5df8f81911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e6945538e48c6ef4a68bd4badc17712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415176b87a38b654269bb9a1c899f20d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428503c429869c97b536897206e9952314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df04d391f7012a2970f202b5209c2f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d05f5129b1a126ed5678b14b0f73216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93e4732c076905773003ef1b46287517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd642285fc50b60f2d558a6ba6fa682e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56136f573c6883412bcb2ae1b9155b2419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb406bdaa65993b0a6a8608525da7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacf60a973fa92033a7e767b608bcc421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532b9c20a2ca33f48a7131c7db4ae2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcccf0d8441a440d98cb6618ad517823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943e742f623d0962d1a7cc53963ba8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ab49990ce181cdcd7003cd0c6d95b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28571553f7b7e9ebdf3a7a67e269ee6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2700de841e468e8bb677aa26a55a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166235118782a9ea4e3136a1cee0c48e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a703de133dbf1ac820bda51f02e5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48546d82bb6da92a8b7b8a430252a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384179e77ba8fe7ef8c0e20e5bb3642931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4dc97605063bf16a15bd6b054f75332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fab85a01a73c9b2e6415bf09e3c7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432d0b9788e3f0e57d30ba178c7069634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fb626e722374ca6d199c05b6c070835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd444965cf1120b8f1f213ae5bab9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9240d0518b754e1399085da5afbe337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66fbac8b4db137e25f52d227b5372b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b5a6835b9b3f081ef25ba159747a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bddbd7763e234d73c36ed13c6906a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2486c173e7493556a363197414104441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce004837b08c0b7b2776c88b199bd0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901ca0182a4c82eaba624084e450e6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df8e9071723a4597df5c595086940844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2dc679cc85a26a6e74444c3a9e34445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba7b8a1e1b47b09cbcf0aa00ada3d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69cef1a4338d500ace9a5f1e91b43847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8d2c98d31d350232607acc05d029148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00533d4db5c1c8b009379d5c0038752f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0f9799aaba903d5166262d14d256150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb5c7d5c4cd9b168ce29efe1ad3d0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764df19c8411b3886de42aaa6e5a23d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c02caf564a8e0de36d3f549bc696f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ed8b0e596b2d9bac799698ff80e2d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728a93d5bdfcc04b4e545e75d5b219155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff259c5970b4beb833febf2814294b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd56669591eaedf36c8f283fa4e135d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e0e13f0d52f8c95f41e2b73828df358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7504aa0b1c7eae870e82cb138c1b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158df316ba3bfed5cf8aa6e45d5895160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a209ee9dd0f474367f175b1b54b0b7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844120ca855468c58d3d1a9303c7ca9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645c743284d0307a78703ef185fe15f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db68dedd60e8358a18b025052f5052e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1395b65777ee4f27d75357eef97a6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f77384f5cc9be41e651416ff5de3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1231a53e50c0df3a5e99d74a6fabd2567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c95c565152fc8fffa57586355c3b0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bb2c20f01615ef24552266dc0323a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc756a2fb0e69c380753ec5c2c8e961e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf16f964c8c20ee6ea5f45864d5f5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f876563411155f3f70aa3bd3b41e3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb52215c9b328a5ef38efddedfb41d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4530772c9dadbf1676668bb1aaffc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e1757d52c28bdf1aff4ada22f32ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6677f6f846ad4c421ae7eadb27ef0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628dcd0b239b44fc8a8362970cb3d5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c81b93e80717daabb740bda18f52978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82783f0ce2a0e29bb506e7ed3b6a356579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616534da9397ea4ecc471a6c2cd6a9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3626e2913e6be8c321a5787c434a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c21c1d10d03e7dfb7c8c861ebcba682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58991617aa91a4c6f76337f0fd19585383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b878f5a0b8c83f607fb96cb3411e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03d1c4eb7963b5576a2e32fe6b2d5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cad6824ee2ca20fb3cbf6d0357cf8c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4507debe1ffbe134e1d678460b750bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b66a9fd469fe2e8378e9bd71ebde188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e066e807dfff16eeef35f4ca1e0be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd4f31e7c8e17ebe8712ff5a109c7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45166a7494d9b8bce17e450e17286c4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a7af9aa8b9f168891a0b1002e8bcc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90743710ea440fd63d76afd822a03c5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee42c462de8553e12360427937543694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41709b0c37db74397bdbb45a19564ac095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae31b1e623faa353a620d8dccbb9b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c553d625928a8f7630b388c8ca0b3a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decfe4b9cc84a301230ddd8a7c7c26798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf003792c31c799a7df5f0008b5c99e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe66d3af766629477c12ddc425ab78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37020eb1a5eb7c33aabd2c67555c3448101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72f7f5984475c786539decaf8dfe83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf987d80086249366ca9534dd8a2955c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53aaaced0896106266f0b0eca39228104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81cf25d53836153303daf2be46ce52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac7e9c5a83ebbb54905b571d37f4f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fecb8e3cae6d3a5c05db12b46ec674107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a609ee6cdd4707e0aff070fab43966108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27deb5b1ab1ab23322bbf5aa66ddb19f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd724411d39f0ad9d2b2d17a884540110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de9717da80738306e74efb20de8d78111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2231c6573a1070236140dd9ea617b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0dd080ec302fd23e35fe2c8436b3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184387beb0d3b044b6daae269d2463b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42e5df767e817037ba828bcfa63cfb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa521a7d395ad8c2bf7c75b34a1c6b9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de6038012a9e94a4d7581f66322a61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6227750898ad3917fd0fc259c2ed138118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e964e3c9d93f98c7417a4ec5e77d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bc43e113d946ff3f07f6432b92cff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec1025b0452ba0d2f4c93a7de400f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ad049567038846046dbbb0efe579d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a713dc677b347b41a9765735d583929123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb648c73f08a2fde18c239a35a0b48a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7aa0f0ab4f17c8147284494c48de8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441556d0de5f72d7c4acb362340fe13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486446c7a7bcb1a877bbcddaa9b37181127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb86bb91bd09bb4271f3f7c2d80cfef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b699cca9d605e929f0ead792eb357129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6127c722b717384fbc1c4cc1be88d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fd0f96411511514752a2c1f495636131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7c05ba2ae2df2121b1918fc61df38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f1b2a36edb3eb079954a8afc63f02133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ce7691461c7744457d9cb2c7f0753134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ab0a79a7d9983d0618571646a85b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038db3d6b55ee9e8c71eb94bb20f018136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ca517028bf24a6de90e38d3870547137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bfc4ca0e44e43821d64415d523955138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464773d292edda03cd478d7d980143b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbfef30938c446afb2e315733e74cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751be4b0e2093446e628d1b1f6931e73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e25a99c5769014e39995ef7cb2ef1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5b10a55d3bfb510b513618e4282b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4994c98846a08cb486226c3c7867bc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f855cb964fd18c1ef2c4b37cb8894145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70002c4d8eeb3877ed246910e0c9bbb0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517507a6f5a0a4a94f389db4c4bb576147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2ae8eb7a7989d3f5531a76f545073148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98157cbde4780cd806b3995305c8df4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957dbc55745cd9e1314c89b4765a41e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f1c8ee68acd3dbf0e01825cabc047151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c2d6907104510e7d1b6e4c51df921152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a10a6021884276c65c2b1fff4d3726153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7bd3af03694b690288642a44c5a51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bdf2c99b1be883af0f8b31b55cdf0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f29d58c64169579e56c3201232f150156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa7dc5cf65895e01de0bb6716b8915157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc0422e3d3fae9129f198496d98ca2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07666000a623d294eb5dac38056c113159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d7c329637cf5593f03b5faae7a378160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9d20ed604aae1b2f8b223ac040cf2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aace75a7a4dfe2bb6f10a0cf458712162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5333a937bc538209de0e48a4e04aa93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd6322656b25a73d3df83f31ccd5e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6f479edbfaa539470c945cdbcf704165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff94aa81466bd3cda40308ce03880f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac68dc3baeb84c0e0ec25550cde9034167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a0b5752cc1d0c7aa858521ac4621a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f883138b608e6aaa410cc9b4c5d9f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fe89a6eab0c4b3b6650c2eb8e1a2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9cdde9fc2af9ce95f1677c0d9d5f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263a53f345041e804af6e34c6ca313a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b47fa2c7909da62fa4cef5b3324d37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d160a1aca56e2a8c00c70491c7a43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fd94856a92fc809d9fafe1407b226175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ab225ec3f93eeea56d52caa53423f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e533d7c98231f9b09338ded10894b54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c28703b5dba23f0646e75a7bad726178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6f16599f0c6340af41e7efdd9ab2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf03849c7e28c3bec3b98532729e3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6aae9032e51dccbd1c91647b20b8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833babf18825f33b9ad10ce90004da2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c30fec6b9c833739391583507bd6cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe60966e7736a9a84d32f2b684cfc78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fcfed87b136f557d60fcc2ac13400185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe6bf5ad4903f845412fe6c368853d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b372a1a8ede0e6b628fe48a83703089187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec61f6eb27c948e8d6ede10f22c53f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669148b955e5e4d3e5fcfee1a7a1a2d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490ec0ca5a01cba423dbb51704bd0a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348c7123bc43fd714fa7122777db5a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f11000bae80f0721764aff72fdbff5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f67b2b5ea10dddfeedcca6f2f854fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6a69194a76a8c96c0ed5952dbf01b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186555e26827050354c65a13efb6f364195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49d37fbb8da340c9bf1e8157403ae8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9a1fd8a3d14422f229ec64abf610b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da832511dab53897366b41232762b974198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f426760d73ccb3bd80a6f050d2733e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2d2d9281210241ec4e34f34a85b84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693898140d3c9365c2a56746f923873f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6bad5fb6ef96e9ce47dbb5605f178202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8bef986006f6388e9bb12cd2fec46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951451f10a6da3e7773de0a52098cee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724d22cedcf3ebe1654a5d8ace338be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ced72fe0fc177c88d495c8f62d6839206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb4f0802ee4a7f0d3d9f744eec813b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9772be176afe19b660865cc88173c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216fd96a27b396f0f15bea381088d79209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315d7ca7cc4c508750c3be5e997f09f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c29b901ab3f2eb95acb03e666d6b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076ada8664dd40ca242a4028d1f9048212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10190a15a6000994e17f426e397ed808213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30e7b2d584d1bc2fc572eb04bf5c67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34550e469ceefb2eca0545294ab22773215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec269650dd6360a16d144c99b698a16216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dcb20fdc7e9162bd179f20ed3c788217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afccb41359438a7ab3f1d73cb83375218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ced680d2381b74122436d68adc1511219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fcc63e7e0933612a236c920d04675220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb85faabec872ff45099d3acc4c0c5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e046a8fc2df329f82958820a7f92aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490603bce6c7a932381f79b85b833d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9d50d5282a198ddd462dcdf5f2018224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167b2f98cdf874fb0c18f4f4f4349b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e604554f297433b29ae4db563324a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9f6074134d2b3bb81d403a5f332d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c67ed24978f7085c5735c0215c11e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2bcfff70bfc2a66a2cc74ff187b05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810231169743088b9f23ee2b33a34b5b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa501c890defaddaf4128de74b8b1d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec697b974e40f5222c7d234b48160d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507ab92483652b66231af869a289f59233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c71c7b0ba6c27e5f45c31146f572b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48c21210b6f8b3d665a35277b1a187235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87138d2f6d3f82fe36f12f84af96f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d38c4a0774d38380570466ca4e9464237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b109e49c0080a2d3c30262cd33c23238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4edd0c60a2a5ab1da6cf59e5b966d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fa1a99fd710b64956631a8107b167240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8a7969ca5d5281968b08943f838a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dbdfd17e8321f1156608f9d4bef39242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33811ad83f9a927478196d2df40b82e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924ae6b0b4146c286c0ec1b48f7b8a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4762f0f1edfcc0f69407706680bf2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7a9a31dc09affd2343424504a9191246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303f73a19daaf4b5af667641a071971247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2df48e7198f7158e669805e4627b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fd48165cad75b0f9ca3c112156302249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67c00e2ddcc993a7516664869360cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128f90f81523766b58a0f58eb554cbf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393e3aed4ef7c2d051c8c8f1d2bcfa7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb607edc4f88b41cc2ffc6123c11ad0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ac24daa14b113a870619001be8614254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d3f82d048de4fd9479026f7b51925255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693252871fce8477a3c4388315dcfae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0666540f6be459352e2c640685eff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456f9b413b1f11b6d778822844a0a7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f9bf2b0cf4b9a0c959685521a7c10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c83b4cee73f246f44a92d82b74726260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e23486d1d7b7a1d0c2bfcd5d4415a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554052f161e8fd5e4295414bf3314123262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef074cfd34b6d5521443915a85a47105263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb57d60933257089d5acdd5393a0b27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f335bba5e0cc60ed14d904c2c4d7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46ad0c235e1356825308fe23d144bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccb63a52863d3b1588b918414e2f5e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58bb5943768743186847b3b707e9ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdee071dc2266ab1f8107a6ba487ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba9389d8efb8a26f221cc87ce30989270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06831f50e43f410b36a477ee8152ddcb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9e9041af51abb16c27a446245999c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a09d9dd6334f26d249c2c2ba282a67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00e90eb7c0592fe31efd2276c53daa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c87b52893900b1cfa03d855e3043f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932262ed145e4572d124645bedaa761276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ac7d57f276c554012362d6e1f7765277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7f8ae23aa1def6e460fe52933fe4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99852b17d598a75bf605741bbf51468279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5414407939df1386db9300774a47084280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e05c95aca6f764ae00014ed7052139281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d145f2ed39ac72ac87c5a36e94c213c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4488f2bdbc0974ff617176d3cf03ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f82d828ce7aeacd7f11373ffbe2a5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54260c4202f33fea090a49f3cf1cbe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7a5baf077a6edd8ea90f165985d79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4718022cd65957ada3b735d9647684287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19512aeb11585ffc9134be3fb4be525288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78d1471f79d51c881ce987cae32f26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7dd9e70423e5247e7e8a05f678347290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6e08c0e3310ece17bf0ece4ec2fc4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da602f118e4a17fce42d31eea3d6cb36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad15a1cb0a4a07fc474555e099ceb9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fec3278622af5543bf3ed8d56408a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16527d833a9a22ec9f8243902312fbd1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887788afd1d1bfb8d034dae26bca9ef6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf172f6f49d807fb670fb43ed141c8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6206880384ede8b164d6a3b67f85cb6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcea7364db324e8114b7fd068f2814f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1551c62b7bde50e0268a0e20071b41e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e175f8aae4c405461adca55e4c10e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a5588cef370ded51cbd3418867dc6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a16c314fe195c3b866d42ef7f407ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a11c7de157bbc91867ad6416c3070e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62ec3228b1a27068e343008c7b015d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76896ff24d8e86bd460182fceee4e40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d6d9c042599ba890015ffc1e11105307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8ea45ea8e38b4c4d41ec9b9c1a39f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c01ee8c12e16ac3861b6aea735aed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d86cb75bfca238d86dd50c2b1218ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1286ca78287593f1bc13c745a2bac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2b9222c96ae8272c4ccb9399f3e03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918c921cf21640e9005632a4203dc3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3f623027712570aa84152ce905eef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265f5d84dc4c7baa666f434e9926a1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616630c553edeafa8bf1c34398cca4b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69201e84bb6b8a69ae205f8d0df79ea7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b766b58f1d58387bbe95921944329318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d13b8df0f6c3daf43baa35634aec81319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68d8c2f5fde910ee897d0044466fc9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b12438abd0a367deb72bd5d981c09321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc788fa4e9fd2d142e8615dc8c5691a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0aefbb2b90796edc4abb573540f338323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a1ce0822fe67356e41d81eb9fd4d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b579b6006fa8cc46369c72dc99539325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c60e6ff61bb251319fca4ab75b5dd4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ce97dbbe515427e0ba5a3b9579822327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0f89eefa570d10289eb1fa5e3f165328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a828d303ebef557eae80cc57798a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bf0ed2b8e220790a6c90f3a842968330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad58aa61596eb7f2bba5c497334efa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fae6e129f0cb30eacbac3415448b95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34cb92200ade64c5b34018fe4c5cbe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa5e2782a52ec552caeb4f523f11cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620380c6d57bb16ed69ea78da6f0eb5d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac607b205bd8098d2a28162e321d8c06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a0a7c1986ad6c68e3bb1bb236f61b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145bb2c992cdf95b62c5a795e89de53338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6963fb4c6b429fa12e78302efd6d25a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253fb38f1a4a55eae40635d97ada797340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335459554edf0e036dc64efedd12e884341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e0bf5633a55a4374b6d638cec017c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda36bf766b4e6c565ad67eb5db9ed8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1553028b8e9333d8cb3fb8ec86fc3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105f0b994faf89148fefe3dd3436854345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eee4f075da2abce1accd282bae8642346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe775368d3ca266547b025aefdf39ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746b6558d017e854d7393a07e68f049348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb27f9b2553d274f7d9bd44d0baa93349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c64a9fa1a1b960c3408531f928bdfb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c84ea0bb138061496e1db5e237e73a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be2129a18435c3eb7214502bfd2815352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5475d1f4a5792a5cc6655ccbc331ebb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed5039148938cc2cb3a3fc55e57ab0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6854fe6e336314fde0f65cfb9fbdc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee694a09c9b4d2e48591603c67c089356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e63a0ca436aa23eb39d171cbb9811357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2fd9bcbc14a82459da001b139f61d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f3cfc2344a39bc8caa7c52d5133d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2f1c148ff7efbef4ea310caf44bfc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086aa223a122e27a020e956bf5ab396d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860021fd8d15c713c01bfcd2e0e5b20362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26333c664ecc213884c3bb5e84b5350c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da85c5412515cc0813ef66c5020f8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0bcc459553e618ca3b45aaeb10113365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa8ef8b47e43ee455cbb3479993cee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e24763bf3f5f5e2141d033983a2eb2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce21d9e08910b3c7f13b2041adf379368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a767090e1fe42e41f61fb30b2fb8857369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c897ea1c85ee53f246b5bebcbb06de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c940a4efecf95a137a9366f3742b58371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eae9a1fe952887f1dd591f502c0280372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4bbeaeef5fec491d4e6ee9a840a97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb013d0bf7366d99de6e44b8c75ccd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cdb24993a0d9433df17302f420021375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07917d3e865f7bf1a4cd66a9025d406376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0eb5aa4c67ea2a29b5c189cce6a9fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bda1324335f8c134e0b9844421ddc0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bb87414320772b12b170d85584a0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37e42cf163f4da85024d87b6731de5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a69e78a3925933183a6ccb462cf357381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0ebaad82c5f427a895efa6ed27b5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbb96be1483d82286f5ccccb90429f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c598402bdbc770e9a60b9234e80c89384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5985e5c85f2a3af6d6a074f04a1ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcdbb0d984b2e81c50757b42496f33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3a36cd185f425fb54e69a315201d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80eff6de05cb17ef8024cfcf576293e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6830843b00a0c371c563cb97258c014389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e7f030e2a5e874a0e9bef52ac5553390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f69046c165cfe388e78e5a2d8fa63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c4195795f785e775005f1040e5d57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b58512eda3d49eec02ed3c4496ca93393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c87062237cf5dd00a334e1f7c1ff3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a7cd43fcbffa6da6dced5e448cfbb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d804b166fa53af40e87282e2c6aa3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17390d50fed4d8de1c3a5695ecf810f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853bc5eb82623f5f78527b4aebfbead398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2821be162f6a7343d75cb379807d85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52ac14e32c2063e34aac1bbc581e0b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66554f2d5bcfb1d78c04e8863b1d0ebf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190ca3cf7fea28e44374e24c752fc5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a7449a2b8a0d50d05fe5bad36cd36403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ead575a03962dab731039c25f2b20404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f919fe39de58615164d1f488bfd001405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5e1587aa9a23ff5a8890aa2ae32a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3885e84bd04394f8a03b29853ab81407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585e4a539353613615f2e44f741bbdb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb85ede4da0061e42c16789531291c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a713c581c244cf5313d78e420c5847b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ab41813789842f11e8bb0d361b714411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ab4cb8a9339c94db98a50e83bb5ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386fe3ed65d070a8e3a3815eb9a9385413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e05e5edcd5ea3a5db9d104e5bf50af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aededecd6bf664bbe3f451603cd9ea76415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925be10b78f9aa02dd22c315ea12265a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cb7cac31abfa4dee0e502a72f3329417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecb7be6ae9e4dffcc476120dbce3f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f1248261c51adafe0a88a745fd908419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bcb59190265081e4f1ba398cffbcd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5e8f52650703551668e9bdadf14b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a904a3d890e8245afb0b5f2180dd0b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9b1876aed43d0113901fbc5b2ce9c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c068c2d0c9a4dcdb181accd1fec89424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf596c77afc332f86aa35b73b26e5a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe6d3097ea31930dcdc9275c51445f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f88c68262b37a55897e741e362237427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368d619dcb3641e4d39125944f2837e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702fdf43d54b54e283454cd45487df8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f340c57fa6aa0d8c335b4001d80c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d4d2aaae14b23a94ced3fa7969552431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca505aad9504bb73307403ac3545fae7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0b52bb3035186b3a933a2cc9d9aca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45935b154d11a6603652348b83ae4f19434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4022312139e339960af4425a52233ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd641d46577f2faec44520ee37634b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9611a5d401c89880b569a10d197c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c914bd495f625a08c91ec18d7463b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a84b9c0c09f3884f4f08e00e8a0ada439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ea64cf57640a5d66b8da914f4463d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101ab208df441f45000d6cb92dee9fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f3ce37975f3456d1237805416c847442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410781ea70a1497aa6be81cf529ecca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db86af965b99a671eb9f377fd399fcf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2600327e4cc50ccd6ca9a8b5d5ba0c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac3b307f0144b025f95abab5e1f34a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4be8bc2e01d253e501c569743093e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b4e4eb38464fb61a0ec4fef71c7a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cef7c014771ef5fc6b64cfee07352449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c328dcaf5d9991f758b2463ddbfcc52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3447e06a69851acb0b8dc211a4b334b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc38881df6527e1ddd818155cfab305452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491b4b5812da1acabf2d9b43eafa4f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c00568683353ee2cb9c66256c11cde454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1eacba0c01ae356989f9a175cd9a57455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e1fb518a6748aaa77ee302063dda2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080872e21a09cee0538dc3e44d59546457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2e942387e25f9988336231a785d00458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae7a0dcddb425e48d9e5383d25e952459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519c96e4d889b4db7534a4fdcc2ae67460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac80a8f1191fc33d35075d98e715e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60e7bd6e54286ee38eb825a735e797462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd9e8781eadb9a053c514228aed20f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28147b1925f3985fc381a98e10c0778464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda56559d05e53a5d064b8236c269b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a989879fad7a5db86a6e752fb1c49c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40a7679f1a1cdae9894c1c6eb4ca9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6addf9b7208884f77ae67b6885c7af6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5185bf660fc1a74d43ada15ffa91e03469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95ad464dc2bda5513367a37fb804d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb431523f5cfd27395af01f640187782471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e7f3b73676f38cd11747a3a87c888472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6033809b5855481cc5ba7a78988ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fe398c60121f5282e52b34ee900d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec816e8c28723390ea72c450e3c5a5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c04e880a2e398549aa99a1f9afb3f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a7caeb9b4649ff630445c6650f7bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1f12afac3fae03a96f940600af3c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a5a5ca89625949d7bccf3c7fe1152479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916ed7beb74fb1862512fa571657f79480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107223caecfb5c596128fbd741ba610481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842110b8826336e60550f48ad5187c9c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb3c033b512714f63095bbd005139f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea2a1128a046cd2506a3dc11d3b202484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81436f709bad5bd26f31461b4743032f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379d4168578a824a70a7842a31410c8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1ec41e957a4d3cb0213ff29900ccf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06fbacb93fb3feded2a2185bcf2af4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaaff56b0d04938cb72bbe7c235a75a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38c6293d437d403ac028b499656f07490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a898e66af34479a987665da058cb37a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad701e3f74c743f0151aadbaaaa286492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c986594c42519fe9b27f8ad64a11c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1c0253863f3d886fea3a31efbc362494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d9c53712af5a7acd0c94d7d800e95495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd616734706f48d160287a29e098a10496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0935710a9afcb80af2362af0ec8bcfc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe172d67e312f952880c2969703b051498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7724bb1e0c45571ca676f89ca0cc82d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5b361b14c835fe817488140889820500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473f108a34f7c24f936386a5a826714501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9440871fdfb8590ea38fa0c12dc997d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b2d31b9716efb483da41b43720fd0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbc960b1457bc91feb0e05c36b3106504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d480756999de7118659ba927fc0b71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f8280a6b07c9b25a3ea2efbd47fb3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14617f83a8a03f2d6eb300e47768c19507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f82d9eef248182150a565680fa4eb6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a507075fdc4573d8ca70348197832509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d84f3c309c0900689ea4ee49f10a44510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a07e8388176810d57107580862f764511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2aefe4195d74174676326c652729d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09015c54725326f58bf168bd77518b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6325924e3daa192e7714beb03269dcb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee82934ac3e756e0e9b68eec8f8f028515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124239b2df4fc62a4018b88f9d3e0e9e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea551490a1a4db58dd278a9b6c0446517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c16234ff88874fa3b26a56ceefadf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced50bdada0161c6d890170c9be4dca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dbc7e870c9482555f9040ce86d6d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521c0539bb0e41dfc39f94a86a828d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2b60f47b65aa6261ac0276e0e57f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a17dbbfe2f77cdc7014ae82162626523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e7453a8745fd8ed4f4f133977d9dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa90363859886b7f69dac6b2a5d654525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0302f1ddb517e0399014996d70186526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5b361495fe00369a11d161ff39a71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e97ab544a370a63437cd69ed92df83528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0275ca6706d436727e687ecb69ccc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eacc29d308f136abe1e35b23bb644e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498994daf14bcd9a947710a4f4a1b1a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3360911b8e2273ad8167c8a1e663a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f917d0f0ad706617739fb63e9edead533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad933c45688a4d1ec0cbefa38a0b0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bad5ccdc59ef919c6c15f9f2268ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e33c8de9858b9e19f318bf6209dd52536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d29e19f72a8c70f3e333a8ccff10a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca8410c4ebfb233ae845712f2ae2df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d381fe249d0246a0ce23d2ae9c23a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c3e0ec6a06e6dbb8d5966c275a265540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732a33d8434e5ed6f2b406e6de1354d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bea1bd909faddfa79e8e54b7b03ddf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54408dcd6a46e1868c16e08c94f9e99b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b6d5995e3e7c1812f676ed4f4c4ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d803a16cc87f45826956acfdf43f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f2fd142d411ed1ee68ccb45b9a18b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da39d8e501b02ffba437f27c7c5f8a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1600f00f636f53f681f3c9482d9876b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42de12a8a4f7a4ee9d086a81b16db1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dee461a3f84289cd1c579cca3a28a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b8cdd1c6cd78bc7636c01d8491230551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac57f8132d2ed00c4c0394b4389425552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3c71ad21891b2e2806e8db9e4e61b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b6e2b5c0685c9eb73714b21527e43554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf2e05515677ef08a7727a3ef2777f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22dce11a4ddab2e5abf15b0db3b93a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5a55948ad3d6203a9639f71189d22557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544593e5e1cc0b8fca5ab3f275a48fc8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8188de9565b492c108f51708f6c2190559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c30c51ea4efe828d3d1e1ff73c27d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c83b73948f63b987c01b0c8383879d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28936b5b7393cf51f25db1823b5112d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9387ed4ad448a2d8d6b8e21034277a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d39bf28781fafbc6ff7d8ab5c21aca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b54fbaaf2f33b35047d61efa04f2f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517967603a96a0cac9e2ec149abb52a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50ee8e21572a72e3bfed7572da416d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcf36ffcde95f8acbf862ca7d98370568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c794ed37b23f457678ff803f3b3903e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc2fb1689c433ae3703093c9ceb3ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67921a853a42ef5a4c3b17078e8599571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2397ac053d8df96e3394d65232f284572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc924463f210ea2682b46445b84c25f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f8e7a874e22a10e72a09dcca0a3af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54d8ef6e016737b47451e96d824da4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2ad65131c414ed261296a10ec5db7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c5d81c5c31c80bf21b12e6006bb84577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361ddcf68a5b3bdcdf7ff2fb5b10620578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82d46158132c5514c8de9c5a0fedf2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb59246f825e75932ba466b47af186580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba48d14a114544b66feddf5b0a8d20581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ad76c3b81f38499a7180fe7150540582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13db35d8bf9fd471a7735c928e0cf9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5253b2fe1415589bf1874c9e581abac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648923f93ebe5f3732ff85f36037d32f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d9dea2bf2eefb356974129410a04b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87dc5ae77c25b14b67206bdc2188cc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224bece7986ead030193a8ff52a5f89588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73f6bb9f605cbbb2f40f81088d29de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4158d92ab37c94469e9403685ec66590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76234318a60e9b3eadd55cbc05ed5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce443002101964208fb1e32a91fe16c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249f6e5600394e9d6e20a25ef9484c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68b8e4a192b719943ac64bcf875ba6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9c3e4d71548da077d08e632683242595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110e008fccdae85e91644deb7fb314b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53844a151012a20069b3fe80556fc24597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204aeca511c6bffd8a0dff22d7fa49a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803dea305c184fda46d1276550398a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8b52243b001ab181ad4ff5cf90434600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4250afedc99b9bb1dbc03fe6a2e4c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fca534530085a06d853fb108ee46e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da05cb69105ef6414f8dd79496457d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f62195ee9bbd00188872bd1bc37fb6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0da25a53d8197d2f0c246cce8d7dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbad77cf01e45c70b96df9de198137606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87ab2fc0821bf3b9c65caab378b7f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14c5cfa74a88b139fa418febb49288608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282255fc2171a994c90bb8060665af25609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbca16f07d90956820742e2b61ccc6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5b4364defc3f7697fe2688e54fff5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b8ca82f3f21bec006628005a79248612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58e6578f44601a11ef5bd406029c0d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26689565630e35eb7002e1fd6961d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff402bf8225ad08018284b0aa9ec6b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4532209c6170477c457fadf3efd8d90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d165eb146036a6b62b8c4592fc41d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105be9ff86d2f54ee2dbc1e6ab69a6f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3820d25ba3078fe9dd6e69e74f10f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64c6ae9758aee290a3abd8a04a5af2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d77d1110c89890eb59d25350abf1f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b422199bce041fa8f893e49628435a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbd16463bb2b9900f2bcad87c6c2b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9514ab577e66bca5a80814ee4d6e99c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def71e44fbf2b60c247fb45e882e53b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595136fa0f996df6d2b820f73c79937626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd05b418431cadda3ce20a59bff9c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510e58d1ea776bfb6458243d24dbe54628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9329de6751a87b4d9240ea472934be1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6cc82c063b752882f4b62cd6391a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753dab3f864cf4c626a5d366cc54324631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e20929e000e5e19069e3c979d0169632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0aa962277d843348cfc7a28f21525633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5ee4db8715312539393bbcd98058b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fe5156a2a5bf0c0dc31f8c50ce4a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa3c39de67f52637dccd10bc5c12e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c6eae99b1decd4fcdf4a45e5a797d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abbb22dc70af2de1453a8033e12669638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee203b8bf0c020fbcd3f1b365be862639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfb36bc965099bf03fe65031084feb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a345eb09011fe1351af852bcd1530641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d58296cb05bc02c258ac8a88421c2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5850a374616917052422c4e418690643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a87a8cfea46a3232d538feb8835a3f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bc40525e00cf5d6a42e692f577a4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef1a18c86fe3b398b4832857b80b77646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b94b87467a81aa35ad8ba174735b29647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc06334c51ee7546ec0e492e56cf5c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f165061e86000d3acdb2c318c2635b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1cb0ced2bcaf175d556a4f86a5b34650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb0372ff8362e7df3372600750e464651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965a0cbcb6c0bc795ecbddb8a9fe888652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650ca734b99c8ab36a61bcd0e976c69653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64ba084d59aa93e6ce72cced04b3cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19cb3f181106935adc990d2d5cb4f2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b986ab51a88866299c5afe96dd96003656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780853e9d290cd78f1be2c1cf402645657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c3666bde9c0623554791dcc275fdf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5414e9f011d94b3fe726b6da1cd858659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944e35c3546a1fee55edee329c52b32660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b11a7773a11d34c71a0fe6a1f105c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da637dd5097ff04a45803cfdfdd084662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4108144c1838120b4843d4aa9525b46663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff4c7cad65769e515eb985a86bb208664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202b699981994d45499ef63c92dee02665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56830eda412d800740756511b288fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbea9c22acf79eb2899b63ae007cce0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ed3736a357393bac7596bbde95682668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cc36df6c721b181fd64df23bbbc53669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedd0c28305a24e5cb281270b163810670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09218a1e6a282175d1631a826335e4f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8f515ae103a5308b9288b7296cb75672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319e29ec5007388690b2b486d221d98673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e092fc56ae192a017e171fc6cb02e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6495d09fb73eafcae054b69e96ca6e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d332a29618b2522bd980a362be785b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90275186c2547118ec1f85424bacf4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa0b8f62effc6710cd651a437626f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564d8e95c1255e9a358d1cbba0ee7a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c05fa99736da836f1d6bbdc706908680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b9d3d2a28536ecc41a8fee882a1d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cc1d4f24f625443fe526d61ee7ca9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947fdb24cb6b14a6f073f87eaa89972683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c104859cc1f8d2cad5699cdd99cf02f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c86eed28f9ca36e6450ca82f5d03bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7193be3f30a524d95c8007c1f1aaab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9505f01619c0de247b2dbbade7e15b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaedebf97161f9c61b4a069eee0d7c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dc6470be467d1fb9f1759c70b44f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaacfb1309971e57385350e17f89c5e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6d95039a0c62060bb186f6c62de00691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c7b1ce0ce184bb288440f8b3e2f6c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2731e76aa39de4779c1407532aca1d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57fd949ae2bb8ac25c69b45ca40783694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a3d77a909fb433aa79741487c5f91695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f0fe4d5ac3ba5e037e58ee1866cbc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403545c424bcb50b2b17cef85ebdeecd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53a41f006a1fcaaecb5de32aeb02e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2ae795d693f41ce68ed24debd5540699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d14751deb4a60dc4189df9461273d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1365f1f6b8031919d25d3c6659a92701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acbaf10e50e0b78262d5d17973db2c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cf4cf6113542375935f23471ee393703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52401645d8edad356b573f46b50343b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1dc8570b1b16cb75c40b87cb7494e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbbdff90222fb79173627b76c296db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198587df97da7447be83d84ed3c13ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fb94324802f257bab4728facb9676708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960f04201de074b1d98ec9284f9c14a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802e010bf304ae84083706a4bd183f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6a2cdd4a8503d97195c4de936727b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dd23973dad1c0ef8e5f2749bc540a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4a4bd775ae39aedc6816528488c46713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfc0bf7db3811c21c60bdbe88deb56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1da464f5d4897953550663ecd45d79715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12576efa8e1a0016c250b4b4385aca51716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d741564f73c32dc042e4f00105b285717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b76311559a859500fff0ed5117db1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8965b57995bc4f49b135d0433122d9c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c98a94d02ab2620f50ec31d808d37720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a08740058c6eab8bf8d9d6d05bfe2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f645c95c739c3df539c3f59ca23d2e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06379e85571145aaeec96a5edb34ec94723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f081cd7ed1d6f6d1a4d8356e8aae6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3a9f65e34f9ca632d1a392b4c711f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43398398e82bb84a568e3b8f3c81daab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad0da10d2e50739e34ac583b080fbb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241974cafc9caf38f51e5c08972fafe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8397a9e826bfd42c0cd56c80d3ae28729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3ac0cfdfda4b3e7611cfd0173c717730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217932393a77697de17b49d3ea3d8ea4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400fbf40aaf5f95728371294635e06e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63341d49474520fc275c2b4c836daf9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d42f60b3815b3714c0b781f022ed2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561e2ff70a7a0fe35aed5e0a06066b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b3c9670568b9e2aa3fc08c529bfe6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe5c253878df78793e0e2b594d7b78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6f57a8f860301715e648dfd8601c7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24ea0eaf3392226654a46803f2d3da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b393af2bc22f23939d15286239532d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262f2544e3f5a6d82a543a84e2cf53a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1367dfeec37f08a30751f641102ae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e698d5152ae61cb89bc0f4f28db8bd2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599280da949b4621eb7d063a04cc439744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014e8d6e011d82d64aef350d832692a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee623fb802106e0d4ca0145348855341746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e492e5d039587f23a5d86dac4effb74747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09068b745b0cffcf3216988be03bfeeb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75808e2d9a20641cf03d6631ae1aec98749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be61428fab78efa39f380149558e5c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1978c2f8ea21e681dc9a82da1f0d8e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab14692afc876f8d04e00a1b0db8fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e56c76ae6243b7ea10e0812d99f97753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ac8972d97c760d8c0692b2fff3420754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43efd74f71bc5a52319907abc15d13d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6076d4dc5ca87f457727deee4596fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18b823106812a5595044107b7b66a1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ea5695e5f8f551c66b78bf5dea047758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba94203b9a4c7019e2f064668436d49759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe855d87ad4b16b885ca4b46cea826760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa791a8d230ecfb5d43a99aae7b5330761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eee335e3306e6e2735c194dc4b0ef5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d45a4c122d3c67ef72fed52fb1412763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb96e2b14d02e1bf2cace09f1679474764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fc88c10618023afc342eb0e90a164765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbb1339492aa2fb597c3eb93001b5f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2309f72c99fa6f92945a1a3c5d6006f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>