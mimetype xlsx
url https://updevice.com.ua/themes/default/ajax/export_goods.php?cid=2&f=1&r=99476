--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03424b461270a4a231f7cb07bd2c55c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faf0b2d999f56c10312c67affb1cb22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03546d219a519158a89326196f69c09f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c40eeab30b3f4c556f0e5ff629eda94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4eaf7ee0c8d82d5810923aa4b9f9705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923b7e07d3478032c5a81e8dc66d4b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865f279947714e5d3345f5ddcca85437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd59755ba6b0183ee1e5c5642a659a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca880204b8f8b7d57e3b69b7c4480009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502e11690d52f12921e60c2dc56302110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb70b5bef654b8baddeac703ee41b5811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411fe5a7a1be39fa00abac951bc7f2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801acaecee5a8f282da13def93019b7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc64d68c0b8d6342dffcb1dca1ac3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2ee28252b0840dae348a33ef68b6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422baf4c1aa896f51429e35699e1d3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd618eb269a18abb4f8d0e709f2dae717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b1ec2471d38529667ca4e059de5f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a69702613b776e0ae31a0e50a031d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fde3af19b76e5755fd731152b4f7c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf06f24bddae96f92373df7b5695f2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93031ba989b0bfce75498ad5ef1fad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c385364ebb51218cdae2b893c2d176223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ea9881940bbffe064253ae40f44eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3856f31c09ea30ca87720d0c7f490f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba400275ef893b90897b0d39c9547f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d02a24ea8f6fd33e23f8605ed294f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83339aa4cb53ec09015a84b2e5b01728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565094c74535a0dbc9df63208465650c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41b2bea8b480649f315f88ea55f2a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5264056cd7dd817ec4e25ca66358ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f88e91b6c76203cd13c2f7b95f67f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c11c013926a378576f9e82214882533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f0b8024286464e7b61b8b768501d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee9b02312e5576d489468d309167df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7373dbfc8f46d28d04f5f279ff76736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb44dfe2a72306c7946d2736080aa6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22d9cb9cbed9a5f5facf0b81e4acdf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9368790b7ce2b53cb26ec7b64e5743839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1664f047938357623b781e881f45d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a7a1d59a730fd4e3d76657c1d4e3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ea1c0d08b460d4fc4030e906fa51342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aa18607faf02b95a778afa7b9306e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c55454f333bb3c96e64473da10c2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e275ef414c607f03c781f38bc011345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cd515ec6e2e1c944551976c86fba146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a48283341cd3fa2ec667203a18499247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab6032ac65e93696d083f2ad1e0e9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417606dc3a57a0dec2688fdc7005a49149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f2b1436c6cbda7371641530413fd950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51038ddcc5198597e4d18930751d7b5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dadd07cb7ac2fbb135ca7ae077c7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ba12f1179329add4d2d398048bd3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe85f50e731ee3b57bf4263d70668eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a82c6107d84d5bb702e6a1bb41df655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97a9961b7deb709ab3ba64224848ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4000daa5500200af3df1a44952b02357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335c05e2b92dac267c734fea85f0c9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed49bdd4dd5d569295cd2f333bcceea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f05f9cc3ad23966b6794eb34a1b7d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e3d8e1b78f354a01e6c514bac43c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a9b6cdf8d7e4f0c2c8952f9a1463462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2660d5fe737df908d1130168bd343463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419dc08ddd1a1f4e3b5dcd1e315ad3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b7beccc46dc61cc408cabab04ca3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33115d8178d85171956a2072ff1b359766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796990944cb2189d31e8dd9fb040449167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93065357591dc8ff6f5362133b366b1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170942ac661d06d6184857bbaf09848769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef85d8da5ea99ed79bf4480fa4e82c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1aa778d3743187d16e1f756c2309f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f872007e1f987e832e65aaf84842e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5701ca3c2f7fecea2f1765a249b2f8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2330af5cc5fa6ae671d160225228574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe848501ea2cf98a0fabef2f767b69475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c574e73b0a8260d1c9a26b231e1c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2894e7e3714e2d8aa424d7248dde5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657d0b8da4606bcb0420b114c4922a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cdb5300c50ad9b41114381659bf6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49abe5a4a78d9b7e1303896c72c38f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebb959144680bf5e7d4769a43bb78e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c391b4046531308d313c17df491df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac525f8a96b79c0bde06ea846d0ad6c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550416009db8bff2410e7ab22f4511fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7959ce85a77ae441d99d7480912b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2fd74462bf618c9274ad90d363c4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d8e088df01ce3908393d5cd273bf487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5fe1f111921dd9abebbb45cdc446288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88af35308a7a97f17bcaf03c62f2ec289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb059c76d2da0606af2d0dc84b352690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0a572494ba93ead6b43118b4546dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e05ba3b95d01c9905c96242514a4e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7c345a895ac7fdb1f28d10006f27293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16c981a9d70cc2c97f6127a12b5e1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c8637e1b8c171d2b4ab203439962a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c7a6c7ef949392b2ddcf621de315a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1236e058135d1706e9da90ad988ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ddd3112c324cfe399f7bd12d50c3698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22793d417d3d86c9be574e6b9564ca1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ef2d8f1046b187d642dcec097125f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de427f119040e9d81715d57e8c1d5004101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfcb7b8f263832febea473bf6a50f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472a6763d1d46d46d414ded213519a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb19aec2a7888a47ee26a6eb1fe87d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0f0910d8a4de035207832f939feee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ccef2cc43198ac081ebe8b8b1c6ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a598f7e6f517ad4f34e8d9a2d80218107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dff36b85c9388507d388085414f34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8256532283242666d42e5bda1457c9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a5ddc84ae49df8283581e64d9a6c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e38ca682c5a39e7a49cbc8cfd1abf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138aecd42f722ed7bed44efdf7a90df6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca69d766e269ad746cb2f52ac53cae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d503fe9da0515e2f93b0fe96da643e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f55d922c2d9eac067de629ea86efb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e531f4d64f220374dd54e28c9f0fed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf53ce09ac1c840bdb473ee6ecedd37117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04752ae1aa2b4ce211316a7e0ac241118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1102b38de62c8c2e75ca4ab121c029d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10f98c92685497f3c669dacaeacda1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b7136f03e5cc8222e122b95d72c6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d623fbdb5bbc0da0377e9504285a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ee2a73aefdaf2f4706193674a4e73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3b316c9032bfb92277af9ab629d95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f501931a5de09c4b65cbd6051a6c4b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b1d109d36b30274ccf38370d0b939126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1ed60a2914d68a26ce5d14bfae0df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b32de7198adbd41d36408e9b6c2f62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b92154613e3854b4acd98b418d5baa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e2025bc6a43dc45c618c0b801eaa1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae048f453c5bc9fc37875ac544199d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2d02161fbc74f9a207faa97c15724132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb46a5e5fd80f48b534033a719b7daa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e70294291776a31e35b358de68a4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09130ac83382a9e0b459c3f30b9c7756135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0bd53074edd215975bfb83e1ce601136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ea1ac63ad0c35e7407ee2b3fca17a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917392495dbf998cc31f8917e49638a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b62ceed126a76c053c9d5c718a72e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927eddb3825bbffc937f5018ad0a4fe0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb2e12fbc6cebddc30263ec36b3c8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdf8861830475d0755a985672359cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af232919dcbd4e319fa37087baefff6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048bebb2bca6a2cf09fe306251726d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb30f97e8a234a1b6d88d947746f89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b442db14ba8305295e1efa44c8eb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b144ebf8dcee43187acf6d772fa1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229b8e8aa587af4f7e4eba8e0f40bfe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3f6d3698419a3f28d10fa6ba313bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de345bf8251a853dccfd02aca62c71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfac7cc6c20ff0996747a7fce7fbcc7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795da77d1a053377f3ea11d57cca87a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e85c8e9dbe2c0d1c6b28c01be8f69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ae6a8225f0dbdbda20a0c19d17363154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a12d1894b6ab252fd8cc8cd15c136155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c0de3e020e111c37a98f52ec98c9b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ce49d81391c9788bbab4caf010389157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e2d6b9e0f4a0e6a00da1a08078a15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773ec800b2cb29647e3d849c39ff88b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91af93d2ce4775846826d11b725257160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83289752f7892682cd5154622502a33d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55214ffcbc64d907ff5d483bf7069bc1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e09c66008cfee2101c333f7a06884163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6110b662c5fb795bf8a8356876aa5b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84a0bad0f74652273c9bb03b085611165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db434a8ee62a6dff401453de5c8106166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e68e577a7aba34d69ac5632f796ede167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27f294ee8d024c111afb367912a064168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f7b732263fd455146d7e46867740c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcf588fdab1539f806344a1fe7ba34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b66607badf5330b009fb7b87446894171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43af08daaa565ca9c4fefec8181987172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd49fffab78a2321713a6bacc7b005173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56faac9be7665275acd9a3c5b74184174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f2fdaa0885eeb80572cee0fe34114175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708d837bb09a1eaa9f0f6597ea00003176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e3f39e952b06abecc4f64cc2c2945177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8754065fd3215034cd01d6b678cf8d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324e4825ba78f0166f6486a5aea2c4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509a9066fe0822c466fe12ffb3917a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f403a38a2790d1a325aea25f3ae71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f194cd0fefdf3e82ccfc01112c0916182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366de1dd635737f5d5275e5389fd7f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e5d4511e4a13e0deb9f33038e43fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5449aa49be7d95af4b6d56357a07c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cdc9f08b97f098e6b2481c7526d5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce5b81041fb7b97bde7c4018032951187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee35c9d3dee54272b3d17948263eec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dd09569e67f04a4456613a4897b44189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b95e646798f86afb5c6e7a80bf30a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d242e36b4e97268d60d05eb7aae9bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1f4a909eaf20d4bb5742ad02dab3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90295793996376527944d4ecd33bd248193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11ca2b8675c468a5b504e4acec254b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107aa0bbb10c2e6fbb697a4f2ddd22d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920d31124548d9dc8f3bc0d69e9f3ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958b2fb611010cf400503995d9027db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d476b04cf590cbb303c4ad01db43cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffa547ba8f52855f59e6758dd596b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdb921bb590ceb492512bfcb85d8c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d74a792e4b29da6d53b95459423177201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d058a2a4ef5836f796928d469b15a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaca5077c8a5f74fa08898d49e7d21203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccd7bbdc87331b66cd24c71b2a5a84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4885b5f9c01bcb10074bfd49e2b8f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3300cdc320138f91fcdcae578d7f626206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c60778774ccc4a09b70cda4d0c789207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfe4f689b74cffa62ac9419540289f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a33a435bd4d18604e49a34fae885d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b86f22ee2b3007e986de63a06ffc9f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169884c943f3a3219015435364389dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710d6774a080dd06314a12ff14b5ff6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd5f3e9b679307d21005cf7bd7e457213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd05111a64e1ac9c9f8c0d20a12d43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf0d132dee73589ffd940e9076b5e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ca3571c8fbb46b80adabab62c3938216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6582eb4dfe7d7b595050d84f5f3ca7b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4b6a1f5adce6c6183afb06291a8db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f28b70e5628f6cd20c4e529128a0e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297047104a53ff065f794d825555cfe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab32f0d6128dbb81f8e8380e90a2ac8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cd319d1f0a59566c8d73e8d6f84a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b850b78dc357f36d2fc75081e2d76223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ae5606241fadcd79bdae285bb226e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d921f1c17c86c70918077c0bb16d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27bad72c543b0187dd3ba946c1605b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cb3a153f8ebb2698c1b8b94367aff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27f87c0741021db3da3a86c81bf2ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf77a86ea4ed3d3634ef7e75e7b8355229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6fbb6a8ebcd3e1eca8d2b704dec88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc9684ae4dfb4ea06e912e6e95c671231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b8d724ca3af3cec9eb08f740c40c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dba42523ebb2d661a3650506ad0b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437554d77a265354ecf8a0b6595b2b18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd8f42afae3f5c0cf8730f1ad12fc9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48b29f092f5e434af42c6d7ddcf40e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dd7225b6fc51f2488882c111f8065237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8d096e560556e6360584ffe6cce2f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29edc87a175eb98f74034263424d42f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1be6f4d20cdc0af1b6b5cb25ec89f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286c45a322db8e261cfb1c643487a56241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f52d05a4d9e167704c8beb60f35ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3a0574ff3a003642028126c6d4efc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86a80f5b8c728a450c27bbc5d9de75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc09187f6db6f996d90efc626e3db3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675418c44b13b8ef19c8c582a544a721246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe838ddd322d900c122c9d8e5541ede247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c7641eaf3746ca5ad35684e38c9d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97355b95245eb5477004f292fc3e96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1037f99de165e6d0c67dffe691734250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94ab8cba81dd5a9a7ebf4f0645cbd8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ad27b9a6ed45101b9b4db158fd63d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ff29ec0f27738dab4879fbd4aac67253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed537dcf0c3ded025c69ef1986373ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc208d00a2d97509de1710d9d5cf7e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189096ed9233666f793a2359629bccc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952286efa1c12d51598c09674a70e0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c869cd127628bbc85c04d106facc41258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa3717050dca67736cd515c8f11cd0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfec4e8aba5d111e59c78258808c76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4318f010c767f6a25f6d3e5a1dff25d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6572923efcadd6ccee5c516cac49dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c09c316aba7d5b2a0e91124ff0bc2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816eebb0225c43367f2587feb41176bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a28e30eb626796e2beb4244e37b0b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1f91dc82e086d8d6acca3f4148f9e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a76e3ee8f44be9de19a4ec5443e750267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86056025c35e28783c16b73a1d18a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b54e6f70082bef8e218f6855425b2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa319cd4ae5cb35bb8d0cc8c414cd977270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f5f938267e6a06495a71f598a6def271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f2d4c87be4da08c663ccb5001da0d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88ea99bef4a87ea9e8355f963f0aa4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88ba6ddd20204074fb6736bffd3519274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fe68dbd914712468e09adc5d01911275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84e16ec0a0a0b8ee1695cde9ededc5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0292ddb189dc6e79733b831fe0a2eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f955531fe05f5ba2e3a6e8d2fd783278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcef48ed7d87b5c7117746f50aec024279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162e7d59007c5c44f8fdd941047f43f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadff4d7097f96e02cad9a546d60c56d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9f30dcb1cb5d9fef39c8f01955105282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587baa51cdf592dae0822eccc8dd167283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e08e777bbf9cca80fed9eb3d18d6d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecac95a87377fd3d447b24cf0b7e052285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d191718f73e213b587583817426a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8c05e87f2aa3757f022d251a679b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ace995b300dd74096ab1b912c0249e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a753bd4c8413548b38728ef0293ff9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5040622fcfc833991a05e87ec0a754290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d60353df3601cdb898d754f12d2a85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d9f5dfa8e3fd47613bc237c5e230d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a35c43e0eb28160f883d0768ed4333293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f9b80a043a2a740ed6907b1b9080a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd2291f6a09b127c5a32ec21f22887295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadef3a0ec88c0cdfd5b6c6fbc3ed7b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b5afaec8b2ae3f358269d50cff5b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644de6805069e8c8c47becb39fcc265b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c309827093108afa6e561911f1176299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383c41bbd67be5772d60f90d7371d01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2a67c6f019c542fbfc5dfa299c924301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f0654eb21cf04a479702b9626db0a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd40a318c44f21cdd704c3b4295c01303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec87c4449b9991b6cff3e5f82f52c19304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88221c2c349262d034071803f945f47f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd66378c571ff5648eba7f5c30f91b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17253553d62208543cfb439a37aaac77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563e2c7f67be2ffddefd2a8f2857a7d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1d77eabf5c847e32db5175140bf65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fa6beb3991b7f1573a34b4b9427db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36498085c0624e73556bcff4a64e84e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db9f48b3966b3501c7b658a9c4fb0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25520f38eb56eb6ef83eb97c01f3b99313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d4644e97fe15b7c6fca5b604e04a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaa3d5ab4fada03420abffbb65e7ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b03a1834acb6630194603c641131e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20871040638c3c91a279ae1ad9d85369317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502d9c002850815366a77f790eaec38318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53c44a6c0a1860fe7dc8171e6e1efb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e74d9e7735a0b205730af61b7c203320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cf2d4e16b863cc779633623864caa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01001edb9ec270805515358a4fa7dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab53e49b742a03cf918c57c75b582b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b34b2652ff8c6cc835e913d69a5a93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d92ac4abb12157140af3e919f0a09a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1afd9ae33f20963be5c2352b77189326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3307ce91fe575c4154984fbba48352a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d710f4c5a863dae1d04d164ef538aff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac95c8c70dd47c4a7fc86d9cd604c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd295870278b72eac8b64a6195d9ff42330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cafd69e3b57a9ea9ee653a9a5b8ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edaa87855841b50ef4d64e1449bdee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db1602b69491c51b40f071759c3813333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d08aca15d89c716460dec1181a77f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869b8f2debd2e24b90f8a4d0d627bb4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aecabf2690523077b2fa273f57ca70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55326864034989d972111d9ed656fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cc7417a8d5860b106402e44fd8a72338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b8f481c7ab833323af070524b864f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9008621c3d3588f88cd1cd047e1f77340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8cd11a027c031c4321c9aea1276c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaefdcddd0ede3519f6666cccdb7fce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efe25b88ff26f8fbc25306a1f87869343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3eb4fe9fd69fce479a2bac0a5335c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e16b5174792c7b2f30115109ef82d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f9984f9e6baa0acb257aff90f7ea3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8779085ca5437e96cb1a6f2b940f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838efe295e9c9417416b5bdc975ab4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b48fed751edea99380154104a5d2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287977d09c3828462fcea4ace2c0d128350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f632bde7f574b6424fe057596718cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ac16b397f6730a27e41cd4f27a124352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebc7744fe7cf09c9dfbd5530779d9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802fd90b51adde84bd49b2e58a48813354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c127279af35b04fc2e38e2b384541355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e11664582a56783d7714679851d472356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c3266b10dcd36e62d50decad3dbfa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969507347a7db5bb275f5866ebb36323358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64687f8752752a509563976af9bed4bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cf6064cf1427ef15c6ba7bd778203360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b3e4e64ab7f7346454c91143dab9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c2b21d6b13f672ac51a9fef06213a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34db472b368d27fd82ea538b4c46a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6831faa82b8d4e7ed9d3500b7ec6fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe0819acde564880f2ab6ade937aa9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c8b2f841cdeb72d0f7d658dff403e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b3db8b0dce11b3ef69e587ba7b636367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daab49577f63b2b52518c2454dcbb2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adc6e877ed5343a7c41d0d26e1a27e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc99ff4b2aec1ba6f34aafc35b23fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172080e8e557640c5adbc2cf4435be3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2005ff8f08bfcdcfdfcdf25f20744c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d865eed23b2dfc7cf3614da35c600373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f8c8b63548e5e5c8902264e28ac0c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8052c6bc3cc99a9e9628cf6925a6f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce9a734c3c183f720358d982ac4a3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43861d5b1e3b010317ad8456834f80f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51561fcd19c2807a5f02f86f068bead2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c7172150c2cc7656ba7820a396c12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7828286f641eae18da0fe4e04ff57380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82dd957b8a62cb2ded955c9db9c4d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb59a306584ee2c3bdff633d640481e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5aca7804a8b3e696093ce5d943dacd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf2d14252d90225b3080a416028962384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45ba06e30b2f90b7913e6545269d0d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3f426beac1f2ee9f6aead564835e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f08a8772e6375f3387d3354242b004387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7089872a383f70f4aef825cbb2575d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220e7b23462aead8a51d96f41943492389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cd9772cda91bda918d6076b157efb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81962ec79626cc7e3cabb492c5756b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9a73e09f708043370f16391c582ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cce4bef2737e5ec1986688798029eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba228638ec28b3d7c17081edf4ad67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86937f16cde958298ec111638226b448395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66658f575afc092a2d6eb5b203c39992396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7aeececb80869aa754116f3b0a2f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a150638c3726202e43956f5ebd5d40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4d5fbd6776af7b79216d1b2b08f1d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad6df5708eb8ca08d8ffbd26d4bc98400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941ab89e7de1fa201c9ab25ff0bcfc7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d325d59db00118363871d554a9911402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea5be9956db050597884530cdbfaeb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcf0c58847e72233d3f1d7be454bd8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780aa834d0b3954b0170e3dccb3dc93405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faa3908d6943354d60caa98438e7d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ba21e0e0820d56f9fc10db326ac21407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae43ed787b8276f964e8ef12cf09153408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39325d06200cba2e08f56246c7cfae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141e065c6706bcca6805f9275040fe0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5698fb88bcf88711148ca0cb379620411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118ab4bae83a63013a52d233a883592412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50633a5f97772ad1159a4c3e182509d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a369e9d7f73ee96f81f1994afe6305414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e333583af1d15252cfe6bbfc69561415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4415bc4934681fd5f0d83a1417d9745416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c31e7acae48fde42d4b5b2a429222417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c750705abdf45fc2cc58622e9a2a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6dbd5c469ad537b09e4bc56ec5080419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5126347678e539b13a2e04f436ba43420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d0966d172b5b3d87b4775b52d1300421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb0ece6da694543f59dde7297e18d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d0489def4322fe9cc28d78352b6b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b3a570ce62f2e7f32d4c224c08fd2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8be59d1593f68c5b6308abad6a079d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150b10420adee9266444560e8e3d49a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77799f51ba503c1ffe094880839262be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2936cc45fc1103542bf3701ec8b552428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a9f9424cdd887990b790345d5512b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c9bf7156dda210dd61af795184304430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05982363a0509213f8d314d47b4c79cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cfb0663e1fb3e919595ccbc7dc9cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17698e24c80058732e85f88cf8ec46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd4a22a32535cb320ca9e3412c43dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb33b9f26e6d88997a03cd696ac7cd2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd0936f80ce30b57b9c4e871e409aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e37282b28bdb3f7327f7e2b5e586e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af2bd0bd33f6ba9d41488e6c72f1c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe88a4bdec0954e0f7d912d28f06c87439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35dcfd6b437bed199bbd8edc367e95440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa927e54c3f0e55df015d23f410e9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4601806a60db9eb9651c55909b3be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6769a8515ab48ce49b5e02e5fa4a01e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf1be71e6546f34f7006dad8686c17444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff7adc9a642e4f6c70f4f3f8353a62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71b07eed3afbce144e5d81f1f8a4e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8f85f75ce3253a4c8715740d9e9df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023aff40d2791d0d2477a6f3e707538448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f32ad37de7f27013ad019420c012a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4f42c8d610a3f8e63060517c2ac21450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a995f852057309d564e49a5a76f36e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ad8b15d7db01ef4f8794ee8f9359f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb3ec19c0bf5de5ffe12d437897b8f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebb5b5ed4907702888a09f177a7988454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b85b54fb2501a32a68ff319540b942455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f6853c142f70ec22c1187b395f9a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9054646be70c6a57f954608c31e38457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb268b069b215293e0d6cca810ea95d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ab8595e80721b89593aaf720df74f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95997c58b93d9072588d302eb0dc1273460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb06b66113b098fe366d9c3eb941d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eebb8b59fdb480174c1a0ba5c8f8dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d678b603df1178777bc5e9cdb099f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99f081f9fe52179d24399b0bd95098464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c728da858b23700f89f31ba0370c7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cefe0464d60b3f93336c4ca50e9a6a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf6e2dc0443bd4d1ed640f9228d1b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c9e9d089a93c2a82cabcecdc240ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b097d9b46524e42d244ab197d7ffb0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d117f12ad4b8baff92ebd74245643a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d34920e74bb3fd4c78316d1ec1cbf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298d55fc35781ee0bf712a1cba2b818472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b850ac752e1bd8089a03b2511c4936473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a31ae2796e54bedd4e88e35e1ba12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a723d47ab0422e4e16f68f53abcdbe3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979d16c6a50c41ede6424035cfce08a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f93838fd10339c289c44445aef9f90477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc484fe5f10ae175704c17048802cdb3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ae254624108194a2f944cb204f1de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2ceaf4780930592ea408a648644ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bbe8121ea7a478e6f9d07ec8061f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989538d2b502240a8036432b47254b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664a45261bf02b76bbd52d341c4c96a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a5883ba4421d24386dcfb1feb40a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df20808a2e6a96627a70e08b2e84b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cadbf18f53f061b592928d7994062486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171e20be3afa5f643c08d825732d2bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293e8912d3071d1e1fda579d9088731488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84612e30713770a9b39f634b4dea2fc6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d5fc128fa135223fa0f53d7b412bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc54a67e4d20bc40616122315dabbaf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3df1ff7377645d622b3749e46becce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd289db1f0f93a875c5977db2a91877493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538976872b3b23fbc779bd52a26a5f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff147515967c4d4ba390625796a1998495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce583f9afb95475775ea2a1006ae510d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93250b6d49faa3fb2e2c661c25df22d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07302df24f02d705ec9d1c70e2813f6c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3a3507d8ec018286ba281c7e291d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576ed24b968dd282198265a5d51dda1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9c7dc829f00d0e0ef2389602c06db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c76b503013d07280d1ca1104560888502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c3927de8b24c000d8c354bc05df5e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872417b5c1a683e656df98cac8aa3d07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8710bb3a057d9b4cf32e2fd115168505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ce04d321825ff36e244165cd12072506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba055e529904bdc156a37692e92ee0c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb43d293837d7b37284b96291b1766c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e1630a3dc21a1416dfb938dcd2b34509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216cc36d473c3571e41e44269b0240e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834ed0bc1cbec65505721077a25456e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cec3314fb4cd4c67b3b5b8e14a8335512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c017afa20f6e1176cbec69716cec024513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c5839cade55515ba6ffb0e4ecb1a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d4f3555f6144d69109c4782bac003515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23370f52c65954028a4b7dfba3551e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879a030cd63153bc53d9136984d7732517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af8c9614c6186c996d1bfb1fbebba3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b9489535480314ebec86c6b258224519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a331a20eab341da47ce3c5a78c8913c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e0be41bb07c7f2017e2447fbaeaac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d037b78cbdf9031e6080b4e7b5f5ebe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba0f2b0ec4158e595c28edcfedc6cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d9029dc76cf39d196b2815767b2d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6459f2ccd192cfbe26a0ad6932e4a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd8d8e13cf57946cf8ce955db2a856526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3312adad5d73a95c86f7edd1850f0ec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780e173f6649652d9314ebe76c18f7c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ca9cb0c140eeac33f709022616825529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a290965e3d5286633cbe9d021346ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c70466feb2555b091933e7609c07b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff60b52f79f54c7ad120684627be1d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b38bb27bdc2bb3165e709853058ef4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045a0544ec31f3cac3d973a21d26107534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1192d4478f04482a7163cb32f19b2f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e238aa2adca97b19479c748e99607536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9c7d30287ac72dde472c9583d95a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f92a39db587c2181c165ba1b976e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf362f6c05708a4aa240ca5924df08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d1ea9d9ce5d6d5c149e264c9b42b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034365b2f9f52b93f5855627cb00796e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbbf530fa33fa36d3caeb9693d0e3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3410d4e9975bac6e742b279174f419543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a25cd6c67eb9e6ed1acccc60751c27544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db3ebdd7081307e72342213be40e5a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf881b80f296272472000cd588623d68546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667d99a75acaaaeb0a335f73ec5e48e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3bc882fbb9fff38787c77a6362bd5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c3bb2d603447238b86c45b714ee45549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f016bde199f81020f9418efbefbbab3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efceef4f0b8b4301ba5b93a4d6452656551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a2aa9dc86ff99a388dd389c920d5f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6508ec0a0bb6d863a4d580aa3ffd09553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc070e9af09096518be9e7d91b5e4f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d3bd882f6898b4d5b190675208a2d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d189868b61eb7a268b84f22ea5b1d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9ed0c6923764f02ef3fc9d0736d39557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198860a9a12cd72f4d05b83ef11fc78558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e8b12d0e7ede2f9fb48d1e7fef90a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f77e1fcf37e156e645b919c1da1f8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c46996a2c5fcd497248af2c5a2c5eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c8b087dfb7a8fdf28b2e9e1e22646562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36d2e412c384e51c59338b1691d0b7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a2a7cfc825f6f048f8a0ee9494131564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fa3f82a44f2d8de8c578f8a1219ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afbacda151f52ce152c8f525a3e647566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d038db063c96c26f5c6b3f29da7ba4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2a04b0d84146d38a763833a0e3594568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fd7283c57c7b9835fbd825d915f33569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffccfdb6a54cc906bd098995806806570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312462f6d84fd0751d0cef58f7f1bc18571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507333ae1ebcb24d9308de851f4d553572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70879aa196ab3ac4e239f7b48f81beef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0935f4bbced7c976743865907bbdfb6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40fa491c63106a1bddffcbdb262171575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db7fb49f1c7d6f74d76faadee48103576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db4dda132158554ab161b0d5c0505e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2af44c5e5e39c28a886e6d450df6d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d53ab45a03cd3afdaca12199b76041579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87679f170b8283368f539432c4af40c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ea39b0eaa6f4b4401617c869a2f1d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e13179cae1b21bc2f8b2059dbf842582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb621d06ca2a3c32fd1f3e7c2227951583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27943f66e776b10285d93c88a4a8874584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96384d714853165c840d5ddeed7f74b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512990947eebc51b4f5a17968a8e9b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d72e244a997f9d95bf9fc2a3930ae3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650afbfd05e17aca9607995925c01c5b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe28fea58958091059304b63df5650589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39d3ca4da85a132ed9269c637e62e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffeb00c3f2780c65446335a60a31656591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce661b2e01c30a61763bfc633c48068592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6f987eb09e1ebb5c696c6f369586b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063978e61a38b9acbba0f377c95b5b69594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af53ca34726a4c9ebabecc2b5fddf1f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa459a7c052fddbf46ca830d61a44d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3c25d5b50c40d3bb3f030b075e207597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0729f3d480fcac028433f508744a86598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bc841e37502238d34e76f898875aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2510bf82b415670466ef730d60cf2a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf145e6940544aa3dc967cf9513ca3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f44b033334951120cf7e30330d220602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346b3bb308122fcc0f25a3f0cc3d174603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec112d6b6d36e461108084ea942e129604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7cafbfdf6c7bb070465f5b85ab06e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a284d49610de4907ddc35e2f5e980606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810273819ad0ba3bf63194172400033a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf272d14ae2cddc785e9eb320f5c6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a90c84c01e57423bed1522bbec60f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ac893beedf0d971ee12f06a77cc9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe853068bee0b85e3212d565fa8b42f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8c929ec3b11241546444689bcd9d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5f18a349a47413238ae0d614969f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e5ab74deae1d960b7b2134db927a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdb0accdc067373eef3b67c1b91694615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fed9b7ad16f43786ff776fba462956616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e41c07f8fedd3c341171550e6e8055617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537897325e749fe83311154afd04030d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504675920569d3ad8cd3cc410f85ccb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ba751ac4849cf728e92dc1be1950f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b9c4e0ac3ccab081360592acba33d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15adc3d98a2f34ab120629c6402989a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f4ef6d8780236b34eb42421ed89de623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8a7acfd1777eb69a0d0f61d1c27e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c3d800df90b5a97489eed66a784ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f47fb3e591988f766aae744ba0e30626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fada24f898591cef6725c75a0976e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd31d0a10784844aae097b51ed859c7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53281bab3ae7be55082aaf64fc7fbd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca554a80703e5ce501cbc950344c65f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed204c40c8804410793cefc9ec6e2c65631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa61a158d47b83137d2cc4705aeb08632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8fa757c3917872f4523260a99e341633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013264694688e173689c66ec3cf3e4c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124d34303566e124829d371e9da56a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf3d7dd5620f076ecb9b74347adc74636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034ea24720eb0ab11d77fbd52f119d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066aa3e2d02715a9e0154ed9492a65d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff09222ede682375e43b4f1934b2f77639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb53872c7a34c914edc65ce4690341640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdeda02c20f61144ce89eb654ae7af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce65a00b6f50f542f7b28f688421899642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fb3ee7c89bee1382fe548ef934689643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a45d022bbcf6635cfd822acbb2b2c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf80380f7250def3657f85912cb268b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475377d5ffeced62cd1af5084b243b2d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19802b00719f594605900b8661fc74647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39673245571b9ebbe3ecc06e3f11220648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618e479cbd428df109e9321e654ffa3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1493e8e47441f31d61ad72f5d187c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a1ce5cdfb821a72d2f65c62cbb8c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b285cb968d8d8db2d1159be6d6ec09e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab121ec6eb4eb2188233bedab29dd3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3d8504213eec0b0fe99c2ac6286b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a56ae4fcbcfdd55f4c40bea860c51a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d6f7a4bb3f68d8bf3f85956337b3f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660f7299fd92c8ab1f66d81335244b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b420e7783c3982d8db59b3e558670658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0425f24610bbfbcf87ab0a7fff047659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3a6eaf9f6f9e77d7563e3fb69c229660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d983f877e2dfb6e2dd84b9110cee487661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a50823e16e13329b116c9fbde8e72a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1b9199f9d5f644e3e049ea8b11397663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d00dc72da50969cf480ef5b5b7b1f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5c909b6beab85fbecb5e12c7549e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898b542fb0272eb1d7aa1fa5c2887d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9848feb621bf7353e42337852b6882667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e661259dd03b99be75096e58bd3c14668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b59c224dafdd564e2e17e3873e805669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9551aee26e5827a6b222134191d96670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fa9817f069a66389383e67a56348d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb088119b02a8d165905d1c7f238f05d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b2bf18fdb8f8d83b0b98dac4ac908673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce432446c8dbfff889941bc615c7c867674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa98e11d84ea7d652e40298c800898675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f527c71d12e12dcb5ba72973dc398c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4b18d3ac2a35a7231f72a1a2d5171677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5b3ca41488a16f0d4df972a64ed53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd45c7a8fea417c8fea4efd4382137a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f162a8660381827b3e5a21edf0f50d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cae0c19d7d7c5c2c77c270f034304681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc62d88d24bf7c9b7f52c8c0e6e4ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63870a0268803cf622cdd85e39cf950c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b50a565a66f8168dfa2435d85842a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d706a3ee3b1b7b72746aeb973501228685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782147c8e669c78d8c93cee2c95d47b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebf937712e23913e1021e6f5c6d485687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d16283e1974ec345bee089b9c6b26688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15a90d61f7f534a624e5d5e9d0df26689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8020d01140965a4f5c038cb89ebd7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7dac9527bbb0729dc16a37ce0ff2a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d792bde9400731f66db80d7cf0c953692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc1136e474d15d78cac4f598bd9906693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009c8863338301ca46d8cb5da30cfbb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83bd74e95e759e5c28b2194ed90c70695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62646b30514ba677847ea11ecc8ff4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87697d5760aa43b8e7238541f7f3d349697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d7bfb1a083ea9aff5d996674579c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee92468e2d0bdf94de9c70452564ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef66c94e44c253d03e103e34be7757f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b740943ba683ed5291748647966026701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39689643ec679868628d17b27b3478b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d214810223cb84ef7a211c6c53bbaf6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82d419b349ac4d7262794230ea4086704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70faba7593df142e1d7b565aa07f2b28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263852e24f777ad1db491f05584ec673706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a6fe7d0d4c4a9b355a51faed5521e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32eb62f4e8f72188158e672dab1f43c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c39c9b3c11ca01e885dc4406dcde44709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55da3eed29e6a00b72336ba730f5966710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c92bfe2fae1e4541f0c3b864958e78711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db22310f3284bec962b2bfd6a916675712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b52bcfbdb1da5a618a6e8eeb535d49713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd08fc3c8d0e3cf2dba90332bbab04a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a446d5b0cc844cca6693fbe7fc050ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991cc9637be8b9abc9fa94c87b7f150716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77982b188345160326d9f327c86608717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be3883f334b0f3152045fb60d0f7b0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9343d0c62f45d099962d74d4fc55f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0c65c71765ddd050b8fed669ac5f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9983b3b8c8275d515f3659d6aa3f9b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebe2a320ff63c17ab86a6769ce15c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df502c5b168e330462b94fd4ad7928a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a15ede0bc1ae04dc86f5672d26eb8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ed2d4c382f3e47681d16758c9b763725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23461384b11b97e4d0c52bf9868c2b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892623d28444fed85a5ac7296336c74d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befe266632647e732991ff382c1c14c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094eb0420d0bb140240cea32782af5ad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f56c19f8e9537249e84a4b51689b65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2337df368a622069c354b71c268d2c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301a1eb4ba6bba6e8ae46b91754f389732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839016a8cb5923b68d68587877a8ace733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cba6fa264b623a7ae884c9d3c6abb0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199f474f721bd09909a314a603a0000735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cf82e2b8b8835deb773c8db3d8851736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d956d0879dbba0d7ce0bfb799582d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acaa2f786deed7cec5a576f080c7c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63509fa19dc64e22962d898cc5d7001e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b1f79818cc4f1d23309d0ef728731740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb63a6f7b4fe72b280c098b899afcea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457123044ef3c0ecc508e9cef4c596f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a0184c8a43c41ef8b96b16320ac83743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca52d0f7fc4ca356bbe00815ad9cb20744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dea9c8d3c8cf191c6dffc1742e6987745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badd9abb12cfcb42c503037a239feb4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec2904c0e29d424eb9087ccc3fa5a3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856acc135247eddd9b9ae7980fe77b14748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d174c5abffdb10c4ea67dab2dc4242b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54291bd0adfa06d62be82284ebb28fe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17688d2de83e446c735cc516b357676c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757089aaee3fbe0abca2b6d7d2adf3da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb95dc1ee2afec08bae7fb564563c6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769e11a58fcf5e760e432b464f7accc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34615ab4d1221e9095d56247ff7f09755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4b80f8aae4628fae8cbd54b2c7991756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e32a46b474806611c1c86309caa53757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a2a94ad96c965b154b3c294602d3e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76bf8348ca0ddf644f112edab00432759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838450b753fe38f55fc9ca89fe0f682760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745263b84715d87173dbb5da20b7968f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300527f377e7221229e8efc4355ee68f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06777d9f314f0f937e6ea2871af9cf3f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e4d24eb5fea8c97ac0eb34ee253ff764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f49f6af976f97108ecc75f954ef43765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296cd720d9e3c90608a71c459329913766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995f523fda635170ff1c8084a259f95767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc80a3f5d7a272a0de819c38330b93f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa644787c1d1cc0e9249faf75899df769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ab7a1a8c904d07519a07c943fd3aa770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a017f891332e143559604ff9a22348771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc902c8689d0dd41be7776e132b79892772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491a36538a6d7113e4944489489b815773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579dc868851beb5dda09436d59ba4da774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc38c790f59753b110d5c2f4a030cf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275483bade29a5050ecbc2aeabf571a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b4d3c85c61584a7d875de5bd685ee777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822d30042e14fbfd96d2f444c7953411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559c28bc98da9f27de070b09c909f562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1cbac1f28c08cd200a40ba59b6f473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ed2eecc3dee226880f74926c08ff74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c241b58f3b922af64289c17b1fe225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e69f063298f3c17784418942326536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a162b3eef981eb3483be08ba7a39d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de0fd9e917a8d575a4aeb32ba0d4988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17ee2826d0bc46bf234665e5cddc929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b918e3ccad716d5c2616b5056c596d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3072ea863e736a618d38b23337abca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea035cb76773d2bb9a0e3e4fe5921f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043f3f2fc673ce9fc53cdd277845a7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30889e8742a9046fb36e9dce8d5c28c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6c7f317318718cd809fa94cbe77a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab244aecc5f87d7a0cabdcf734f87af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a974cad9f9ff93846abba30454f5e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc15083ae1e0b08e34561862c4aebe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6529974ea381a42f221a9cba047ba8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994f44e7be6db0b74c64be614197c0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89f734f5cc4ce27d9cfccb305fcf9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ce0bbef02c03af49862bd73f14cc022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959356291ece36d51e6af6c63be0b1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6952d55e4510b11818fa5ec4b5a388324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dc612399654d8914b6b6cdfc3fd0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c95a3223aa377986ab293b3993eff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ba023e06558fc3c2809060c12622627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a99d2ee42cb0ea001ace0844acd8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f39ed1d42c2004c2e3382ca23ac22929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14159e9fd814ab1e1489c13dc7dc03830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed25c9e71c711ea1f588586a2f8e87f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527983e78dd77575152696a83bde84f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3dc742d26fe09a07668e67880f16733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a54c9a36b08d81a9e5ec1324f3a2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99f95f0d8d71bb83db1d1a4360b0f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19d945e5c111aef0b5f708df33c0e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81f1b02d4b73b7b55047ffa4395a3937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b3890c56963c8d8ae98006866c5e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaec196316fbaa934aa4c3a4e0a30ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c70dd271703b76e7431aa918aee9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b97b7bce8fea5e95b511fd6e5d3da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30843a7bdeb86471adf87c8d755b80b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494900ad7eed241fdab0a907048fd83943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9e52e358ede804c12f55bc6428b9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a5b7fb87c057d35d6785dc78f2a6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0960fd51b66dee4a84f7b3a807ab546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae9eb471c7955e35ad3ae58d84ed8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15602e8e626c9681723caab61a821748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fd85a77bdf8f58292391f5ac8b6a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39232bd10e89770cef34c18097ad1b6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00d9bed65120d0db347baf1d96c5af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7641ec22b7ae0c48deac4e1270b9cd252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40292386b738718880101b6abc7b267e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bcb4ce9930579bb1a9c921fa8e0d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a2eff9dbee86b40bf6d4bdfb7070555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79593183be047f6854ad92eda63597556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884b2f4a796f7890f475c763c4a21a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae142aa46c1ec64322781c1aec7cd1d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11788a0ceba3b2fd3a3ee02fbdce8e8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118328fe7f6e6a400b172daad8757d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53e2bcd400598c39acb5cd7414b47061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6a62f02805bd1f21df54f18ce160a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285cc03592c75f171280ad164da891d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095621de655db13e562ee45a3e9a8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb175658db647dbac05a7a06db71a1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abc28b3ff9b611c36528130dcab3e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2493c86786ade2323cf88fa3511910967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef49215cf425085acd813b70a9351d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d73a1e511a0d14ce61bd04b58817969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ed1118567748cac71400baae3ebf470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929cf3899db672898cc06a92aab421671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227f8a943bfb8dce3c851b1c10ce33072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393907d0d7039f84c9aefcf246ee7c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75332d87ec1721378f4f932954485fa574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3110116bd31324c70a07462afe293275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9d39f6d9d5b80ae8f181dc5a90d1c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ff8de3fc6c8679c61b636a4e063f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b79bfa9b783b24be5e6777e0c05cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37961b2579606b003a47e6cfd45f8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fcfa78e038f5f0d730084b890b0ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0f84971c8e1156a528da82a0f0d6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ba4eac64c2d11347a7f54015997bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b032add228fddf2eed1e053a9681883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3641adb0955f683c5715e05cc63f9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be0d305e136c22752380a18a89c98c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637ac674d64329a7522522e05f524cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e962b5e88712933baf4ef7399f9bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d727b54f32c37f54b757b855f585eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bffb7b1427c81f1dc45ceff0ffa2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798833b3faf8a3b54faabd08e5e8881c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d6c86fa4240aa8af24dd47df4106491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b15c9e0d27fb3d91d88f277d58e0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a31ef8ea3b5930d5f9bb15c7e478e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd0065d607af804ffcc0ffd406208394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23364907d5c99cebe2609ad52872373295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea630d9864d1acc16b710d0343ad622996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2f51fe3fdc846c53119ed26fa979197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f597a48bb771b265bfda53b31e1106d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff2d3bf07ada0c04bb1048f3d6b3eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aad9b62ee4236c2a85c06d5fa2cc5d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c06bf98489b0a320ec81fe7ce2048101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eeb86fabb79a6182fdac9e0e238f29102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd8fc413691fe7954b581c2af94b80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf03547291a2f5d42f74504645325a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1e72f0a2e2a73092eed086ecd8c74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51e268852b54e82094459581dfc8b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f988cb024170ccf0cb3629697f29e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f00d1835f07ac4c12bf0291659f0cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd56babf4e4b3f9838143767542dec2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f539d306baae47f10874147ff5f0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207357c73c3522ab21155e5774bd0372111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633f27fc80a962aa78a335487f593d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a4ff1cf25ee9badf5b4bf564d148d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdee4297ad01b7f727829cd39980efe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274de69ac821a6f56b627ce33482bb8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d10f8f6105c9f1be1b28021526bf5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066c9f48eb9101b134c446cee36031c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1558f4b7fb08a7ec3dc93178a17b36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acc34d9c7f8ee5a6ef455bcc37dd61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73609ca2e7cb7fcb1e7cd237f3622a57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f97526290cb4767507dee11036424c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1be4ef64d790845e6778166216a00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6bd2896bec27b3b4ea5cc20589b6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba61edd56e7f4d2c0c9751544f0b2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647df12d028a8a91f1d4602260ac811125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61b2ef01d77e36a0c437ec75c21b7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de007e05c218969ae692ba7318329d0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b7ce51df56378a662627dc5d01e1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a25dbd881c75c1a9efc2c27d65b4e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29704a3922ecff07335c80103fd1042130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a66f838ec93a391482baff80d2de28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83cea80448c8757c1815a97733d290132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb471e8210b3290ca3cc180bd5c36a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072df9f0a7b13e199a35648916d812d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff40e5c30acc69b93261d88be87d41135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7d68b88667d6aad07138c419380b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754be221450c67330256823a6f30cbdf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47737f42f465b63e1a377205ddb2c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fe3ce556adb225eaeeb263cec5aee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd416befaae8629e21be744ddadad0b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e245a3f55a1ab7b9882cb4e46bfea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1b2b0a4e9e413cdc8b5b96ebfd2ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af809793f4ae8f201c0f8efeb240db37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739bdb42d6f7ef0a3138a2050b5226c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94feb9e59973d2647800059b0e1d7644145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed27d1b3926ab0e463289fc028f465d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ee48dd925b1d55a100540b896c40a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6a92c0bb02adaa7cf8795db496665148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2cc506b03f90fa189223cea256878149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2108512f40015e6610aee194c1b4aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6685ec95d8d9f005795b7702b0c02a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317b7c72dfcff25e10d7609680267e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f2011c49bcc6d5f54ebe8ba4da779153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68703acc1c8f56126034aaecf5755d4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b50f4b747268e85f1fa1fcc16ac483155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c27d8099050d286af820003930b96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b05ff6580dcdfb9252bda8b0dacd30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78512ce39358b67e3f2d147110e1b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117067ed245fd7ce9e00aadb014fe18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd31ae282b89ea3584b004cd584b5d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772f280c17fcde762b5c53e00027e21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5685725b4eb7270bab6d77e43e3f05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dff9159f78e2c6e6d3d1c40702d4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063a294427e1b65da186b43d4a8bd23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84647f4a3fa236895be697214310714a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d2c9ac22f6621b0a879af05dafc5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7db727224a105f46c29c68f763660167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49bb1b0bb0394a930fae631ebff08a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8111d142628ab9f817eacbb065876e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd558391c1ecd75305e0ee763be20c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48acd4282e4a08364ffc024efc07a43171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c173f27820cf3d10602e4848d2d1930172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313bc0c1ee4b76b0b663b1033cd88db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60ef3a514648e8dff9732cfb1c04d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821ed80975a6f0c572e7d18f3cacfb9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b530e48256e780eea9e61d4eac3ed9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5c20441ee934be90cb2739cbf630d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7297c9129f21b18ee8890325495db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad168be626c195606d4c4437d1aad140179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509d39b9a11a7ec8084e08d47de9b4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8c31a00a5d59145ce342a7bb2a882181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c45f8e2d29a5ecd345b3d58df5dcc3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a9243cb5667eb8f4d45fca1c55e47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df367800673ab1087c501c0b38ca6d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b12ee48585d4206179007fca2fc8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f66b2b9a14acd16b91c72a7c575fe7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e75c6ccd62446b74e473c04c0deb1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8855c913ec7782b62087efa306c8515188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7267e0c02fb74f2ea4829473ecac42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9a066c17c00c78f9e001c2f28ae56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8c6be656ebda76dd615e81ac5ef80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1209eed97fa52517e1521d092f39a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe46826aa6324dc769c2d153e031636193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0ae2968a8ef23f02efac6986878e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995ecb40406a797bfd55c47c668dcf2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b83f381a32d3f1742767d2a267512f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca160c3cc8b6ae3fc6233bf61aadd0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22887a7d6b671537bdd52892b09487cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8a671a0b433271407406199beee75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ea12fca0a05d638db328813f3e6ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27860c1cd65268e7095258afa5659f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d9267bfa33f72d911883770c145e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570f4b7794614569e032bb62ac7a41a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc480cd741b1713601148b583e0cd1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5110e735f698c22ad1ce1e1b8a3c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c057f5c8807b75f6b07eff36ff8ef2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c915ae5f95136ebfd9b0953767e3b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb4c0277b451ebf9f0d7844918a26a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0451da92e49d08118658b1801598553209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1d94c5c75b9004a2afeabf1ef8156210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191e6267faa3b9d09bfac7a1a99eacf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8831b715f0791d41f80b5fabbcd7fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336eaef5474f8eb25e40f23676deccc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce735b0aead150bba647d26be429170214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c21c29eb4183960fda9ea20a5d6f8f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b109a03f67179b1ff43f53f9a31fa42216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59723d825cf06c5e09fdb1bb45f7b534217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de3fa5b82f9e6bca5ccc574ec2a706218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d15a9eeb22554bcb5ea9f6878cd94219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3620ac5509f569a5d8b71fb330365220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638cf76806beebd62e259c737d3c570221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64561e22bbd2e0e3eebd07d3d6cfdf4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24155848a23c8c234e0c381c29bb1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2252580d8eb53f83fa159872e0009224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55e773fa3ccc1cd13b927656d51231225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40faf6ab55bbc060f879dec8790fdd11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5621398a28d966aa7d30c30e9414ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b343b2c281693925800094324caff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2bd6811c10f6605907ea55b48def3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a740613468c2f8d4889d8c18d51be20230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa900798e37880d6beb5bc7976fd03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02396d3ebca7486db99c7672e08692232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6ddf1cd99933a84a598abd847c168233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe412adbede4d18c4866027fd9d1edf7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97035354fab5b5b7ca032b60ca1cde99235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b75e32f7288ec1337ed47ac2d22507236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574c9805fcd015c0486b3b8f24638ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c23caed8c8c6f136e669ed418eada238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c97f2905c0f63dd6ef04d9e0663565239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f279b7f26eb143d95f9b0595d96267240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1e87c483636a7c73fceee25105d12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39eabd99bdb7b226b06219390c4522242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125001276abee5bd8675446f88b08ae8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c705432a217418f9ef4b1786948d91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1abde543d0e301d8f3a8d73645c60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3423194be2ed9808e1a0f66eb1b13e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097db331274fda9088973202872d8ce9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b3ffb683c91582b3e2a521e522652248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fdbfbbd69b06c62b69da91c7c382d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81cf7d44a4cddc2ee80abbfd590015250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d9968284132a27e4b47975d0b156e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f13dc5c6615fe8d87430f97ea670f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed595f834dd8f5d7e6d196f7505642253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6536d05717bb6fa946b07664e31eb0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e115fbb968e043bc1fa632534afb80255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4cd5507314a7b8e9272b2f7cc8e92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6383ca98d2a097ec682cd14af8f6ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffa3db861d16f7b95834cf629cd8c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c239a3731698c1f77e1879ce7f3a959259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17209a27dcf5a5d19af9961255d33e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f995d905bd7b6707a787172eb10ebab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ee1d39c62ee9f60c9064984b7b533262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cbc76dcf45bd6713b53947545f0c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029e7f72ffab92fa0f212de2d9fb9b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc6587f21b428d48dc23b9cacacb95265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85a51c46794459265111c7111e6694266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf21e0145b269ae083a17348ddb27f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375ca3319b9293435b0b4840725ddd9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc886dc5bfa0c554d9ca6d055e820503269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243132135a2f351d6fc4b7571e70e717270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a75dc921c0bae2e5754ea6433d2d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ee62e2c6894501231fc2a9734fcc3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453b6db1198b606cf53c5b43a45b5ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eab9ec0205aec0de3f7b99e0541086274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bcf895c470fceadb45d1ddb0d0913275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3bc95d65b3159bed22becf1d3e331276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc548e081a0f92a21e0564bb44e46b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea676de3c851c8894f410483997d78278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8b3f4dd931bd0f82268ffe190ba85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750e0e5d4fa75a2681b6ad85db4e790280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501f95e2eed02674bee368ee8672a60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64c461cd2144cdc695be5f7cf32476282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3c7914587aeec35c30563a05e8d4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83505139839c2d99eb7750d011060774284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb833169bd907bb8f726b3b12bc47c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deeb53a56cfb48c21e4345ff69a8e25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae25e737ffb56aa2506381ea6ce409287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e143fc305261288c8cc9622a86686f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec82de14d37fe751c530465fc461ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710131942f1b981b8717ca18e1e41b5b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8952e6cb7551b41070ed5b8998db70c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a32f2778745bf06bacdb6a0325544292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723b4487541bf422bf4d438e1237e5f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4df43e310886f1b53572fda89e0bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e80d31f880bedc7da8abbebe1ae44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f027815e3743d0ff4d2aa70fa35562296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16911ae7905d9e3267af6da46bb3df56297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8737c65b5ba6455b3ae11c3b07dce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58472e45add14d4356e73c49cd4a12c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0abede7dcd09279f8af258b4ae30b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635fe428834a82d108426abacc05ca9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91d8f0475f4706eaed0c92ad2328f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cd5afee875279740b9496941debd3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a32c9339b9efd22e86f697d75d095304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044873357b2bd3c44e76098b18a44065305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eed54c5fbc6ed83b37b5d077f49ca3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90854faf38913070137b2dd046be2ba1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dc6fc5d245bda84076419e5fb2315308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73586bbaadbf4aaa14f88f16519c7524309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc397e5118223bad088e395d65e6de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71529a99fb7cd361d99ca5a7d5c2fb67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef87efbdd6783d0e9a5d867b2f9cfd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf49271a490a19a74a503a896759bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7743e6a1f81b232678d3c0e8d48ad9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a94e5372fe79056325b049c38de6f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e18f54080fcff4357a64323a4023a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f73cea2de468e928750af84eb563be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1d1e6223c194ab058aff04fc1eccf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb16dcb8bff0632ae1e4c698ba4350b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4c9484314bd9e72a86059afa03e4b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64db32910271bc47a2c1f7eb9936e67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c5de6993f5004b9b1fbca69b453ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec0ab9363eddde3b9ce88a5b2e2a6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08aab73e0ffb21305a7da4d97def1c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238e43244191a8da4a9d19c1a92defc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d710001554117c163ae1b8685a500326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da974d8252bcee334d34566c5b3829327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea10e8ac0fcd7503c53d11b2b461e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b158e65f6b989c3faf327839c65137c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb956bef4cabf0fd661f17b10b96f73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388ed4ef1a264108802db2ea33329c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45963de0919eda6e048b9dda029cec61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6316c1049f8ceb28a3f664ec277c45e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593b04f8bfc371543d9ae2029b38c3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a86bb992f75bd52a904732b04ed61335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ab859b3efa3e73d567a73b1141e6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff933413b8c12af866f6534b8d0d1cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52322f90ead1689e09f53c1e1c067f23338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e28e2faf556db71867b5c2bfd996d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ae5cf582310666ac3ba5b396e23eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693230c4d35ab3f7b4eaf69a6b01563c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b653f43a35c1a11780867707e6bf8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62d8b9bd5214fd68625b1bf7467cbb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d046ab664a5db66f2f1159be15e6857344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f761aaa8a6e6b0324a9fa16ed54a742345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc003dde7a32686e9c98e00a44ec4690346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82183ce56b50157c3996572cc8890236347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df736794d533a9db6c89b85ffff77e32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30149c10c82ac8e0b4d5f8fe316995a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ada2e7b271c55dc648a32f61172335350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcde8a89b0d79e92fe31a266e02f98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80e431ab53ed95cc38c8f49fa59789352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f299d5805f12e3fc2d6e6e587c4b655353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521d4fced3dadb262dbc2a6a07ab6a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bec349efbd28723c391a3cf0d6b27355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43076ded2c7af9adebff95d0b4ce481b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91391d815ebff83751c92c30726313357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9280e83357fb2aff62fc010fe3d9d00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437848cfafca4d1749620551b385d8c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccee2ee00112139fd00bfc6b10cca9d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c06c0ef343a650e06b0670c9beef6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26c456803793a1cbf8bb13530e648a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecf068717842ed717f2ea1c614f9b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170ce4e9a2015f239767cb6bec144d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133ae93ab0cf7d3cffdc099f76f1183365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5264e286ba99ee81b0b43d063c2f30c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d77a4f808d285caf1a4f13a364aaaf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f533c995df0e5b5c0d599437aa4f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80cd0923af6c8fcb7b482f492dc410369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7712116f665169b9d8d3c8a221b27370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158a409865e2f6f9e95150fc34cd092371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a96162b10c049cf055729e625039cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e985566246288e129a99db105fce3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b94ec5c97bc6d99ec66966f56f5e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec22f8fcaaee87a20be00a3082d60d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf2ee1cd16813e57b0b10790286dc3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9361e8776f22e8ad09f3484bb3a76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff369e518837fb2921ea03af55601cb4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2992efeca1d51668234a145dd5073a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ea40b669694703a901b72349d9763380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d653e896529066108933034b250d866381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e19eb4c8544963268b988dd83159f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6addbf768c474d319ab90dd054b7416383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c158736030342d327140dc2b664322384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfab23eb9c218a9b2ef7851c76ca907385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c989334d21106795bfdef8827d532386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7b3b589f5ae1f06618049bb27d3ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3d04d612e64689ea8fe2326109ed7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638eec0473e5a677ff9a227143ebd6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df449f228df49ecdd943c0178829b9e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b82a3a9baff210a94d96aef95a1344391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c226b8e9d37b45f52574c666345cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f2916bffa0c3fe4dd6daa8a9775e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e0635cd5e6b252d21453e74c70c7c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509aff5dd658be610304a2d90a4f4f0e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aab5f6f5593f451bba785f8d0f3cf5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e0be028f6e9f4ea64bf9ff431e070397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68a178185f84b74fc87ebe59186b7a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f9e18834bb25ac5243c922d924d18399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b1ad8b782bc3200e328ff039955d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815db9eb4cdce7e1eafab0a7018cab6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa1107086e97fe83feffe8ff5a0f3e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcefd90da131f37cd0ebcfc08171590403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3604fe5b504b1963a83c4697c13803404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa381cdf0b38c2d38dfe8f60d45c57405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2e26691a878ca601f6786a887beb1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5a9985144195212576631c13d6a25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3ecec0922e367d7b04737c4d20a8e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee4d7857b0d908eedf40919e983306409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f5ef6a8ebab7b10db10909a3dcc97410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5563282d7e3a2ba6b29125c5145e55411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785401830a6a12d2b9c5f3c1976a63d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164c88232f4226f9d197ab33b36b178413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3fd17d723d0311374286e5edb31cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0496cdac26f84f8b392a079683ab3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab636733eadac6e552fb2fba8cf0d08416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164215bb276c462aec44b0991a62dcba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37ee64cb8c63abc93b1d7b0890bd30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a7f9e23307426c893ce7df8c239b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370ea1e1d676fa7185e490c25d8343d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4ec3942d1945bfb77e597f685be25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242be104a4beb5b2e095a330302d45a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf3df58a9c310a143b85680f0b88d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e42ee052d34471b134b7a1be323db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100e75a6f9b5a35d83425bf1042a15e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0f0a0866e97d78aac0c4a0101b861426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c073395346f473b678bf201bad4fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cab2ed4f24c659b22c864a7457f1f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8914cac4d295c4f49e23eb2fc39d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff579cd729f5214fe62386cb6f1ccb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7159944796d67bf94b2064dc6637c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa249e7549669c349dc1dd6dabb8a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bee386083a768e5b27cc0f19e7f6a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777fa38c69ba7ba31ec79d5065b1dbe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a763ea2f0e7e1dbb0713d51b6b7b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509a919c82ed29dea8e0a15dc6c3768436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3c9fe90c28e3120cf87d6363d5909437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d324c6f51ff0f312aa738a88c80427a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa156a115fdb104273db65ca1e3ceba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd36d3def1b94038d7ab481736f57c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9d52d150a7892209d393f6edf4739441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8f4cd1e5ee76ff7c31530e3eee9aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95b93dd2506311b242aeb7bab86178443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8f20ba709185f0641dd2cae6a7077444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf0bc2ec554720afe5e1b66fa5aca2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7ff5ed136433ed881b3503afa49da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30054771edfcd544ce768fda7a26379f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9b78701319a4974a2ccca05c4fae3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ccaa8299d43a0d128291c22c28fe9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6fc7d117166c13f4afd8e67a33310450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e093370a8861af40c5d1a6aa0e4a26451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4850c3019569c9d6d36c65fe294649452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e120789d8df3e92d5b210b331a687a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6d8ae0741544189337a185d994783454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc95fb495e27cea875c9cb99d20ebc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45f1ada3c07d7bc2dad7493a66da4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffb42979b422936b8a76979369d7ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f35199507e69e96b75d687371e980e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ed14193491e3e1c15b4bdca925e49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a1f43b0deb9908bb2495eba5f8abe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b31a276dab6af64ff1c6ec2d4485e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4ebb2c873a7b144cbd45ab0f17dd5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a437cd58f74727ead3b17cb4a79d6ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba35a05c99857c102b20c3832dea2d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de601df453c85e7e2d872c3810bd7b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6cc8c13b974cd348d203fc3fdb4f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f424eae07c54013efdfa187cf8d109467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d9c4b3bcc110f921cd1c292b5383b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac6ee23a89bcea1cbc7ab23827af42469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500182585b514f29c854503db13291c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a1aeef6f709ed97341f1a8200a918471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f6f549ac8503a9cfd4aec33a8fa30472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65accd8d546d937772421bee300b1ec6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ea5ff944893e81e9efbcba546c326474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e41b2e0522b1273c7a90235a027e0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82c6fb0337615c0aa11bea517498f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280ee8879dd18807e7236aa34790a6a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794172c23a37fce6ddf9bd425cae203478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fa59a921fee8a8ddcc491267f7086479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be0463eaf5fcc79d1602e1e8651342480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aedaa6df1e69a30aed21cd59762b71481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3face65d694a60b1f414fcfcebaaaf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8b4484cdd5f4b2e4f38ecce00d157483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a655ee8a06e2b028e203f6b6a30340484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a009d8785a4bc34ef35004135786163485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddff9928696aadad40e72b154cc140486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cbf4a58eff6b1620e040d833d809c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f543fd03357b743d4c4522768f987488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543b4b669a99b922aea50dfaa971e40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02854370a580b42c571bd664d3be322490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041ac40110e13ae743bb57a205754dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd54b1c71c9efe456e34beb791451f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775bf40327d0bda9b41866356f36660493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f977f11e6d2977c6162a19bd284df8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e496586991e146eb1d2b2a1a6d1eab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127447cddb0f24812c9cdecb224935b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e313579d99502b3c9081360f0260fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78178186b8b76a4831c5c453bfd5ede4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4494028bbc350be02d7a0634ab200e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524fea4c89b2753d69e8cc51269e348500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8841eb69b4fafc733156a4403447453501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935586b5b7aecfbc3d287de94f9e5aa2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2556a6646c7208db04d3e8ff60817c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b3af58b0aefa13c5ef173720a0ee2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716199f228961a521ef042cb57e5538505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce96f8bd0e6b9db1fb319ef6df2a4d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21baf996c2447abeface8ead11ee2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0335b2f31907e399ec36624081ef4fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a6a4f1f429f11c4a9be71f2f70957509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac4113b4eaa6805b231873e17fd04d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83b32c4fcf4e8791af19b7a8901f31511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849e75b9765b0e9be50ab4b292a8c3e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc79676b4751f4438814709f09f8c57513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b81c01d2ce40ec592533534e004c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cfc45d749f572efd55a4ad58e49ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4ee238ee05c161989a6f93e9fdc89516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1c7c7381673941359c80e586b5bc1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e9e2fadde9853acc1dd8bea2b3739518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb14fc63e4973895a8a2790ab4859b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57945ffe7628d9f6692d5bda1cab55cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128270ebfa83867786f42bb84ebd2a02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f74dadf2ac2fb8fb72fcd141fff9c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8bd77fe185915b5f0d220b26e3813523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1074ea966673aaa27553a4b7b537f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20699a7f8a91eacf63597a0a2f91cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a967c2e8a61ad0e987a95b9b5a1cedb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46aa6111023072075df72b6a1c5225527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b84fd61d49374ed0a5d93a2507a7a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fb12ca7bb6c94a72cb4aed67bfdd6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddb35189e12001814bf98f0811c0fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de80903b5cdde2e051ac6393173f58531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b08197cd2fc460fef0d9d8719729d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf87872f13f693601bd9712991e8440533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2fbd4eb419322a0600b2836a00c50534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fe62c8f4d9a3af53b572f009bf673535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef9d4c7d645c0eb4864f171aae6c34536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd787c3f04ac42f8cce4c432136f3bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a48b405acb337a2ce4cfc60a106c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95e5b18c6a71234727257a81554eb2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387814cf6d94e42ee81c8ec1723abb1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae5ba476f6581ca5588447411d333e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72977e8293c2bc66718c1a5004ca19ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77885daa724c759ecc01d26a9643d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32b3348bd398eba4209872f087b006544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e0fb6e2d299db9b07924d1bcab826545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee8787bfd93b8b3ef3474bcbd4bfba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a341857d0ad84632cdbb82995ca6e11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87ac3c7722d684b8b3c52d53a62f44548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051aeb80a939b487cc9d21a5373085c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8ac1b477ffe9a0ecea9f5deafd3a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48b122d51eeeaba130559759140141551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c285cf2670cc3198155dce5b076c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4b0d63662cca5a1519094179dbdcc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47377953dae5d2ce21cd05c3b0739c67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b68fcee43c50402e776c2f1a3b3da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f081f1d79699cbcffa9c6e49603ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323b7df2e8f3678b9cb694cc8f1744c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f690d9537383302b36f2ae6276508a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2c0b83299ec87eaee215f30f63fe9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7a001119dc11472ef2dab04c8fcc9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dd35e96872f6fbf47ea40bd39d5cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00679e62b1ff37b854313451e7ebb9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926ec07ce710a349e8016142a0a67ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517a0b8a45b11039bca1af7ecffc6c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fe2860911b3e8096b43e6cb9135ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfff33b22bde63814acd5eb0fdaa3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326fee4439eea43393685727aae6bba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc28378a0f6f19beda85b5839752a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72380c85d17ff6e69a1c1198a7d97e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba0f4dd20fb8c9415f2b57a88ba5b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6fdff5678554ad1f5fb709e62bb1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5204cb05362cf9e4c92c089b780f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccee31d1590e14681e3d52849c335d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62cd346352805e3dfa7614cf1729c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ebee11c76b2a1d612ad91f537651b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2a821826c24e8602700b7c632147b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd749503f03712505aec46a022c8c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae85234f160a43061b361dfb050f60f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad411ac9a110651b94173ad5d6bae9d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5f74144cf78a17da17e0e2a6b621a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6a949e51144dfa9e41d6213e30f23581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008f317b7736b3c40533e94b0bccacb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9670c3864572c1a217158a5d2e33f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4993a43f79a410691e5fd75576a0a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9e1b7b7a226686453d2b5401c1685585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2d40990a67213c62c921f525fc0e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb97bc248579bedd0d2c1869a39b60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351cccc913f77c63d5b40d2eda9c1e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba999d44b4c38bd11ff7ec1906f9de26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5b2651c706be50bbbfb867be51180590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417e230e846594c0335ad565031ef41591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127bfde09fec5f63295970f5effe2f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdf111d401af55ac4b3d6d7e4dcadf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d5f5b633f3dc493e71112bdb0057e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee58a40a3f47164998a27c3be0be81595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890ee0d9eac5af4a5adb0f5bb8f7157596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c962ce728d939be5807ec42a78e439597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2700b7ef63e88494c5d65e914a01f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25509e994cbae89de903e2d9a1d45900599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f88062cad375722884b81ab67a2b6e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e287ecfe08b61ed3fdcc8265130710601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e6f07bba7341ab63ef2484baea0dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e351e8008a07e0a624f419aaea9bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1bbe2cb68ae16898085723de83161604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b6d37ae6f18e257d21401a85e5740605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d651d9406f31ffa74d0dd28586a1142606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc8fbe9822ea2c5553f04ddc2e03da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75d7824018d3d86e6fbdf60cb890dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f5f061229a26032b56601cee40b0b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5495a9a97d6ce0ce335c6460f5689610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622cc9bd38e4fdf5e3e6dff9182c253611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d664216b825829825fcc955b33daa44612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8806a139fcc0e44ea16f8420c962ce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404fec7117ac484d3fc53668afb67c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cf8112aa8afc7b17ce1744478b09a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859db552ea19c61e90739aebad260ca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c96ed0d452a70aa6e3851faa1a6ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1441323ea3fd4adf447ac8096c817ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dd9ff3eaec6ab4e9d81d4056bbd10619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56daf5a1ca4ee620c82371e8518e73620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf0fbdb7b9ae3135becf0087145024621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afec74357a2765348ec495db689b094622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de2bad035d58ef67df45cd394eb5e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3dca4e1579f9946e04d31a602929c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24777523a9ba3685a5fb9273365b964625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60208bdc6bba6fa1d0cf99d7cfcf906e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13126fde8b368e0d1f6a42e2f5a23f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a75c9eb2f6fcefc630bc2da984638d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53a8328395c16d461c41f4496090bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ce6081c9195282506b1c4a4c78ebe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af69e52b004ffb0f5c2548129f91b0b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7659be774b328e429c9d3f1f74f263632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5f1c1f812fbc8eaec7fed1f05a83e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55548fe49f3b5bf29e26a3feebe2d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41bf7532e1633aafbd8408a65c6401635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b2c6e7d0a9d0ec9788a70a507e4b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc39884f412b1d550380b85fa15578637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c20ac23c2ce190226457ecf00f4f22638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5b956fb6021f7e742fbc572d566d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ae53712b6646192ca1e7bb60aa308640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0443eccd0a4a53c62749aa058df996641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9feb944133f797fef1571e51281c76642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba054b255e49937d19e42a446ec4b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac061c04176656d48c1625ce10b2541644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c682c1e3debf358a18af2b4d296cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634dd1bbaf482ef5c120b0a011307b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db6baf4290c3140cd96dab45ee6e06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c53cc4d80fa8ed824ba9cc3ae3118c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f34ab9218809f94e66234e88137914649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dcc3db140f74de1918af653a0c33b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45b70419a8631964ad2c2c51a1c751651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99335c59f90a2f3d15213d43859962bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82a3837da14ea4788d90a879c0fce4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9d9446c56f5050f9158394371f598654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4285bbe035b4fa03a96b6f71ffcb090655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006567ab644f90e1bdd7ed769746638d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad1682dd7ead385db11a405eacd24f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db126068daad27ffd8bcfce35020ba6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5ef66ccc6a3a6d891114c8644a063659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b60f76e5b487bb620bcb372b26d69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55d62ebfc3ac92555707fc60efad75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846ccd606d6aec2f50db68d78b6ffab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288a45a95ffaa462872924c4d031a3e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f652854060982744fbfa6168b62ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7063805541cad892251a8ae56e795b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234ecb37f81ab61a9439e0c0993760a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7f595341bd6056ff1b4854bdce735667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2705d3327d923b6facc647a1a0d48668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c71b3bc7047f846550a5c7693c8e71669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8328569bb29509c0d95daf1601147670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6f4f377ccb3500c17a8d94f4c1233671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e5505fce83044b978a2bdaa790394672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558be339d094fbe9dee7dbdd59958da9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67b529e60c8121fd76ad85444a90d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aed8c18a05d050372fabe277321fbc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42d3710a1ac68eea9137d44120ef68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81737bdcfd73af64ad3fe49a15dfa9da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd6b111e38a7f5dfb4fd561a852cc2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b70f35508024ef3ea28337a591c816679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382f83d2c331a53e4821089ad2f7cd4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104714fdbb009248d9b6fbf90246511681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc5a18b44bf57c389fdcd6edd94f7d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d3299ebb6b30cd44f593d37acfc99683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6d0e2447c4595da2207a2ea47c1cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90976b65449183b9fdbd9dc6b7fab59c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f298e433551ef2cb6b60fd58cf5c2f5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f93be59d930d38264eb751492e2a20687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f91776737fa95d32312ef783929f44688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c3a3a68c71d44df04b0f861526f19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c287e4ff4acaec0231240f0e58193690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5387422524460dd48552a5f3c00e6c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5c7ed6c2335bf675c8699bfc4fea5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad2d66730ab198717e70300b4bd179693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bb26196fe3418bfd97fcbc9023532694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6d3924a8f379be66b08cb3485097d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea11b9629ea96801274f002e89ee144696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584b25044c10bbee13c8aa4da31103e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2692191f4c2d1920db9b0ff8489e15698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee7b79cd37b927edd2f2adb4ce2200699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a90766305c0b9ed699e34c3bb80c8e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c59b966872207a8e85dccdb6ca3123701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53615a827d2a62117a08b2cee1dc5299702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344e6f8aaa435bbfe5fc64f4b618b77703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952a9dbef6635983637ca1aa69a3fb9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343097fc23322cd3b06a563a7e198ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536f997861034c7e2a1927b22d90e65706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda674970a3569ed4d3288673a61e66707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616d1e8773105083d61a4a0df0f0a83708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12af88a4970ca5d60e110e7db0d3985709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f53eb8a4d5e4b383dff7545df38a9d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef4af54eaa255abe80a156d424403f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23b574a0976775c445bf52e07233cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a507b89aecb5d8693369fc8008c76713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f31dd0188e61807399a49bd35defd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87394b1488d925363b7318b266865bc6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d6101575cb62b022b5ecf481a99ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf4a59e7fc3005d66dba552e53c98f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0d4ccaf5aa39eabe1081101661f0e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbae3dc05a6ae68013cce2524744c1f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6cc46a05cf6537e522062a9115387720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2a84e0b5fbfd8e196a86249dde93a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b64d937e5d13719399b478f89507f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46950456acc2be5c17e57728059651b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a9b42cecbbf6cddccafaa1fa65927724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c049d50140f6952f1617aa5d1143cc2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5c491679aa7186fe3c0313f7b63ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805073c357617ccd8b573e41089ab65727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f9bbd5b5330be2729d2041f90bb55728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c8be7d828a9c6ce661f8c11312226729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6f2d95bd8a6823faab2e4c51e95f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0862186b47e1263ad78fd13a67441731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22586f611808341aa01d6e6a155a6e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98754ea77a0946a0b91ec08a40d6b7f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced76cf47f77483e137484525b2f336c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26eba9ac5e4719666c3e5a06e52ffd5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf61020373eca2f5dc15ffb291b7049736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25793d0fc1c5963786215e1ce58f637737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6482db4b8d984560128d9dd066302a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b39cfbdb7ae388262bfdca96221492739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6400019e9515aeca49f6f773ec29e6a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71481725b9380f1e75b35b915a14a966741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a99cef7a23150e99c6d03b902d8ced742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71237056ece85c795468f9989d323d90743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271bfc1f4169f733a55e5c533e00be8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdbb9174ff847b3c4125dae7a04553745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d8bbe887356dd94c1ed7161a6340b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d6a025c6b454cefcc5702720f13c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d64240a15a1a7540838079e5ebda4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e450fb682c063c881799a003a995b22749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d61f6bf51c946e8a62c2eb08bc29d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1a1186fb2092cc4482e517749b2ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff77bc3eb9fe968f5580669047f0ba0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d056702b34b40cffb2e042121ca07753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20de7b4d9a07f68be86e8dc1fd8e66a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19ab3fbd99e47b49c5f1a957138686755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77f2ec0773e788dd4406748dd285fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd52b7dceca141e7dcc37a3072adf9e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9994bb3fc32f31077804278cd5abb8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eab06a25ec99f8aef9cc837bad7451759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdebbc4aa646b6f00b4205d4290f89760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce519705335182339306f8499b1b54761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e194a0b0a3f36a8100a16ab73ae6eaf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca45307fa5df911b2e1a68da04e2e95763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925e7eafe7c8d5812825fc7cb0a3e16764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e10eeee78daef0fab1afef4076567765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71010b34acfdb367e6764ce7927c0a2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b50036fb044867abfb44f3827ba9b1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022d0866de08481d4c0ac5103d5f231768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0390e0c4e00bd4f2de6b98883906d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941773ae6065bc0c8453f78c62b0285770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8fbc35014bda6b4c986757b5b1db3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bf7817f236f88beb3a354ea648a70772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994c93a5aa79d0dd7aa7451659f0e14773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16615e572bc6aa91597ea22c27691ce774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5870ec117f1e5bc6b3f67130dfe96775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadcd295787d384869c11227aa7f7cf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b727ebe19e6205046c5d749ca39128b777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>