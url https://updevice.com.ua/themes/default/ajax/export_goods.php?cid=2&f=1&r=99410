--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a45c59c031cdd972a8fbc0a7188d971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352047517eddfd8fad3c6a8b87529a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abb9220d1deb1463fc8ce915804b803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe299b60b85de6aa92a489ee405d7954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a3666a55250152b6ebb45b25b0b685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0231455600a5d58e42e6529601f676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5735a0cde904182eb82e6b2ef08adc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce346abe1c651f6d7d54ef3d6e81808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc41ec1302f5393a7cb3e2ab05c6fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac31a564449bec7108767ade151366210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a7ff10ffea20b0eb2514e45dbeacf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb6be4837622085f4b744551853c5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ffe1f25098f5588d8f1ccd40c7fdc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cf96543fcd250c43154a6aed13a0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ac94d5dac3f01006e49888b5835e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da45940a8da9fc4b7811c05594a1a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff018e44d410849295895294a5ce120717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bda5acd7e96bb3ffc92106e25765c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32779dc46eeabb270edb795c22b04819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e42232212d020a1152c4429b5a591d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117b865e18853699ca650f32bbe37a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dc993501a00a48257be4071416bbf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986f3028bef8d774bfd9e36ee99ee2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5b24489d09d95ec44f6c8fb4f720e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78321ad8482d9d87506e48161a2dbfd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e9343b3d389b9cfb608df09ed013926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2966444027a078a78e2cfe075bd1327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8d1ba6dedc5cda6d148f43796f85a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba50afeb174ccfa9d7fdc6ba2d9962929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987366f56a39c12e5cd306be7a1c729b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156223fbbbd5facb14396ed2e34138ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894fb6d42a56f2f98c4529aa731934d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54cdd016b37c82207b53dae516ea1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac761cfdfc04daaa2f1306a6765fcc634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ffb85baef61750d940fa01109cdbd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b4472ec9fa7c19df3b9d57d87e13c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70e8350d25b7ba4714a32140bb30eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e79d0baf4ff1d33fd17a9506d3f2d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2163e48328739ea24b9183b8d82ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b838b50b08065e33dd29b1d4c33f4540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509daf13e48f9d20db86fe6284d93ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5275402b1cfa07507a8fc6489d81e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c5dc172cd4ccbffa8c0047f8e7ddd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ea8c525d44c579058847ff90bfb2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36a2bc761ee7ee617f39db1d9a4a2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9f9b0f55c69e8e89dc2dcc6ecd9d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f841b15991fd59fa0703f5686cc64247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0e8d89b5896b84ff02d1c188d326148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1ee2d74ae1507d30f15dde1c4f6de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfe929d50c1543d71f08868a62c7c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5d334765b5b5ac0dd1fe81126e06851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84f7f6b056c9eb0ec052796428e0cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78faf7612a092629a08ce42d048f5653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2566fedd230ed737583e686ebda3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a171cea1e6bb595a4e04dad0c2f2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba7b7b2a7c1cb0fa6e55a4e68f647656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d43bf6e20c78bb26b5acf892b09b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c51ef7db70bd0f121c2ce5b1bb513658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d913681bb17d0a35d612dfe646545d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1f29f9308ae3de1c6bbd22cbc14be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf6dde05b48b6af5eea771c1e103a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500270c9350049308d56dc64f9a3c3d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504e5898958ea0692a55a1a6148641163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df385aa9894d17838154fa102adbb17b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d839d77c11778347f2e42f4bc3cb2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fcd1bdfa6ecb48d1ab6d3eb33e8ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc18f3c45aa8b68c8e6b99027de9ced67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1092250a34c9d48f8dca82605cbfbca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dd90842034b9e8cb1a5da4d89bb2269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e297ec57254115767e854aabd5e178a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09c9e8a33f56420b44a17bde2c5f3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dda278d2a51e10624c50f5ccb035272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b65e106c95e8caa615859c074329f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cce3f2c01b956225f1311fe792da0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961182453c9a5c79160432804816471675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac483cd41135feb69454654fb7106bd076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484644d2d2614a85e2616cad5493676d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbe45915f2b0e6596ae117c9af7b5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1ffe1a82347ad9f34e1bdba6261d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e04884aab1f1941d13b46541692f3d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9f606db3611e6d3ec403d832d476181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696e5e82bab575b58ceae4845b1081e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb464bb4d1fc401a87601d34370f196783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da750d64f473c1dd874363b6a92b1ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7e720fb78dcd9014904dc6db818a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005d6e1851c3ffa69803a96260234f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc05edec2731a44130185040a28d82987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e327d41b2c7e10d51b4581674cb9b8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682522b6a796298c2dc477c3a8d82b6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3271e588d702c7d29d9ff8d6e555dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f406a87b97e509ebd17f25dc45f4be391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744bab89b69891465d03baa819f37e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94d6e95f53c5c2c681581c6455dad093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dd7c81984cb84de5979455218174d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c055623979125d371357f9ec3d812195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365f3e0afe8b225041d26f22994279596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37980d74924333db4797d3ddbdf6422b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c8d935c86140cbd40f2b0ae902b0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f66f21079d3493cf983dd7bef8f2ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d27e68a49fad5b0a97f93ee264c36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a86ac66cf24100b72c49bfa377627b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ab6f873a57c5b767d8bda234cdaea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ed3375a894b336f7c995d62125fcc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b85ffb9bf0ffb1e2f0e802ce6e103d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f7b307c61f6d32c9635d3fb957fbe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9cf6f16104b7e396343fcf9ee3f75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974ae513004be979f4760f32c20d295107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c1d57707f1f13328193dd4bee052f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eecdfb0ca5bc57f9ddb6e4f1150415109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4e7aa4da8eb26c88eff510c42ee0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695432914f6cb2dda3f07d4b9b8d703111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0040487e0883bfb533bbee8ce3232f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa9fee286043b5e346b2b8dc614108113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e48f138e9b43a4a87590b9cf5bc9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf04c8ab0d794823d7885b99a3e53b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad26673ed33547ad4d8604b1b71b57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309a87e99ffa8ea96e409e2904ae35f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22f648773f0c826157dfa58bc22481118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff271fad1743b83e851da5c012baa9c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000390743e321d75c735895d284820c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f14f54f9448a1e3f52eefbf78e2da0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44542f5704def5486cd31eba6e336a29122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddfd9e181376eb79edecfef87c38bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80368996ccc0688f43467371e83ddcb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3111b89a4a2f6a990fd6fc165c4814125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870b2f5674dd2916edd7e5bed0ddf12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87249a534a750ed04a5f8128bb3582127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf24fb8c93efd1971e29cefd3c7f89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51822b236c6262aa1c6236e233d4d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba5ee88b1d4ad9a55da1624a72c14b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0033b36933b6c89de8b1a82c2dd9bf0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9be04908b01fc985d1c5760b478b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640e30948d19683ea72a2c476f3fd18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98cbd64b357ec6a44338c60abcdb9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dfc7d2743dfc9a55623dd8d908464135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3806d9c4215129a6133630a41105860136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f2b6adfe45c878a924652257d12ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9170ce36c0de375750e4b4e51e97258138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4210508c0a4f1cfa6969eeb1427597d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52558a9467650ef2ba9a1250a08a0ac8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547547f150939132df80fd072871b9b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a1b909d662b2f184acb3e4e8b2737142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440a8d5aef7aa3a83cc86926aaff7f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e112ebe827ca0fad8d573414d3e17e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c7fbadd24eb0eef84c4b1c2000fb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510900d63972c61398775d504e79999b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b219d4f31338224637efc54a12a3c3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9a57aa488d02ce9d482118f520999148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a3309f3477e2153dd1ff45e14412b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260718fc314dc018d2241ecee638d2ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fdf3957ceb43d5c8e7bb3d1764e35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ebe289cd188c0908f12c648d2623a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b643c2da761d4bb4bf2563f8e8455153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c021624dcd09948edbd0f7ac56fc1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d329069549eecd624467b537000ece155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4fcb8aef972d8d2a6d892b2aa875a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22e8d1e55d059642236c94bc7aa5e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db0679dab1f8046841820b9b73daf7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ff7394274211a2a645d59df45d981159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33f428f189ea33f8e420bac5f4635e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d34092015422ab9146f23e2aedbfb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a49c5201781ab02709654ea1f7a0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf2a423c14aee62b7e3ce7dd637567163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc470d785387b522a81537c82a95e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bf563b74dac524eb49cf6747f8336165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b77473cb7e75f29827ef538f8f4ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431152637d4d1b3eaed997ee71b2217167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b1b9d374f54a1ab73bf193e5a2fc7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89ae8a46d50e79c0c883a50b92e364169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccc0d14c02f1417389375a67a730be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44d27b2d79de437bb8ec1fe93623d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca329922903d1c62d0d865cb5ea1260f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003e631ee40644301bcf4df7655ff28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aef3e5017f580308456f20ef60c1b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907abf86e2d1cc0e25501cff86ed544d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c06180c0d8922773c0d69df399361a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c7ef02d9681f1086d2e3613bb0b53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376977f4b50eac3851a7e0687fbd13a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125256ddd1ef5c8d6b83f870318b7d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8ba70cc87bbb010fb45a2cb41baca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e574406f3a0f368abdd2dd51869fee1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54c0d396523142da5b6b0aeca06d7c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a5dbd07209d7413d5af46957c6356183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05a4de1baddef8b55389fbe22aa580184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9748cba733602c3e33cfd069de7b6ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20c59f82cec0bba0f641e0aed70c21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22320c593de6e05b49d58e3629eddd8c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b002b67c2a7debf9d7f2ab5ed3fb8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6b317894b1c6639e980dc36ff91ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd153a740dab561864864a9696257f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50196a774026a2681df6d4d166011aac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faf9c90b903ab9c5226b632fb20d59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81376a7eddc21cc30bb11113693713b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8121746affc4fb7e92401b6746361194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466672ca5490fa07bd9cc1dede0dee9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04bd4b40359338a10ec92aa032c90f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d085e2d2692ba6e17e54567f812f69197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcd7c4710b51e7eaa9e440107242b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99c1e7bc3d2a8ee3c5ce2f93b4e1ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7d72d15ed6af328c8a33cd1d31f0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155c48e206b4e2a5d13f5012301e6b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0b64e8035484ec1ecff4b895d6c1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa4510b266365c08235e417fa3b0f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65310992af9b18aa71aec01215d29ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7c16a20834484646093a5c94ac4f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a8c8810880a96952df339777e3317206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8ca6223c9573862723294cadfdbfa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cbcf680defbb4e715e536e4ee409c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b5f5d7cd04cfc3345c644c05c550a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac52536b9f7a278fb5eeb4a8bc696a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11820baeffdb7819745214f69a2510211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd6f907a12fae48cd5b33202f80047212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee61f5702c4eaf69dacd77f717d933213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6c9de9c255523260f213611b39ec7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246e7e6c8271e8813c53637d2bb857a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46cb5559e9e55b1fcfa0548dfa985d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6379dce11dbce14408375b953f789217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64bf756c5ae88146721e768593ab98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865511a0a77ade7387dd3ad399d4b349219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46f25053759c87874f46bb83d2a984220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201261f1021ab5dd16cbc454551a057c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8032660ee237c12fa1e7162a285b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156548b1a458460c3b7a5c331a3d5644223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea625f5f7e16308457d371be3d8ac7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7604aa35f2f523e5b3590665ee373f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67eaafaf46e40229396e78f1adcdd95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee50307c5bc85420d88a97d167c0c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0fa4b495662362999b9c89177dd2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4473abdd43e2cd4a43f6b00ad261860229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916a622235903381173f3cffb6185ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a61bdb05003d9dea152dad2d6ea543231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18809bf82813f0d445cd563a1eee10b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636fe35bb71887d5d2414b4e806b377233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cc429e7ca9945e8a01d00541bba1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a846978ec0853b866002ac03080f6b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514698f56a2d60680024e6b9c88e9c83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283ea2c8984999f78a40df327e88ea8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8a7b90f5dbd0c2dbeea3f5d3658ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225883979b2a0e8c21b19484e9ac663239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02337f95acbc6a360b6d163541f0032240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51196b04bc2f09a2c4072f668435e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881284b60515baed84621f83342e7229242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167017036b6e13b6460cf2f0fdd78623243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a845a332c9f63300509131a8f29ba3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0e2c9eb1a9cc3c7bbd40d4376f75c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cee5af81404afb9be57821640f6d8a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f722e440769e882712f2c2ddcecb1a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ef9defc861379470c95749ee7625c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bb079a362b0c86cc4dc3de2dfea46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba2890859788b213719cb03005385d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896868fa8570b5239a394f8ec213c76251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b4de0125ba3d41091e9703d5b5e2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376c720617080027fec263a9f26c0d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6763175e46cd1dcf532ed58109d3d87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461b4f56e1c79f3bdaafdd2b95d56cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12615eb21a58cfcd15449b1096c02d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adef786398a9f2e23e8c0d43c4785b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c88793d7d67dcf3c21815a5812bf51258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66f63ca778fdb232923853c34fe2b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a6752a7a767ae426b8bc9ec283c37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70bdcfe2bccf25669bba2aa81e53fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bde861eaab344b6666afb9e3acee6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b54c2b78c01c61b9dddd1e29aa0b18263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa12b583a4a14dd0a8609e84f87db5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006463ca19584169b4a6b18faf6bfaa8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe8789e6902b215a8b9904131d344e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb6c38791f9c731cfb581aab8d54b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2d4d530206988cb346d668b878b44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5e9c1cbaef86621846ec7071f218a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82ec9adfbe5747d9e26f8c43238625270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4d0e96316f41231534874145fbb83271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f48a006ba622286586fc0d79c3475272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe27928d4050cf95c6a294c5374140273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7c1402aa48251320b22c3ee6b52ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074592f7af015e66d42beb02ce25ecd1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab238116b6a1e4b7a0b27e246e2e08c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0a3153ea407a6c4b94a431fefe1fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad912d212420402f429e10999335949278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461869423e14d279b5e21384d9bf25af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e200436dfaa2aa3cb78d718147f0a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9432292f2c494bd77fd7216b614ea73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dca8c7d9d3b3d4f61aead012c478f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891578e9b972d86dcb20bc3f109568ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f344002f0f7bb9d593defe07c9ab597284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8670ad72ae7b7a3cfeee3ce6ff9bf5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aece2ddd4fc87beaab2cc1c4db4209286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26998dd8d1cc59574c3970a5fc39b3a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72157e601935d31c43739bff3f3f6c64288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a66e7e42456ca8d279d57bd8a7418289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33651fa725a1ecd2cd49e565c14a23290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acae3099624a81a57ae980e689685fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9c9f5768b694aff68c96cc6b36d66292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbb06d2f0f2c14064d8a07e1a88885293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957ca0956f56fce87ff472c4feeb8e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35de646058c9c30abb0953eebe0c01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da930348541bbb9d51bd085f0ff69d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368a9d750c08f0319fcb05cf837e40b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3110ca644a936826e7f6a2b8b24254298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3115d2672008580d0ba20e8b19c91299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ab8ec909b78e4eb081d77ee0ef105300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b105bd75cabfe32d2f35bc3a861fa6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc04b2f53d9bba733683c2b7d43ab41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1978490fefc01cb84d769864f6fbc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611e4bf8340b9bbbfe817516681c242304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744e297d15f3e743bfee9e3b859ee36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6bc4f34db498872c26539f724952c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21386e4d045b345f94c6cf35e5cc7ef7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ede641f3996aee3f08fc9be89e5324308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e9b9352f593a8c32dd518a04b2fd7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788aa1d100f85f1c146f319e6b6678e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97bb0029dc2a3a8f7f589fd562b8be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced634e986a98c03ae6823a6f2c62c0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1223ecb3b5c498e8c7e060354f5bf4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7917a9c5e1f806a2223bfca12a5ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1dab549db0a8858338be76a09bd0e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec017f796042fcadd7bd3c55d2785d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de3c843b7d7d8d0e0119a1b42e18f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512fa64ac0f402c2c89e5719516a6e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8b70cbbcf6fb6c91d80a2687fe117319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dfb0c27a4ce5f90f6394f04d7f30c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea066cfc37666258005f03d08a4cdaf7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbe6d5189aa5483e51a2e55d695c0c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d39633cdc0f670e8063928ca832bbd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cddc1fe19aaf9711be2172851281c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f357b3b804d4b017d15d1906687ef44325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2af12cb1774146ce8706f87d593d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89480c0a61d8ac12ee0f77cbac74edb2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463ba545fae981bac1bac1459511d1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e3d06f3ca267c97b9cbf8cef5d8c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db6bd6f4822b094e1fc371de8d59b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c174085de5f6298f24866fed3639557331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bdb7f62537fd52f26fd9277681cff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107898b12f6c8aac243a458cbd1f47d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae746664b5519230fded29a82a4aa15334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a8d6766f92d94f0f9f34e34239993335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815156a290d78f365831db619ffaafd4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063e528bd1abdcd45b8b51ab000d0af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd381a2045221fa420a64f91dee9700338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2db13b96b91263c1218fb951606088339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618d2fece32a1c87174130415dea522340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed038bc07648d8bbc781623e6e7f575341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb0d6ec42aadf4e063b1dd26b7856f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ac6c9a6a1027f01b751700413af30343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c6d7969e06cc1fa2d41f2ae5f133a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8d7cc1cbf0beddcee8441d7724f7a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347a7ff2ab67b5eb306b429e9baaf36346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d94b2f7bc2bb9ba15686eb086e6b5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e97daa41e6cc5a111358d54a77fad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ca5eda274aeb79d8a329e96702eda349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0860ffe4ddb15c966b6d558415f84350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eaddae81fd377cf05a8c56f1f13d53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef497f7eecb0bb4364ea2fe3bd9770f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1b97d962b02f2e89e4834af74995c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d0941704e28ab15c0b602e7936a72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f29c2d07a4ce15983e8198cdbe213b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c309f9b6f8607e54f16bc34fffa6510356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c49198e8d140780fb3733b2dbe51f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9303c13952ea307be9edf302033d2d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7937f189746491f037e0859f2666369359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a6050ca7a267797d72ae173a5a4fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fecdcaefcc806b8877043f55ba63ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0a4978d407429ec6288f1aaacff85362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c62ae89b8c30a4b2ca34a5969d551363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f5f93bd94a6ff1615662d58c9aa48364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf83204f74100f477f839201ed63a39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bd004a174f3e600b749f5405aaebc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164ac89b69d1ccd5c3e44de7676f915367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fab8864f9e747532faefa8cf4babdf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182f334fc1afe7d8e9400bffa788a0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e8417be8357d71bd01ee3ab0b96ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee323bc2c41c1d0bb1610ac5de83dfb9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91554fabaf03fe60dcd8fe8726e4c2cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c91b40c32e0fb1c0965a5d73a532bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed722f5ea6b415ce58c1c668eaffedc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03381f77aa6d0305afe23f8cd3fda008375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623f25713e2ec83c981bdc7df02a1ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d37063e58faf1964a47d6428f462b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8dd06d29737f2a7008e70b33de0ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e09a365508bcdf657062c115d0bb7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e64846bc0de5bffbd0fb3ee120a7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618736669615f128e3324186aadb2cb4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74b2f8a0dff3d5656efa63742c7834382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24442621416600b77ed04240c1556e22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d19b089c2f4fe3353a09046dd319c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af193677d2062b56e7c7f70cce4c72c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432ac993d9badc37f05f10420468080386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ab9e734a573d05f9ab5c320c00743387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8303f43a28bcdb226c6fee5aff62434388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc2310ade39ea32052a69de4532f5d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd02440d0ebdf9df6d75078a6b8a22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326ab160450341fdff4a9ce8be5592f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb8ccd3b1644d1c4b1a470d695b61a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfc531a390e2947fe8904431242df7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45deaac583b2e26e362d40674a9f78c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb49bbca2d58bd98c9e741eb5f1e138395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ac89ed10a40aec2f2df82406f07a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e5570154d336789a238ba2f2eb88e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6528405f0c79ec5ac1839a137eefc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae631d13ad9501479c8e2ae39e54dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348078241ee0b71c13ae5a014d5048f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad0632ec3552527b9186fd101dbcd3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23559db99ba6b295c8d6d72072163f33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc63fe9a0135565b524cd085f7ab18403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fdab0a0cfb341ba7d76c55423a540404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0c4280ac1bcad1542fcb1758d6974405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2989cd76163d85182627202b12b236406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6ad28e2a4d6f73b4d0f05d4ed15f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e47c1ded75d9e76aaeadb26a0ba1c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2d6a223965c3788c8117ef0ed1bc4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d06cefbfc80e6301f0a94972e50ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fe6a639d93226f76718fbde96da85411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e459b32cae787af0486fc807d39c499412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41649c66c1dbea1b86df2b16ae5595e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef5c1c12e480408a2c8b7d3494910d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8082ceadb1c078676763526df745648415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950832741939b2bba95f738bb2d245f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353981cdb00d457b8456b23d365bb88b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4de809097d350ad875d825466313f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3701343ce81c658b669e146284f6e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b2706b3f5226a0ac748e708ea085f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642e7e71ea82de03e1e48bf76aba209421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189bdbd527e0b27d223d16d1e0e9241422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288fd9b93ee8007bf15a4cb929c6b5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899839e259e82714196c2f538764789b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba98272bce5f9a7448b26025d8da75425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906929791a463487f58ac5a9a7f6f948426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b77a4086f6ecfeae6de23bba275e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eea9f961727e82f9e40a25883fbfe6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35c585b3f9cdf847fa903bbc23d48e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982e64afcf52c01b887becedbf2ec70430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede39f6fc3d514f58f082892220df1b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282bcb71a8afed7037700100d6ea19b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaf1c5f94b2438e6093eebe4eb70b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af31802440b9f645015551ba9113d00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcd1eaf87b0140c3085a751dbc8edc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8ca7196bad518a0ef50b6574559d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046d3ae860248123d8fcc3c874bf7fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7344e077c312f2812cda6629f2a56438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378a98448b432d02e356c5b17218c06439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8f30ed42f73067b5607f5bee008dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f161794bdd94078bc1efe2dbcbfd90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbd5711f824b5810bf373038fbc05a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba5c02c88457fa1592ce0437dbac83443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9ab874b59d7cc651eff3a4ec0f6f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbf91f7b54f2dbba23a5fcd86615a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcda3355cd06248709eca75554d710446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9968ceb1cca3ca29dd9d4b8c0b4abe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4513a647b5533a2092d6a76c18776448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665144592e3a90bebe4d93b641dfe88449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f080a23973492ba3d86e2f3c54c9344450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a279a1097395f3a15e2e533925b70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12327618b35a00c06a271f5a9f3810452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c695fc57d9e0a7c1938961d8bba07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9c73b3d55b3114a4736a9329a9894454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fccdc9229a4974f419de3db1fe96a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73891a6f531bf1159f1f91768654e7db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc105458e84c155e86d3c85055d554d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6bb23289db30da1ab4174cf9326ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f28a331dea53de3c5535114250cfc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0b5a471efb5720453180a6d0f4176460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b4c4d4163724eb968d4c67f0d6993461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4be8a424d553ff744c13dc6397340a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c23d3468508e8eed02afd8598eb000463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265db46293281dc2c9cdd84931a36ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373d20cf3b52a1202c93164464e37a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9663560f406197dbec480fa4701ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1191263452ae60f946908ef03dad20d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65f722e89489ad944e1d8693706181468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b9767dd5f6663010fd21e9bbd3988469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a748a614a8773d4b1c6cbd436545f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaa11a36f4fa4e63659f2977dee13d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4561f228953eef0dbbb638667dc960472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b24a8f4a1ba80d69a996fcd3ec6a74473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbc88be1d84c17edee0b6cee70c355474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e14ab06f562997d8b5d7f001adfb8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28045baf9f2acb36860621dd1d897b98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb2ddec538490fa3238ef51eda770e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c726a834a0d4587d5e73826dabf1a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8398348f56bdeda67d60f6f7c1b50479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f50874be0a83d39edda5850927c687480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e947793525bce6491f194cb1364ee4a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e03e6a492db3f5243056ce1d8e69b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90bf4eb1734753da206172f9f7b629483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7979f2a612d67c3c72b71127f3fdd43484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb36533d0c11b550053309fc7415746485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa918af8d5533babce0d053ba46b2ba1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9aa1e6ceabeccec2caae0c21a9c31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585aaa3188370e4073cdae455c20d55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6c0397c8c92a08543de1b36bfe14a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57c6fbf8763675e653fdf19e943b54490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1034e04111052a7bbe254992df5495491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d2c889114f0e6cf09078e726d6d55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3f142738c7a1863e68dc04e4bb354493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728dec0f68600fd868c87695ca44ce3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179900af0472e772aa50a1885307d2c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a77476cde0ffd597584a4684df9613496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e95930f78c6b4c87adb8653fd3c99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e64d6bd2351b03e1df0652885988a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b18be24cf6d7527ffccc251819d7e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc4548fedd44984f0a97214e383a17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a50745b51f646f2f18ed5d1d858f49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1e6d299d2ee0221467de71959f21a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478ac8623e42e4e8e7a0fc0bd16196c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd1ba29d3ca3a39ea9a9e786f615a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a272f2dffbcba4ae8922293cfbf95f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415fd9a7baf0a440c64daab98660853506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d6238ed47dc63d347334a0c16f657507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9aced86a3fc316bc76c226eefab58508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14987f196d312729be52441d4d845cea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177734a61044194e32dbe585f9e4f752510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295b3073864c75ec9422b51ef380c7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad27248a8a5621492928764a7031037512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f199bbe43503b2a56010bfe6d40073513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97b2dbf651554c3242ee87c8f1e92f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6841b1f8ed64012c547545ba65fe5b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d4f966faca1b0f180d8cecda3b1f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e463ca1f8657fa034735b03eeecd3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e18ce86fc2d6af4c1add133ee9e87518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318894e3225d718a02da7037110aba1e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c24ae80e9feb3fbe67fe74ce2a12c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e021a23846be9a129bb7ab7eee7931521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549355fa9ca7f8d28f04fd59836740d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be9e9ed3093bd23d5f2b71d52e3c7f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cae98587b719971f5df23ad0b4613524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f6423bfce14befd38baa1c7dba6d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0211899887c06a1ccf3e2af6f031d34526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5094f90860b802828cea8771e902d6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17e03555bbbf160cfb3139d17da540528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6b1327f9351c394b80d517169be50529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd096afe8a9ae9d8a6ff049a41057e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaade6c292b068ba4cd05bbcde6b8e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caef3a0b3b9b4f1311583ede7ac61d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e133d3dac346096ab739df7d9d2686c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b412bc9149c8fc50357d4396b23322534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2045198b87ed330ecef21b994b3e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a099010fef0f3775f62775d9bf5f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e50baf3033b019a5756bce6ab3c17537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37664a6301f032eb6ad507935698e7a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479d852180bff98d10ad40ccbfdceef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade2728e18463df6fc3bb62271aa40b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378977c8b7049a78a3c887f6f2dde8c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787344c24eb1626d309a39371fe2d1e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a589e86a15500fd785ed71bb5e0a4f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b97674bb1111f7f07a87fef2ffc70544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72944eae3de16adb162ffd67f8c0e5b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476b90348e7027fc160817900528bd6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccccc4b37b89c5eac3da84b10b1411547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046006d2653926ea7387684ab61324d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7997c15a10202707cb0d794e1c4d5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd521324943ab0cb2c623e552c47a01c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab203fe6b91a1a3c0e2c9222f98d60551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19883336b857bf5a0bd4fa196ed77d30552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bdd5f51c5feae70456326d05f16aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966591f0610eb2f09f4310c0a3f02144554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6734cf524e6ae579cdfe9a4273fdc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bf513a06c6aeb65068694b9692ad8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aeb62db2e8f37a87645c0b480d6f43557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11242f9bb8e09ce71641a03e861fcdf4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699369e5243fd9d24f63bf9afffcadc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc06c6dee6852da3a01ef142333cbd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ad51bc1ff8ffee40b446a0063b3de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811610eafbcd0782130732b5ed4b4937562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8672dec74fd5913639df09a1b910a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956afff91e0c6822ad79a83fe988e63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036336ce46e8f1f81514c25b03fe0da0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171276dd19f1953f4beeaee66b952df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e51b23f29b79145fff9bd26842a824567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13f9474ca102e7a24e1217eaf37825568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8b42391854ebaf2a2849b27aac71f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a05ce7f1032dcf5f92e5fd7e6666f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96979f8b6275761cc7a6812dc45df064571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aaac5dbaa119e0a4507b12f4a83973572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efebb2216b5484d303154e30dc5570573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ee99589f3c5eb2aa5fb623e640554574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592e72feef3a9180c4b07a1f7f7c0e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e7faa29005a2a4ea0b9d4e387307e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0686163536c3610d2af9d9bced2e476577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a91b4c0e7a479edcb8cacf449c825578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14845d96b9f674e37599e2e86f18ba77579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e0bd74771e0bbef7d58c5cf42d81f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0b5eefe702fe226a8b9db7fe81b00581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dd06f65e9207b1cd3283ecb345784582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69498f5ec8a9e615c81049383c5e4ab8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e211dbcf23ed208edd0b1f21f2391a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51706fee7d5f2837a1f8ca17363855a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911c9fc7c6a2c1f70bf35db51fb4bcb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbcdaf4ee484129e3b0f7e469312bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0156f235f87b256526d4e761e4c2bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5558742175016bee4ba0096654d953589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c37db16ffe04b3c1a4484895b96496590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22fbb874ea5f48eb042b3392802ab3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd7cf103cea407234c20d94c9d09a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554aaf1aac637db24332e5c8e5819bc6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa299e93338ea021939075a05bb6cd13594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215bd5d4c3f08f595309c54dc366e52595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22d5151ee09f9dd1d8e23403cc4cca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10aecccb9814fb665c358654fa5c67597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be9611bfde650e139a47ef608df936598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583f70f909c5f9de762ae0e554d2f01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b3e05d3f6b67c2ec142231e66422e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9c23a0231ab29ec2751dcf95fb0bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151d5ceec661dc8e1db5d9339d3e7eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e079ca46495be0c0e0287d7df0d27603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cd9f5e69e0473917bf9005d0e728d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdd9c588dcd09894340678d171e4f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd599bed2a74f4b46c3572416d607f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fba50f71c4ec338b002cc3b633759607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e01e4c7c8519b2ed1bc6ed12c47ec2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846eef1155a9bcb5257069c730fe84a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b0cf0fd15463c13ac9c4ee0b4b314610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb7a31dabdba6db7623cbbbdc157a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebbd00d6ec2a295f53c541a13f8fa1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d2d50af194331f1caed645dc012c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f7836f69a82676cedba7834652ab4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abe5e4e19aa7d3c8e45b0f6fb4a694615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54774f84fb095cf1bef6e3031a7dda82616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0da62012235d54e7f6f42eb7a6a51617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2cb34613ea6c5e1ddeb45f86c51d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beed3a74f67cbca03fa80df5930b3e7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349e4ecbd49305517663a41f263bfce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a210bed81f3b6640186e5b1ac5f9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd5251b93f4381514a7a109930b698622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016c301ab1df392b6868cd0438ddf3b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10136c2b844651b2f545dd101c38d2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b960556e03e74eb6cebceae2f4cb2d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd5639924fbf211c2d7f38d5a6c43f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330cacbfe5964549cea6f2b6e79958d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9987d01b40889dbe5dcd67f931300b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3154f96d046a6d0d00b295c828eed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4a76d8d460c9cd46836a9b427b5cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28508ed4175464df71889337d67a1d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154c195ec0d6db74645c97fe2e9a1f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e1afe7c88ad022a34a736614f3ccd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf5e74736e49770f23dac0f1276eb1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e749fac2636daf4850ef54a1b7f872a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07296c470f4784d27878b97d8106d231636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be459375c2bba85d32da05e1063eee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f4505c318577c31c5fc7ef316a53b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc8d92a38d9884a32f3bf21c842257639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe841cf4e13ead344fb60c95ddeed12640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189bb2755404b36ee72e0cbc4f4d1bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9df4fde81e29b809e5f756f2931244642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af992ea6f9b29f76dd8d28cdbd1ad01643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98debfa3ca33a2e56b409e7cfbecd301644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569dcaa1cd53d95e215c84c2200d08d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1263337838352921f564056b28314646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41db1093aeaa2dd6513d518052809bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25651dd261f5e2dced19ce54dd7095648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22066568f6bcf9774244ed2d34b3128f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add51a08c0744058dc6eeb50eae69c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990bcc5996b70bd80629af3a084943c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702aaa5ef793c95101c7357195ed59d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d347c8b950ce8b2c7fd354e80fee5d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84946b7dc8c10d9c5382db25aad55951654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec74728effafab2d7e5792076035333655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa62cde2be1c303ee4068f3b23ca3bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6651ae39136d84f374579313cc51c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd90d13659386666238336518555af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a77948ee5571e1b5c8b6468a6f7bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c98e4525263492da1ffd4e22baa89a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874c6dfe0eacfe0adcd49e7c0133104661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77231d5230cdd72b583ee8691fc4669662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0265ca2a7c0785f242dc87a2fa22a16663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143aa148e3c200f764b4ac85fff5574664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3afabce3315c3cc0d531568b39f4e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1582127035cb1aa4f25badc4d17a57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db3a86a78487cda06c15742283150e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ccc94c398b5293b313074d7f48ad4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec872463c202aee0586eff333ba0206669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d83158e13cbdfc853cb6bc42a63468670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3b82ef1832858d437c214fca42cf5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4de1ab0aeee5610689dfd1a4f5af87672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57785724ac131660647fd6500e7036af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9e7e4bbee3bf2443eeb8978b56257674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35243a8097833c961b73e1350e5be1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1056c89869bdfe940cc8663d411beb3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed620830980a76f995faa2f31d42d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e059fa74ab48c2fc50e4e4049da739678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac64f515910222cefad39051d3aaed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ee61d0b88cbb88aabcee9de6a5670680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c2988cc7f6b56b8f4c8d4e5b55053681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4acfaa84adcbf2591b03cc6084b5c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd4267ac8e5f91b3880839cd92f084683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c32f0079e22fa63b13078cc0ed9ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d358bb490e3aba55a93567ffac8f25d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7999706a867d3d7c5ef6ee15d26f8e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdd1c7d1ba89b10d79f3a9078f431e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb577707a31e26baa3f90578559d50c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dececa826be875740cbbc0973108f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da30111d47b5483946029a4f0e99461690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9f62b0fe12258bb174ddcf39fd92b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808601d1132b206f60e1fbaba4439c0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2810656c2c44821b532c61c472219693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0025eeb34be0ff92b5bd90165e00bce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2442ef94c682bf5ddccafc940f69559695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8d0591232b62714c92caf3c7dae04696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844a5e302fa9064a053b341cc6f49ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc1d444299e0c2812c8da57dd8934f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7913ac95f073ff7b367ba175800429699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf513434799c8d9ef57c69fae7cd88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7889eeaf45d59da58fa84a182eb165f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66264e63040faae818b9ba2273d757702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b91403cfb3666974848921e2d8206703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2220935a7a13924d07040c5148204fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1f6736f98cf1679677824c4b2e6cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373aa9f4b49bc0e629e48910c1ef6982706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201497394e53c50e4fae616d5daa04c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c1564d2d073ef8f33d4c8c25397c0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ead6967d788794524e8c73ef3ce81e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de05e98e02c88f1aedfc980b1b1a6c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985ba0e5f5e43f10d76bd09071761b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ab4fe805f3eaaef0a72c5262049f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1445cb70b548cb0ac07b0ca6759a068713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b69ba5c848a02268e5eeb1abc92cf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15b566c102f22cad952b5062515e58715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064922843dcef08e2b5b220fd2a606d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911698b7401309a77d8398b4cd818f58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d74a5c540550179491cce846a39f42718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089152c5c2083518550f1e6cc11fd99719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e7351860b52620b4c0ba3b50cd9e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574a203f1a9e52e3bf9dc3fef34298d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2d7bb187d8c076488ef96b5a76f23722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919558b726b277771dde60a66598560723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6f14d893201508d6169fa7f3055c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b52e61e2180702296ed32f2d8f31a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5abc878a41bdb58d8d2bb86a61a43726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1540ee297e12288543350165ae9bb3c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad01cb40e6478d4ab49436e589c91df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66026fe6366087b7129de6dfe0876d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b14e47e330a9db9d31d9f389ea822730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a334714b7ac9da420e9d554f54a43731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ea0d9a7054d34db526051d250e457732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703818907cdc1f87c47a6d30ecae7c29733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0370c3e576830f5f11b9e9432d7e2c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1217d4c8ab63709ff44cd8969b4d46b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888c03e98cfafd5d8955fd5080076ae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0994971fe9ac09395e422380a5562c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f573f0c1dad7b231d2228b9b6d953738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2317beab296f4d9dba553293b6079df739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c84c2adfd330592b0c7431c7449f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425a2dfa18c92c303d23d2f86b2284d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00019299f631f79da47ea157f5b612742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0cdd1c43d311ec1a8ecc367ef10d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bae08283b19c59c521169b3028fbf3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f03c8a221a32def93b74501aa51185745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8c3e4b394306ce2fe9c20f7b4d3db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51421f14983bf28055fc86c594320faa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6966ea59c47582496fd270b18419ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d4869f0388409d70698ad77bdcdd5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c3c74d4447f9048197d084f116246750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6acd9f73931dac816934e4e6871e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dd3ed3da21911cddf61d3b52f6b79752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228c037715daec17d5e74c3ccfbe1db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1b19b74f07e1c5fe71ec0b0eb506f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e4a11ae6a97a185114800aeaf9289755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de6610686f21c746eacc99a1a7c196756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a477267bf7d83496725011d3acd05d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f3f90768ac15a4cca55b474ea9f4e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faaf1684d11e76e167eeead119332f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c920d6f0c325bc0db9cbb359abba22e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab15169c9e02981500a4459160dd2e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bbaa1ab92976d9751635ebf64f387762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce8f9a8667c3d14772f6d84ed42c7f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6367d97090b10c9874e2bc2129c99764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fca48f4ac8ea0ba1245e093fa0b00765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5a580888b1bff1e1978be97063fec766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4ca3139c79ebce187880f3fff50b9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a8edea916f0a031b474e08d764288768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee11b58951b3fe6ad1de38912ca597769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfb604df6b5b4d6a61c07f31729329770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6429ae647eee2a5118dc5b62f28bd8f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d285088de0235dc3713212e3a37dc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fac5704b336441210c286d3b12a77773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750059657df0b5ea459868d79bf0698774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde262353c31c190413ee8551efd6ed8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a7ac43f0d8b4e96c0bf780210b535776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d85924ad42ca377aeee2403b87cb4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f7495171d0f6346c542b889d079b1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf6d76f13afcbd2dc064f4f4e172f8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a32dbf03edc548032c26121b4a7d23780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced622d73211817ed57c87d28707fc8e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688a7bf8ff487bc2c58b2a6606e6ae2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b225414c73d60a3f2b6d4d0c03618c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9840a9ec93ce3427a9b6c5fe267e0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f9822f30b18ede4e7194d5c813a66785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520a31f749659c80a836904fe5613c7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992a4120c97b364e2b5551dec547b7b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b6ce67971f0a9ea26c5a4d6673708788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5066056ea8d12a6f5ce1ccad97234fd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bf0c46306766fe65ffae01147d03e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bf748b801d03e531ccd69c048317a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ef81cc870398769bc0f339524f704792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b279651950910ae382b9fd0e861f49f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8ae970e5a7f0c30c6ef1a005fa328794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1ec3dc0d7c31f8b04959c4ee9d3d4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fe3c29f1ceb22e1f8218c3f522a71796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fe610e6e45d654161234c52b79579797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f82ead0653e7075c3cc178b325c05798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3cdd3c1ed7f790bb1fc616223d3d8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcc73dda9394c1887ea2ea87b5278b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251da7cf092b8cbdaaaf2f2d77ccdcc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989e83465f65d5b2711b7f254ef69b9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc2ef9f7e345a9673ad6f766ecaed3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec440e107b8a6a0dea062640cd9b20804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007b978ff8b2b723c95a909ea2e1f59805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7312a8d8befbad790748638cd642b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87747c2628cd292c5f7472d38623336e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fefab2d4fceeeca7b439df647894ea808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc90662b0e4578faf61b35e00c5930809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62193479ea203c76bed5c1fe121ddd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f7308480ed201c12ae03a0a5a3430811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d3acc8b773f64fe9bf8fce54bce2a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ddc8af4021b8afb93a142be6eb13b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa61eac016153915e047ce2559f7106814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599895e78a4fbf679c76bf2af7b9596f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6739544602156eccaf9777b46521df816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb316fd6f2f0db7ef800ea21e19189c817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4509c57e159fb7cf4761717fad8dbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef763c662ee30a539cf9e1c696fb370e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0eb5010a765848c12afc1f40eb62933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707b15e9e1fae34a2cbd3a1e0b5405d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c53f02196ab27c0c1e0f4554944a555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c037fa81c398b3343ffb92ab2cdce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca200bef374f38128603d949c7a8d247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03393b3a1165580b7b459600cf199a788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a0cad9660a6c6aaf8c6eb75010f2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb02f65f7e149850ad2b563b97bb7510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52481a903611ca165e2d38c0975f5ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1999ae3a4b7edeabab4f07e81421fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a03eafcd9fc4e9d5cb8cb9635ae1d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591909cd9ca78a2be2ac6fd5c134ee414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62900d7d871b6de7b907aef75897efdd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffad33ae5d39f7f5bd86ea921dda1ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15022dc28496489b74a6538581583517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311800405fe850fe6edebd996a5fc18318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c1d5931005300805d66ad52fef20219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6420e00116fc534109701f12e297cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dbe876d29e7c2aa850f514e205c0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc6de6fce8d628ac038c878f4a428422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bcf6d697bb06e4e19a89d0940464023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a93f265d2b639d753395b60ab073b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58e34972ca4f254838f32f96da69e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ace41370d285410a44cac34846da626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a007bd72ab21089194370c23377ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbbe7b9e8ad2e9e17e14449a64468328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c4586ebee8040b264b1c0fe16add529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c687eec1eb61f866ffcdecd5554aaf330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44e8a50ebd6e3c284a5efb6ddfd1c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6132c9eef217ec1ba89257c2d5da5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69447f6f03cf3cdf3b7aeb0606a164733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24806c7c902c382d2fdd0cefe23b63dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71508f884d06778c46950c9c0401053f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721d566f4c6094181d268e31e250f6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf870a26c72be1d46b1a39722312ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6645abcc2656accaec94d670aa06b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f779c8e2b2fd1e14e5e40b8fc008c4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75406c713dee6c3fd33aa9019eafd1f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d62ac64f27596b8acdca1190fc3d6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9ba4f606e901af4c97459a3e3639942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382bbf5bbb8112b4710b12e7e0fdcb143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23edac1acad5722b328850da5ba86344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63600b3f1b46f053c83af7b1eebc9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0870bb13dc693b92bd7befe94b9c8346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28788d267dd2c419e5f144c232a4f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a67ba6b0a7d23f033ac81be8e8b5c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62beae707d8cea6fdff869340315bb6249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbd48d370059ca3a1a5b549f8c11cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224324ef781ce0c2e51e7856bffc2ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8373b9bcc3b9a86ecf3d25e73e997952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb625bf1355ea8dc5f44de828bff0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deba32360a1c7790a15bcda2e28ba0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2f01f00b4114db01011a25cf8664955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fa45a2ff1e7d70c5842e877eb413e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88725253e6f54a2d8400968ed5c4d54057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5bfc6649af539d49f7e215097f26458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdee862011b81ad6cca5731a0a5b53f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac410ed0924d48c9f668c94bedf3da5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6da9591919006c04294154293374a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ccf96501171de6974fdabc87f73b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4782497ce2e2e838214f907ae213163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9185be7aefd0fb94050a35cb4184564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081687b3a23937b68bbd0167b6f6d87265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f74f76e8fc8d057050929dc96618d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083cbe60fc2b82eeaf63df5c5b5688367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179386ddf5e72aeb97a248882d9ce7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883265ffb12e5b2156293f83eb68e32b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc5739c1429c501adfde7ec229511070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc10f776b852555c37ab299c27319471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7b37403099c07435c870d046ebaf372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245185c762bffd2b09509986908d5fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bd12ff540d0446c88e84a542bec7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec69fc20529b81fd817ef38a51ef3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c15f1d74d507ec2432705697c5789d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c434f4dabbfc2bb2e1cf8ec2d8215f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff8f6d7753cf7daaa37fdf748f9d8078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0169c7a8ff6ef3a040d757db9901a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaebfaf5ee801b95b17450be9ccf6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda2b497a403422c6eeb969e1ff84bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33274bd7e7135e9aee70fc23a1a2f2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441895edaf33d43c70af478756630a0e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503faf91deb5a8cfdc553c35dc8d59f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45043b8dd276b5930bf8672aaf453885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a1321e39fb0520060c3d5ae6ba75786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff7b97e4a3dcc12e69807006e910ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10680490a6ca4f9d457bba58bf8121ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03231fa1ff7f2c441af2ecb8c0da0c1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272673a6042e4a4a4cfbaf77b7dcb9b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc0e88747175f72d9909a34f8d7c7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e93dea960b7cd1e2bff788e68e03a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350ea1cc8bb77952c5e33080b74abe593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f933997d49c5ad8a8b9491cb18f1994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f871b1ce932b9e132509b1e346309395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41dab93944692ac2d68aba09ae707496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3024069ab027a08bce8bebcf5bedd097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdd39eacf254460e6b2f05dc378e5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf4958e43b96167f2262b705a2109999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae789d284f4d8fae3dce555cad34777100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074605d4dae9beb08d895160640417a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cce84c527f3d2e753a0f43a80f3d0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb09e5383b8cb0c0698e44f4fa4edd6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42284d1405f7d07cbc3793c80d1f0fb2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754d74ef5bbfa29883cd0430bd7999e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e336f0a9fcd3a54489390c1f81ff2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd39d2862bf5a58aa6e6c8bffbc91e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46331118d2cbd9c1664d4a8f4fef5a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69522c671d672285ee2458b5c9a8c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8f4e36355a3b768e13701fb232393110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf943751a87625f4aec7fae4d1b3f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184e56003c28692c18f105035389657112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acd03287a74fb7fb6a79ef51e566ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffec8a923782724ee3a570a63fd406114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29995567a83361085b76c03a0db190f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4eac97c08ae6321b4628a88051413116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffea60b77c4bf1f17aaa4359cb380a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8038c974b98a79a959b851c1b441b76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ddabbe51c4339a450c2b9ce40cf30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0144c9b16d9c5a548f3a4cc0ded83120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bae08fe8a3505a30966e78f527a9be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209cc71035ffc8690a86d1c6b14b524122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcf23b4e78da46b4c4b11b4a2d8411123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3344f80c291a3acb96fdbb6fc7ac42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dade8f87759dad011263d2815883f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad692bca39d14b9ebcb573e625ac8cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3e1df1973bdc80ff968c57f139078127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76653eaa7fb3db24c058d7819e82bf4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4da821712d69e63dcadcb0f945e6a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f241767a010224167411647d2ee84e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb7506c42645ed1a32291a413434c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fd37fece65a8ae4360635447ddfb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a164de5b0674a32f62b60c64d1edbaa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728e2c3c833b97fa436d3283620dc6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2446591b9fd8295e1d8f8dcd33668a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aed06bb433810234af852e952da4e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c0700913aeebca70b0c8ce2c8a4c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e2be8b8e4793fcee7a52ba6246326138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4e9aae425f3ed71a75d9cf49f614d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72f9288644154935b6fd9463fce73b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735b12cabbfb7253aeb7b306badc3aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40be9715b91cf6277246f5de03ba45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b52cff56141feebe81be0187f950d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f573723d29f992b0fc9f4673a4e2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d7b2138da393165ab1f46a67f82d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dc820501501ddbc3f4dc50b89fcf3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07402d0f7cef206528639a2d01cf2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529c4d8ca3bdef0e7ace8980e22c93e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771f1d75f84321cf9c28edf8c47f134149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc92c2d86d81c2ebaaf856505355531150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a19df25be7cbe9931a778b4a99527151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f1709c6122e6c2648d4d1bfb33559152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97d203d6728766592b6f34b8b58ba7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d85168a13024d1b74b59bcd5de8433154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0882f83c1172d753f8dbec0e0eaf4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191bf207e74c28b637a1211cfe78f8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc247ed4f3f0ae652d904f08f97f0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffea4069a7f8711eb342272f7179eff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7e12730547193dabaf65f53fb0088159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6791a15ac4f77eea78c71ce9273cfa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63034406a51a99a03afd6dfd280195f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1045edf586e818b7d63e95170794e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab62d622494762d8dd6c28c124f68d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca999e31243476e198c859d82fbcaba2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ee521748e729177085ddb7fba23d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431856c7011366763ecebef4a0d3c99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7cf5fe8712b622ba9ca80b35d06ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259c1f7205dc7ba23819ebfe4cafa9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595385cdfd1208e79fe8fc992c2cf985169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0e4753758c1b062b2d4a563a554ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f283e38d3d2ab4e5bbd04a4630f826171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a908b52179739105f04384d466389e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45198bf579f6a0ea0c14d9ae62ea876b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa84195b4d311d253b952239ef97533174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7586d580e9a2603c7dff63cd8bc96175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac35a273af5d431fc468cfbc87a324176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cab9bfc46550ae2b317b05023e19a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691efd2e0b804cfdfaf3c0512096da8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2e514bd2e126736cf1a741920bdc2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785922e1ed3c4c3eda762b315dae284c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f2ebb5ef75588a8756c57cc54002f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14840427e0466e9fabc501f4c39327fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264b3e5a64999833ad9704bc3180ed3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118d0ec5f28125fe7078f7d97eb4277184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f1a458140e0d1329f0e829dd66fdb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166bdb602bba0b9d6a16fce6b334224186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acc814817c9e5c92bf7a21cc87aa31187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508224387f4893814695eef628134f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c974c2e23c09310200d300ed89b16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd47f4c7ef36ef927b9ca0c8a97655190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511028153f1832fed329d628fcb699b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1e45d4466dfd003b8efa67281edc8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a111d44236f13a59374fd6ca9cd54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7ab39d5346b011c4c18cbd13ddb2d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ad2c614326394edac5ef8bfca57d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7cad8d315ae85458d84eb60ca3f69196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee49501b6247c3870692bd4acd09f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63a641c3f1c6655bfb0768490ea5f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59538f1476c17d08dc754c0311fc4359199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d98741567c4e6fc2baa6dcca467a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fb1946b8d4e22aa451cfed7419f5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd0da38531ebfffff227a928bf439e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53c12784cfe8c28e4d70ec886fa0bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dc16f9a1b33295e675fab26e4b980204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1697082ec46395b43b96c0e918c49a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961e92b82c1a0bf01964871a373f5e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ae3a8d1cce94a6651549c6798ff14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f732c1f8f414342761f9ecdd930e5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77833b97c84c251375d5e774ce96e28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65912c3f94cc35bd3d61f53a3696cd8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf6e6c6b419db57b0543e77887dcab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146bf95fb7d6111e5f3ec27bf68cbc7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e6b07c7c9a4b5e2cdeee7c0e99e02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8786c49d6c8c6aa180acd76b2ff5180214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdfc2902a1c0e5ce223273246c49d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52b2bea9161d1a594f2ddcb6891986216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c95eb234247a7359f3bb1dc53d3a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06402613082dea213ae698291f3db92e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297338b1a958879a8e5c93f7bf4bae2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377618a378d459867874697568b3243a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3ce55b33a82eb628174163f131940221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0fee18af761655df2f9ec3bb7e4f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283df9bf737a378fb8ea168ee0e7319223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381cf66afcdd37fe3cb27bbb5ea974c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538a8fc886351306b5b2c4399244f02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcf4bf1c8e48b0ee9f796951f77041226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d457d6e6d33f83fea073fec144902b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e27ccd3e8b4989aac2319a9f6b715228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee338c9b7d0002a583c3f5f8237d050d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dca580931f7daa99adedff12d4d29230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc8ebe8748db2ab30621bf96458f83231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdb5cfb36bfd23fdca87b2d7cd43e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5c70ad6aaeb8cc0bef2a1d6fb6c52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd595d64fb9f4f94c44a282a67722a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab447779b1438b9275603433cd38b272235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5065745ddc8c802c6df3dddaffb19c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f93649f3cb66e5eede16b35df93e21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8601815d1d2f0b33ff56f142159a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66938d5800bcbb5c1723dced9011ddf1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a905822f79db18578ae1c38fe7a9f35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07841807783628e300cfa60b3d8b30241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01085340e9c7e7018b9e4df5ead9b1f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501fa8149869639eeaa06a756bc2692243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb09d4de187af97107004248f837df9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84cbf4e435484b19ce00822888feb2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785124a4a4d7065c334235a2cd331fe1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e399c70414700f47c25e36effcb323a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d607a719ddb922dec2b0a080134dab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82faf3c1a695a7dbf74a65d3247d6bae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470252f0923e0388660a44abc8d1e71250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c615b843030bb7ebe91797f5a175e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655074a135d9be1d8a9ba2e56a6ae9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f4be29d625539b4c8a6e3ef592324253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb49080917c7a97279f49c4b20ba06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709e984861d1b905d7cbd6fa270e121255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333442ca69d324721935ac10f929741256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b180380a1d840d1009df6396adee7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2a6c5d604a71fc66ad54e7035d6ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfab4b57eb0cd4c6b6c93b8adf3f2f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcf1f3d2e4f151969a2783e5bc7b64260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbbdaa2d29934a78b5118ebf5e3dd8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6be8c09104e3667f72fe70007e2ae5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0343cc95084d745275ed71c1664cdb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e99dfe50d9c3c7df9cf7e199d784d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd8d7fe11b6d7c1bde76161dbd025c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ea863ae34eb37946a65ec8cb77eee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda9740594957cf0fda3c2a7c8c0eb6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988ee1d7b597788f20fa5333e63033d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112090874ed5166b7797b14f68c203fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fe95459f45f8ab0cdbd25490ed66b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7aa04f05264073363d121a741cde2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea824726e25ae3ed58fce470d3a88e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e254723d2b3cb97cdc6cdaa9566037273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a464260c8231f580bc7fa22b14edc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922c107c9f6cd004c64aca2d9b05612275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f120bdbc98c093ce5c028b56e3515c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544305a9c8495430702341bd29ec3fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a726a778c1a3b622c26195c11827664278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700774ce7b6fdae564ab06eb0ce443e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed9b151ecf9428feaa7226a772bbb2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa90c8ea138ba90a6494aea790a902e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0fa2efb546b85c27f6bd53e0dcbfc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480296d4d93005952df6e20325df68e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f853e4e60e95b7cb7deb432e2b01d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fea6de62644168f4b84a1128bafd8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16358a745f006c10c293fd572c9dfb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753d9d6bcca502a7d72a43ff9152d20287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f1516d4fb15fb6992a98036dc5392288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4c020d17035f8a0d9cdf5fe8539de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a942fa84c318de9a8eaadfe3b45958e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd15913d33ef79690e9c5aec37415b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ec98f505af0867f04975833653f80292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5ef433903287cf10f2f1365494ed6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1da6efdfa8f4def5552d79f6e10c2f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a1cb9df568a6f012e445454426c74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cc0718e6ea76e376576996df5c87d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9b29607303d498f140713397583ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f24919cdb3fd1a7bebd42120594c1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68424e4bbbaaee0167281da6d11116299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be4e7615a0a54795947043c6ae22d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3317768d52515d45024553b88a04f5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fce36005dcd47004c139bbaec29f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9d612cc6dccee9c69c913b5f6f445303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb3b6b8d3f67db298f976e42e0f587304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6d4ed60233d2aa7e1679cd247aa0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97c168fc3ca3e9c1bcd47e6c3b93c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a4ef900ff8027f441ea056db4bd28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bfc20f882db2b5b6029e2bed45c87308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356950bae030bab2ea43064221b93e5e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae33c504de8fb8c7da2633b64c60a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56476be5f72ef74d0a06999808504ea5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70121eb45f85d4af0638044fbfe3907312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8aa6f84acdd1072eb1d224320ee28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a1e050171ce36da61d8d52326c6da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee743e3675bba8d3b44925fca67111315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d501c394a28e9464857226ccc03b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922ad95a84d38fa50af36996e07aefb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be994ce3a4aae5c816de1e6506d373318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9e8fee4a586af6e21ae96e4b3eab4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c86c9aef5eaa45255b325c81ce90c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9b7fff0a8ee9c51a307b380b96e14321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd48740d652c73f27f56a32f2bae0fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfd1dfc53b2be5a18c5a5d657c406b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50780e960e19389bdaf188d375d51f60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bf15d665a8cadf5da48337d80f01d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b97af9ab972d788bc70bdf89f85845326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468c65b22c13bec5655cfe30ebf64bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d94d8fe8e98ed4d2cebb1d347cef6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8b5f24a20a1aa9cc0969b0028f895329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769ec5cdadc500439d0b97518618360330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89f4e84ceb69d2b2aa45936f34fde2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcf7c0ac32e9785b452290e534067f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc8d9783e8fa7273512189323d545c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e37e53605be8257c26063988f25e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33456f98779dd0f02360a78d745f9f1e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe30434f819e3235badb7e7995d6c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174eb748068a91f68100f51d086323c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2cc6765bcf3e6698e02ec038fa605338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d5e05dcded9b9a0a11f8398d3a439339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dc49ad96b284cba35f91123d3a6a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c66bb8971cfaa60537f28c604c7a0c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c380b295883d4dc770c88cd82ff07342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9e6a7b3d9cde5fe6c59bd01f01ef3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc95f2999456ed65e6d2aba497a856344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d3afd767e2115998f98cc11c19295345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498e94a80b4d1a47b56aba92abaa5e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da92a606317860733a319b0b80adf1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c476f866890400ec19b2d812a3194348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f210badb1770b24d02bf27c991e961349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be621898d5bf01ac6dd32d7a2ebb15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b21764f8a73966aa29d6ac531a1100351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c08662269f280666aa5ba03f472ae2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9060655f2636822d46717ef0b1200ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aec472beb2c2532f9e7de3d224bfc5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b905f89853fdc7cbdde1763dbdf00d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f4793542a6481adf0ece78e690e28356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58d345ab6234e11d6e9332c295a117357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6fe6e67e88d0a51f3a9a0031a9b1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc6dcb7fca41f9020d4f2774c4c175359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451264455a5b37851c94900034e163f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a945380581423a85c7c5d4aa115f02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629f7d2c535a6bfefa59e4780cad55d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2c28c50c109d362d7fb0561b4e2e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63aee8c9c78c7c7b092677e326cd1a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb0637c1980fb622e16014d713bd0e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba7445d5329b37f60f5196bbfadc94366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82311dcc51c61341a2ee3d2dcf1e1b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f504ff4a03efc7ca0a4630620adcb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b55e268d1c587007de4ac24dc7497369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426d7d8abec27691e9311c7bf540ae4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb2573785cb0f458c2a3bf1bfaac7d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e203480b8681cbc2e326cd8a044ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d98fb8e68109af9add1c5f3a0acea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314086e2b01bca69988e57824e5ada5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81537a9736be63d1efae04df192d377375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75063de44f43d91b088fafaddd5b0929376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474614bdbe3b409174d83b30ef89d7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a571ee7651413604071f65c734d8a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2808bc6a37cdc4f58693df0bf2f4fc3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ebe49ed96d7674d150f666abd60bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddaf7fe33799f14d1a20dd015e6905381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502828377651f79ca8263f8064c29097382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afc021d3cf8ba67cbbfa12f323b493383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2a8ddefc77117a8eaf626adbc4207384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b9eb04572ea26b78fe4f26f51226a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec43cddae761f310e1b2a9f664e867386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa4e32ecf4d2fadde8c739b54cef8e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe417485ff1dc7eb1fdcda60bf5ce2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa95485aab38edb7ba15950ec523a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2ed4dbcfda3ac0945b1b30e01d195390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650ab4ecbdd963d74ecd29ae2a18af8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8814b16e7f7d9fd43bddd957a3de689392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94abd617a5041753486ae7ff55660f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5e9afc440372634d1b8faba6130ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f5b425a9625ddaa191efb9c120b9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b127159f7e35c93681d1047d1bf63396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67b49d151d0559c8d239f4606bf51d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da63b546ba16d83c41c7e1e514d3448398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5d927d0f1a0f0975a28d61c75286e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903adf81212023dfa9f5b3f4e71fa1c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd08790336debbe7dc6740d2cfb602401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45573af76e0b4f370c7676aa61259602402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ead7afad0586457b1e84adeb465f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a14d3a916fc8ab1ae5b5cbab4a8a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158889e5ad290397d28125cd9b5b30ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f1437eb0d969c5e1bdfd249be5205406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953488db2c10d2db1cdac0bca851628407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426545267bb2b3944ae811c832ab59d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40e5be0265fe74b3abe0b30d7d3952409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145ed099b30d2988f569502dfeb1a92410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b4454f3b3f7d83838a29e34939cd8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3262aaf551fe4022bae8392b8dcd995412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8664478f87add8222aee440488d1f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133989d6baaca9f670e915dd655df6c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237187b3159091b195fd84235d8eeb9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760a2b9eec852afecb688580e233b7a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c970b6c90701e057f0826fe9e5a111417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7960a792dd3bb0dd5d34e722dbd682418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0511e4e706c83b763eb4c7103847d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0369b92b7d4c5ac9f6b095a3242cf5f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21aeaaecc472ba51f108a1cbae0da41421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731e8918653b70bef0d08e767578f31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947d00a319c6af3aa1fd0fd467a5987423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f549dc375f1a609b53032ec30c816d9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecb98a7fdb7f94ae479aa4d5cb345b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ddcabf8f163f71b7a146d78fca0a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047fb1158f0bb28bd4494720f1e63c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a69b692d690d85c46c87a96454eb1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60617ac48580458c07e341c575b202eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068b344b1d3b55e3cea189e41cbf151430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e85ca73f293aa3cd4260e7a28b31d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6bbc2c980643cc883efd733f87874432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030856ec8be23f2ed8392a09ac40263433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eb4e4c1728e655362e97cf3e61d19434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be147cbc391b79f22e040c595bd76c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948fbebc37adaac78c3c62f7fe4a154436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b2700fa5cee04a346697ee4655a24437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132ee7a808b2a0b95b68d0e01040a1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe29ada6ee445e6cbe3cb13cc32cc51439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a27bf270b148fa73bc6d6ecad84bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59732c1ec6f51dbd889435d0b40c2c0f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de270fe3429b258331a91970de7379442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac564c19c131f9f390af08ca61cb77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5997ab429f3256345d0f5e2ebf83c6e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a64da101316018b6da27ad041c1a6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbd2c9681be27b4b70a8e3499b36aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f9929e845686cc14e524d4266810e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622e6101e3a7dd9cfd99011459b4551448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb05ad5d85df1f047b999d71b2d2f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d993baaa00f7202ed2837e3bd70a315450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f97063cfbf5f6a5fc48465943d1ffa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839335534cf231f1dd61934777c05aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31248920baa7ada832220a671a14dfdd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98367f3908828468eb0bb427704c950a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dafbcfe8a2afd2edca890a44877176455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c96defed9162c044679341ab0ea649456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0591257b83212e5e2518ed11d3215457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9f81ff7643a9a755e440de6703c96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111845d76f3b9e84dc68463df4ea7a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cf26f57695bf43673698ad5431804460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868615205042e7e4da89112169323e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b595502a7f48deecd0dd9d65f43cc8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0f91b6b03fe32156b1b69f456cb73463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd5287de42287b300a130f4ff5fff2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cdd1279ad666adc6f758914b8241e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff822adea947775d9d4469a77163da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185553796ac17b3a6bb7227609a4016467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb3c4c82040fc58c88ab1e44e701f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe43bdbba1bbbb4329dcfa70281272e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013b142ceb2b66a1f8506bfa9c1045e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079c2a16dd628587ea24e559ea53771471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b6b65312b2cc24aaa95bd7bdaa6f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f76e67d15a75d048b5dfb0ea36d63f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe479b3cc2eebb1c1bba090b94d955b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2403e5c83f70e9fbceb39eece468f46475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c439698a0671d5f6b751e17cf322f54476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d776ebeb1649e09977b33582711ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ff2a43e1fbe591c4bbca6c35ff010478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7ed27d7299f2f84b9557517c15d8b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4089c777e130d731fa62b59f0a1fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c6737d10efa6a18274cfc6e3cf5d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbb9caa2d06d3497c46e931a1482f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d40cb0af7a6977404889c2500a9302483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b46d27792687cfb3bcd319fa80b9e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10bb6ffd816e977a74ad75a55eda26485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e025375de7c8313a6229dc7c500f11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbb2a1f0d597891e2901b8adb30c77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca04caae9ac74a21ac8b6fd90bd7d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5477a127f9f716a4bd01ec1959c89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294537313d1c7331f4b54cb2402e7a51490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62522562e9f47b1de54fa567962b00f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf82ff9defe007781d2b2726f43cc9b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808e01038187955a7db15b76ec6b29c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5d005d84c391983a52c49c07a9cf7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5045288a33ffd61e7e89e7cb0fc845b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661f19d00967fc218caff6818dc603f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3466313c4a7de3adf7ff0a088a8b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4aa83b1d9591bac7b0e31c12ce41a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf1448d193a6c6313bd519055d1f29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8352d224df08dc04b2bdd3fffd15fa4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57016c531fafcbf19b5f9515d4f6d1ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676480ca359e563737b88fc1f538653502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e348f80af6114fe2a04a65a00209a3b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d8af193af3131cae3d35a0cbb8dc1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba2990b5f21a140e0354a01d81ba20505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad07df5a244b8d79bc8c68b38f75aaa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac876d59256dcd5432571d283b7df7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a37b81fb375c9ef5aaa0751506ff4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a71481b0ff3dc7fdd1c0e3523d200e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008d49b7d60300f3ffc46084878d140510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39a5a43d1d56869c45dee0774f2dea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2cc5ee6b1d17e7c5c82401475816e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3597b954a07a214b8c5ed47ce69b300513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b183257f146bec5d5f10db443018e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c5a3523fa4b0d3b17ca6f0740f978515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c41791ccd5e2d520c13d8fd22a481f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330fe6a8352a6954073439b09ce59a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1939b639f859f141834aadc306891518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d63e77091bbc4b622c90059a47cb5e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272f90519525976d1df18f3662adad3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f8a29cde4b001a8749a6f749f361a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba741e89575af0b712cbcfc97f75390522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad0eb9adb981a14aaedb37305fab1a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296f967b9f3eca3fefb644030f729c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bf482c2b27e07184655b119d9a8a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91baacbda1af1c79cdc1a175f08042b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860c6b0864ec7f67528bc095e3c3898527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585fce06cb119155effb0ffa778af42528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088ce9643f509c92a8745a53fee9e42529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83866df77e3ba2d8c27587be535209530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58ac5817f05a40edb355a521dd8460531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3062ed1723f4395222d1dcca0712d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7c42f28a96978a6d701e632211bde533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fc0d579587e8c346924d9bac4515b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce29c53e6c10ce75e4a8a40b75b0d08535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaa1528e25206a1f2c9b22a350c3c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fcec0294ca01135a22d5933032913537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6ee4ea0322554b31ffb3ae54e948b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abfd23be807cbb7bdf9bf5d0b34a49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b5dda315f8d888bf10f4843bc3352540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f70e2e4bf7ada02520319ba168620541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585f3ae1b7506a8fd20a5273c0b90de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef04ff4b46e1feb22ccbf05ee728d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12455c1ab348c1c6e37bd6029abfc592544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b72f59befb25e09438c5d2a375995545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7e9dda3776098a6ba68364cd60f62546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0c4dfb15322e1a23c009488f55dd0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf070e1c4f869de129773e70cb997a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1b458b38559d264021234eee6ca28549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9c3a74fb28984a4962561cb8f516c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ed5618429c856509553221a2642d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc8e26e8801808fc6c27b91395b715552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bd22d9433eeddfd60fb63e7f96b50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2474fd4717241a5e08d150b519f671554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56768309a3577b85bdf469e02439147555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e561018d67c344ebe217c32db6031fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3116a4933c7b80548e7fe13766bfbc1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa71cde8c52309102a98ab71ad1a516558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ac4e826020354377ba0fb110179d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cb3f5f2521a3d3c47e58014ab2e9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fd5951e086cb3e5cd42449f48bd70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e709b23cf98bbfd895bda03a63b4055562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835946055310f4e31e150b57d340a54b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da454cdc4dc044b397dffa397515f53564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f836dcf2fb32694ded632688cfcf9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155670b939610dd5f2a73a01a93a956566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee23b14e55e749b95211c0f85ead77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76351f1b7d00b00cf0a78f2ec6dff4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f9650d3e081771beb569e62190fc1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6669041db7eb4e57d7ede9a9d97a53570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4de46aed152aaf3017ef3083af902571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfbfac93c32ed84d520c560eebee79572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427595a42d647e184d6d8d198952e6b9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bd4ce9ac76e02199c1c5c1cb2ba80574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c685d4313246b568c435a8ce2c5f866575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9d895c32cb0cb6d1121ab1f68a8bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362954431c050aa070ad70bb40138fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2299568eadc2b6a4ca23e8437f8dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611d516803e1415beed363ef2e95310579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb80c371e258bd8d5662fe5dffa471a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2203dc636137babd8a461a0d4bc9f16581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b1e43148ce8dab549567d838a3e88582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303661acbdf15209c416067feb64432583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bbc72d27024daa8ad1994281f27f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16229022453d1ed04612a10bfa8f3f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcde6c73c40219b26063f3a6526397586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f68b35f71165d912e01d15b3337b3f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3c886a5fe6ec80167b7ae01ccdf33588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97742d07945c1ea46e6569ed03ea3c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f5a056ae7859c823cf62c1ca8f1d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e686749793f1bd2016493a0e57d0a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fe8025bc4bf89f3a7a1e574559fd6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7a233ad4aa28ff47bdec28133fab2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abab0af7aab2d9d1a255edaf946be5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc8090f94575b8608907214ef815a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f18b6371df0b61a6463851f686725596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c78c6fd65b0c77077f90f61dc4810597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ec83d33fed5f01016ff4664281bb6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85161b844f0b52aca6ad916e0af8d1c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63864f576588fa3e843319629d694cd1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d76e6e9a9495a47156717736164a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1a666709febcadb3ddb9bb88e0075602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc92d17d137505cf683f1b1e53cc2e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420c58388b573212395e1f065994518604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721662478e8e81ccb524a9461fc66fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c14ee2fa2651956c0d6021d0aa3a96606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7061e11b2e98959b2580f13c0eaa8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db45bec289e32a16859ca1466aa8af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597b1214f9e901f71c5fea94c48bb22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc5c3ea533b8080e9ce63be5d38c90610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e4e6f80eaaa01858d71067c06077d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916d71d0a105cf5485c832f760717ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05941dc5f2aa14b9e4d6f117294ee53b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ff2e52d510ab90f874853adac0cc8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eaef1e5c7f19f1d8ea154f16f789a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ec681c58d56dcd3694d8449d074b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497f7aa3829ad2e82447f40311448f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad66642acb11c0f12fa02c76b07efd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd429b6eac9254b70fbfb5608f59d26619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d4c767597a95b79136b745002839c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77363dc6f9698b12781763e1d09073c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fe3158294b8be230b13064b42074a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f741a793ee2393f035a95a3116312e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9c2809b0c846ab613bd6776a704a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cea2443c3066c18d6167182dc5bbe5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f38757597bc65bd28fbf97a47c6c07626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea07a16d8b0790cf146bfc7c95b6bff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a670a8dd204d63b31ca168bcb0225628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7a85ae11c182186fc254d078ce1fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07371faad639603b8f2923c0d17db7ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d4bf0538a92e723dc0bda71bd6017631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410a0a028f05f712336014ed4fc21d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15161dddefa220ea448b2170de7fb9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e64b9d50226f0ddc1780b777223d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada438142e8e5426762fc1154ff96b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c96b0738bbf6f81593c9b939325d48636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa061469def0b937e1736c5cd89cda637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe207b5b1cbc8e946ee113b6f38301e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22e58122123a1c08d587bbe10d2a0d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6725c742340606b6a6aa5d10b9b8b69640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850b9b0089eb4793c1713579fc95984641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b96eca655dfc2a09488fa0fe37d4f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876dfbc68b5301fd485ea2aa9e99387643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d50ddcfdc0d6495629a0a545c9228e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfc0b81dd480e7701e3f5f39b3f9c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec3002804a12231d56e06a79068675646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1a665989570cefffec62e2dab7ec3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125148badc6bb3e74a61ebe5b65dd4e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fd1e8d67e0847eb8bf3f39ded7916649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b43b23c34665e528b7138cb567922e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e66ca4173d8e048b954c1080b6198651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfc788a0f0438c5034fb87c658bb74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f44bddd14924c316d31e407777e908653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a61c5057d6893198d67f197b21f873654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edda68f6cd0b5e119a83f3f7b3cf79d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc2b7db9073005b54d822a264cdd31656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424ddbc1a1a6f96b708e74a81e63e0c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9aca90c93b2d013a27ee030cc389a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412f5032254347f86a9355ea52022ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd688426d8eb0c32df7c79be19385b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7977de554416d96c1c980e2a401b1b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d839242c824f40e1ca14c959236aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94a4b256908d732896725ba06e076e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a042840b40a1b492bc75d255ea991664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3aaf5eb2cbdfddb9c6cd27a278b58b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd223ba6b18043180d0d1daeed532383666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80aa019eb5ef565300b37c70f40033a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca5c4c312d1f85ffc3a513e4d28dbc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11649fbb84005c29f1f455c35ef1726669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308b001b81bffd49ee05911e70b66df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f300996e440872135aa8273f681f4a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e836025fc52adef96293b0961d855c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc4ae015977c3b45dadbd0edb853f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562cda6478693ff85ae4c1b9085666c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94de0714899593387b1cfd73272f18f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8198c77d32aa582e8d550dff806d77676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e3af53f1ed3ca7d378dda8e8b2a89677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd753c956f96550bb721d615d706f250678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f57acc2e04d8c0cbd1b9e7330a96f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c4d833c422bbc6797b2ded3f845a5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd34b0f4a6f77890b211882264fb5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db39d96c5cb438baac88eb9b884b747682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7b547cc48dc2c5d3025387d4257ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174f1b8adc1e1395d460e3bec6d07e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcba3a9cca31b743bee66e79113e557685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8993035f079bb0ecdcad3c13a6bdae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e1e3d18f63fc3b83678f5735648af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e014c89d65c9df2fdec934288b96b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42853dfca0994bd150904bf737a4bf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53a7d9b42afa4a7dde8a72103ffcf8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d95c6436bb096664743a77dc972c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890dbbb004d1b692c96aa41265fa5fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835599f36713d346a8d540b5eeaf051693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44141bb469b179300db0dd2cfd9d6d11694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6049075044b9a8059c38d658b65ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda421d6d98892ee6773f6fa57cc917696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86005910607d825e855b05c9e0149193697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de9186f45a3a87089892a6b44beda3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0354c418ddc8f7905d4724df995385699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af269d019fb42c66262d300abdad890f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88c838e246f0d19dabc94f09c39c27701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90543c71643c16b74bbd2fa32671985c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e751cc28a466e7db89cd8dc40e0ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180644b6c8d0a26ea2f3e1a87a74e97c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c95f4c4998b5f1b6b7311b68aec70f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057d6a46ee0795f631c05dcf4f83ed4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c09e54e7f05e32edefe836de7ec128707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf06e94e2291112f56644f68a60d9d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd014965a302bd83cc5d514699e0f9b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3181c6d33253fbbc1be6e144664be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc875a1ae21cda437ca0836ac3473318711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96b89fc4a6d5880f3e722fe36efe65712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a935309c20f65e15d801c137e1389713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb36a67bd59904b726f72cbaeb8f9c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc716f64ae3e63544862d717d70d96715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471449fe9df68928c53a4b71afd57317716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b768f19a833dbc19f8462277e2ad6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96a7b1aa2e9353be02e6d601f4af79718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f782134448488c700f8f811e5561d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016f04e0113b44ab3373499ad4d4262720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979fbce6adb6ae5eb43e2d10df4bb40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e89eed265a1e3e5d211f0aa7e99c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985aeaa9ee9312bbfaa15bfd7e0d1a0f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e6e1cd79101e68c620b587fc6f65f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fde7207d11cd640185ff4df406fda725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad1474b503576df14fef229146a53f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f3c5fcf79d2dfbbc54e582452adfb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc0ab86157f2773ef49ac0c9013f98728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079ef24ca8f3f78c79949a7946d2d8a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aad6233fa4224fc6334d98f2834897730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454e0bd0f59b6e0c2b64a6d79a06c6a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7be7ab1ee27ed5235fa55c2cbb369d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f387e875e11c978b1004c8337c8e3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764ad1866e7981857fdcfb0ddbee18d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa139981a1e718d5e4ff86d1f889de2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d6682cc459f2d0e179442f1084486736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfd9c7b1d1febabfa9026e9641a854737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7daf00771d136c29aa3c74d377ac4e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa11974083d1fb89f55677d2488affe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440505020734de4b3c0d36dc05de2a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86d7eefb631202950da7784c890c62741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49745129c258efdc64b6b7c5845d8313742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad029ed7347e0005a64299734bca91743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6791ba54b8ed285be5c4528218eeee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97388c755521a69a9bad0632a4bbc5d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259af20d2f7733615cccb2e754d8324746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab26cf94e88363b4f2ddb75a1ff405747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e7d087da7bd48d495d790c194c659748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da7800e2ddc4fdcc4f24f15d330bf8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8b7b8e0dc8f86582ca972421b69db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca02e72d7c1f3ddf14ed35ac926871751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e02ba3fc5f7d7fae6d29f86ed097e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe22a971dc13557b2c29d651958e29753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffba4c29e7e40dbe90d83e640bc5211754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defe7008f01c55f7ae1e5b3e5ea0e05755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07ba4e8acbc2384c1add0553afa963756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84254b8df091fe25f2258b9f792094b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126603f24d4a06b3615bef340d0a534758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4793b2c8527fddb0c92377e4fb7b7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f56cf51a6d10a428fd772985de29b6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee91e91573761bffc39749d1548690761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d7ea7310788958a6fff59c6257936762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c317b2b539f5d8d147986c8a821648763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6a1ff768f0c4db0faa5d24310f39f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33525b1bbfa5c0f744cb04eaf966bd1a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d698b156f8f2ec64b9675544590cba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0f2059f107b7e5c65f870c60459f7767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>