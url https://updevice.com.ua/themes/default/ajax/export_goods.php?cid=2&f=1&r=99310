--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21be96336b84495627463f2d08fc2ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11f3f475d75e0e612258a85e46a8a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdf547027a0ffd86eea6c00dd0d8603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cd4d1a86149fd1cc44a91d791d37b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46d1e36ce01917a7bcc24678f01ad65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126e45fc35e261cf6a99076b53543196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb099beb57c622abe42a1fedd1e93a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5378db1a070420fe6aa9a6616fd618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02ab43c20ca652dbaf8bee1aad03ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06874be2405cc819c2137b9c50130d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21edee8f4cf64ef550cfd176a1f15e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333ed4b8c2901ad0e2f00a4cb357d0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455e43bdb59fb1c0b51edb4872a21e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1d52a5c35c82cbc8c4d70258b0b5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c8f58c2e7842c3abade8193a16a6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ec465ce83a2e8cb673877f1155be116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126669d5ec9dde22b9733b1eb34aa9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab683f173b8aa457b1556a31eea3ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fad34d26883ddfa0c4ff66fa8b84e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af7c825af031f9d70e9b4a7b4f102720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd958418e54924fdeb4e893d4057c88221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0967f580aec2f384eadd11dc0181122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfff2daa3beb7723a63184dd0dc52923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a7edf25271c44a1fc9e63412dd93124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd83206250dc088b1a12823ffabfcbf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0269610bb35a56e4562eca58beed57426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe43b748e80d0daa9ebfab62b88951727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f659c0d1349588d4b73a15a6eeede28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fa32a4d5e9a0d8eaaa76e81cfe8b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b3b05c11e6cd2c29833ad3eee3ec830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d18903a79adc5ac60490a1f2d077a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e746b324c8caea9af87e8a323caca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef086583baeafa31a7261a6e1a482933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75c24f041a8cc20e499684556d46cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d442c9164bd08222c2990578b0163cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d2e46531c6dd4302e32e3071d7d5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e0da592043f05612a3291e268f7a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b120d459e4816307d392cc2890e6d6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bd65466e9325c5ce79903a6126d0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0365eb9e802ae0bd1e5ad91e626570b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f5f94524884cdd240692a752ff20241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda12e4b6da8f82846bb7725f234101842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8980c8521ad38159a7e1ef9e8dde7f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726e0709460e773497ea62d64f599d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc3d41b1ae2f062af5a4e50727d1ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09dcd169ec4e17727f7ee67a4e9f2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eddbdf321349f52b0a5ae7b9db490447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f35370765f8386c97ff424f5acd7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5779dd1e16b609c7706aee0624102b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaf18ccc1eb28cea956998d7eac13e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea66912de0f62efa8184c0ed24e685a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091f75dd6a2d853afdeb490fbc884c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1727855c01fbffafa0a441499f303fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956ccacb9851fd5f3468ca244d52a2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73fdce90d00c30cc543234a67d612455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6597563054c6f39512bee987ac64f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133091050a3f7a6bda5933ca8f85aac257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d8ecba7a6f3e1a8f77a75dd10ef2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017f33551cec643c30bb6f5488c96fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370e2720d3dc25f4e8474759d5d7e3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca5cb38340854fd733c1d8c1a2a60b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245d295c9112c4d33581827ca94b7f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fb71279d81b4ca5f756d659b3489463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93743c3b118af750f379ae421f55409764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa852858faac887dd2da4ab9f0bdc165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78f10f0d416593bdc0bd10bb26878c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127377a0758be6f99727a3850e9e01867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93693b39480e7912a9a4bbf375647ae768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b449e95dc4dcadc974d0881dee16ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ea05b9cadae2bd95d0555df50673e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906092c41c298bcc19b38647c39474371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47509a1565a3d43e5ffda02d4271868372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90ce36eb35418fbf5a7b0ac5470b0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70137808bde6f24da5f3cdddc8d9ff9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dcaaeb1e296b681df7350acf19c5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4846bac88280fdc11866db28e6cc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f591993cc70e3f629396a99cc6cc8e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f8501e8425a8051ec1831ed823f0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c05e244da155b3eecbce5ee014885b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347db7dc39b817b078c8f5d37a1952780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3c0efc34414729fc2a9e0670aa6d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bb9272408e9044e4b31e2d066923582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c443da8c970bfd92f8c6968fcc65eef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e3d959ef723084eba269481251d4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aa74436e83f12dc6c3e3d465b0ea485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334df990d525178edfbc8812de1c4c2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621c73a277e3b4410a1ab5ae9438dec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581a2620dd8673cfcc5630ede16d6e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec519385c21530c71ec728866f887b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66261210955cb24e27b58d08483cb1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3c6614c646ee874dc516adb51d4f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01218ca738ab2bd61fbf255350834ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a6c0dacdd2ede716ad8d2bf96692b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fbdb160b3d4fdc4e671435e1951ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b89dfe298788cf97d16b7a415369d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91b1ada9c018636591b845098e22f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859efdb0fed49f1934492b755c876a2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1f1b7e3b1b4c46b829a60294c6f9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa194c929f5395e5528405e164a12e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ae1a71a220e2abf73a45def7ae0ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b9b12740822ad0f6ba786a97425d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb9920737aea02426ea099dee37f7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d9d18826e3d8a7b5513d868f90604103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227350793ddb8234d1b921b465b32955104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6b4bc1a7a238f410f14d920b59398105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38698add4b2b847e2d4d54218da62d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27b47da37b12a7b79dd9fda8471191107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a128f4fe4b0dda6ac0f6a8bbb2f977e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc882c0c1dfd02ec99aa8623674102cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a79c3067b7a35a484485c91378d1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674bc79151fcd43e2d6750fe3d10741111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021aab161cf1a16cf9bb789c13341c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d7ea819467408bbc00d42ad7426d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c0ed99a1ab0c3da2fa86edb8bbba8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d63e1247664bafd62f602e84512310115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d553033cbf450e2abd8404114d56436116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149783dae43805e97a1c21a4baac6fc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3efea2876d11edd3f173bf5ccb2473118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722407281bd8a058a7e061bac127082a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67521a91d7359893159a50ce3aa0e126120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a1884e55f74857cf02dfb2f9c9182121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c709ca2f91d9cfa319291d11c2d7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5503da03b2e7395eb6e9e76a3d00cc9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaca96f039ab4a328045db5034d9308124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183e3d52a2f9b2817010705b58adf9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f81eaa1db4dceafb47e67008a56b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb9540a39097f993a9e98c9021eb57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48148a755c03259695a62ec344eba5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462018c25790b119ab1c64b5fc80225129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9849d43f3190dfaafa03a25d430d128130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700b65384b402e9a1060e109e21af3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc51195346abb2318ff2564d159d65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cbe9b1d20b52181222159589edd4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6369f36fdd3bf81cbe23e3eb90fc9d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b5ea43181126349e5326a983cbb6a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d214d5f2a2dc69e7120b77e21f25a9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393cf36dd3819f81fcd529bdb6d122c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1379cbdbb09caff85f5216b479256f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87ea9f501620420e56095f2626721c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbff1e54901ca0252e6ce4accb4954140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2fb662dfeb2d62c0d0b8415244b19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778cda1f79422eca2a49be34809cd80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b0cdb69ae3c37a1bdcb473e58c6b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e24f6ae46041d5feeca2ba0f941c1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e487f3925b12baaa311ccf412b3987c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91974c00d1d56979f94ae31c638e03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51822900e9e836fcf4fefdca9321cd5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6a14c8dcdf18559f2b5e33eb063c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9edb19ab485c43ea437227c60d76e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e7e748cac430b9c2043db62373fc6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04494449aee82336676844547ddb7bed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c627055da101bbf6fdcecd704295c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d06437f8f191c7746478aec91a35d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640bc7ecb0d9fba83ac69f95bb10e4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccabd8d533f0beaf421897c6cb1e4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ada03c6329b1ee4190be6584c6841156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634901db8f18c6184c17f9bee7048e7b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625af0fdf2dc8d5d9061515964a8c5a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ab89343fe692a59c1cce20d650397159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d807d3b6987e2ecb30d21376cd5bf26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d24842b738fc027abac4ee814e7791161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e751736b8392ac23de8a50e66708a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d6565bd2245d4fbf1c23e4f7896c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b435e341c9874623f8510598cab9545164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c59512b7a9b828265ac0d972aeb4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923ae420158bde5d4b037e80e75c1ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c006c75d19aaff01da20cbcdb3c3e9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d5169fb4970e9ef28da31c1bd1916168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29801c78b708a6c565febcd00d9b3d85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed01cd1b309fc95998e3bdfbc45a4c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bf8a849cd032172b242497c5733a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc78f2b4a4c64a7ceb550866c426082172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24f8c59a32641ef2885ccf959eebb1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95f843401ade51edb54988f6a42e45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698346d68f914bca53ad4a2584c78a01175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d811d2cb20c9b1dc63cf7a803beef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d446dd867a7dbff3b174bbc40bdc6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2b32afc554d73c7ebb8ee57317f8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812e8f76423a7f151ebebc5ea9f0819179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a371e9a113403f7db215cc9160b68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85436c4308d1a8001376a9ca4b37ebd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed9d0f13060ef020ba77e5ee275eff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac2f66a568802bfd8522235b85a8fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f5d8102a217023cbb16300ac789df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b405eb7f418c49b9ac56d051b8c32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5443c5408ab9a53da05eb75dfe80bc5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16607ee1ef28502724f221de45254fde187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebb5f6a76882243189f7fd2390d9cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4b835e12539e58c2f2b02caee4c6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0fd128e9d9a044e1adfa1f4d89dd2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21134b4ab2fb0558a844f0283382563c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a679eb474f6f0e57d4f79cd5b4b36c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06538fb6b11ec059800a8daa3b877d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a3bbf5a4427fb333bdd37a9fca553194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7d688a40d8dbffe3f5fb27a4cfdf4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e8f80408d3b561445d7ff5fb445db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababd22d361ee8ddb434137b614c9e58197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c591bc98be5afc9527ba4e130e8b7e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcd5693eee172686da492da3190cd3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3730b328a7d431cb75674e2f99362a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af7e8d864859d6f5971eb017d6d0f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4a59d4ee5134627fa3b4dd03d0cb3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e67e17ff85bf94c07224f7d6622992203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b49b15394ae82912f0e79faba4ebc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d13909b34016d8ad8db306ef38d6c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbb8259a95e0a40da469ad9566571a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573c4da09fe7e449fd39d35e39c8fa2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2822397d1d94363ee0e8e7cf43031208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf86a8af47241eb6e9952ab5f0fa6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b04b45bb874eb892c2babaf19c3827210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20727e24113f949598f9359ded49b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1f67de517b38f70ec5f3fba564a2a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970e671c3760447564f6edb76338114213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778d0a4d13d0145d18c0362b8c58bba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a920c464f13718f5d7c556d7aa43e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71037f7e82cbc1cedaab42e0fd04a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738c8add7db6667c3d8bad1e65dfff3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd16b727678689405d351efb2d5a8a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f245e110fae19ed0aa0db748e95c6a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ccb23d328eb2559c63368eb461576220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b4768a461e01b9f236970c329a2ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c384571c555dc1a1f42827dda4a72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec305c2367549a81ecc70b14bbe5450223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3eaea24b0fae0094d1d3eb0d4cea3c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85af287303cb6f41916da570c495ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091bb836a915da72b11d63fca76c2d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fe4091232407ca9a0c9adbac78e53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191364bec2f214e6c19000411326805228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129b813c9cdb5e3002fef462fa0009c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7619e8d99bf0f578e09dda847987f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edd465219f087b784391d415553d3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99f2586bcbf18de41a76609fb50b76232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325bf4c084ef9fe853b32a48430cc55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46480b2f1df04ed9a8dad5f5081ece6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528e8b351efe4880b5b7e53cb1be43d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44bc22cb5fb110c03e4b049121c502236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd6a87fea951663176a3b27aed7561237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ca4d7b769cb48f25c4dd78f14a7f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4eed944e82b42360b03a546e9082a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f903057f49653b1826eef6672e42da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a4d8a8efabcdb61ce24429f8cbaa2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d21e548693010efa9f98cc60c9e52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1cf4c173b34110b5671f718c2b8a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87ee76778b25da6220ff0ed8fdfe61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ff69a3a2b6b038c83cb995a03c4e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86543321418c7d2dc2f0af021a46ee0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0303b5f884501813881c8404a7e5d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf68cc2f1b3ca2efd46fa8b05e21a65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb822f2def4a1b286f8425f03dfdd8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e365fd46fe14630ad9e492bca28957250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485c3c6be7f4fb594aa4dee5e466b2e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543ec1b340f9b39fbac21915e34144d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9fda2b3cde5ed8065f637d5c3a807253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3fbe0114bcebc8b09df796f86208d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ea665dc24cf3cfa990e12bbee282b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe28bfe89abefec678ed37f3b49ce8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a167198775e3890c943ba50f826c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cb1e5cc2a8b1d4b924f94a50faaf0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c59b53a08feccef7b6905ab9ad8850259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23797619507d5a8c3f0de573ff0aac4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fa717839524a06b32b2e278bf193a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f60b5e0a21a90f8db8b870df26746262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86789087b4b7f888ab5b96bd6c5a59d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d4656c990a2ed7cc888b917d02452264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0b570300ee4272a5ff347c6560b44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01565955de088a9aa915160112920095266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2a1782086d85ddd07e9b9c1f454a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbba2f0234964f7dbe78209b37777f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b70f55fe23ec69597c80d9b2abdbb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5650e4d85c1d41e434b8344d56228c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f23b464e29a681d712e4aa726b0422271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adf7757bceb22ae86709a08de2e182272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969550cbbd785fc2225c7a1761d218d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86f2aa028ab060bc33dbfc2cf13d5c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb926eab125d9b6719c4d152b2355a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc002ff1e4f80761d1c801c80697f65276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beeb494f04b5b14d4e0612f48a753ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292f610f94d32dacbce5f013fd5ff45278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe6eb98dc9341de7f268d2bbf1f3bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87e4e1331f13939a8aad0508998455280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02f4029b96c1f7c68ff2f1795ba6ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75703935b0bb34b8c690eecd94b48aef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dc4fe9374561ca5e55c4f3ac571c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b5183194bb297fa82e262168aba04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51d2e7a3a634c560aea4f3e897e68e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcef5d630c478011659194c3dc82dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13172b3533d3fda29013bca017ba674287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebcd4d4feba60b40b5636920cd388c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e75b2960cdd8d7f906a859a58c786289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b370b2074a1d32e0d4d7fa2e100b91290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cdc510d99cd91d6686f41d7ab5733291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3787528330cd94dbdd313f713156e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fcb24cc118d11ed63d3ad7852d084293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b93041b0098efc122d869f6576e338294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db13035872c8fcc495a1edb98cee88a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78d4dc32f35ed69112142d82e6fdea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a5970085c94667164686f8e8be201297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778acba0b43ba8ad8e96f2ca8e11e2b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6c79a637a7873ad11a8cf9d9dc352299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4857464da16f51a62266c74fab93802300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f5df1eb73f8f911db3305db51a3fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b62fd2c2e22cf7952e1fbfb1bb5883302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a21601d60537ecc8a859625ca9834303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d64f65066733cd707bb97e8a3c6f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841cc2f93bb3edf91d91a8a13fdf32a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e85a84d49ac19b6bb3988dd27070c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf6db8ba244eb9692278ae428159a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2635bdae31caa02c31910cb8bec10c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042957da3bd166c97f0002728cac7850309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe8d1e3d7bbd339be13f11e526c6cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dd6de365fc295fba3590632e5d68a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a7056ef8c2ae6ee6613d0ae4b5130312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf817ea86e4b14dab483e09bde3fd4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650e9cc40ac6d3dd496433574725219314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544f73fedac97f7cdc2e571744e8c04315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7e059f7578965cee659cf402ebe51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f27478775acdc0eded9b1ac0e068b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d843098dafc8eee6733d70ee5e2df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114bf990e5cf9be8da2f9a9561ae43d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7b77defaeec330be74341c1951226320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f18fb02e29c1e40d4eb8311b82a19321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d1a9739576fe8fe425005a9bc1b0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4721987b43ba172d61c6778c9854c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b09abc753d284bb8e3678871ff1bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4377fdcf766b4a92208a83eb3bcb3f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19ac6f316317e26b8319a010948818326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d585d4f3c36c24bbe3bc5c6eb1622327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d00707dfcc6846b59c0ff135303a4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ec4b0404ac26d3421a4fc41bb0946329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba3a06a9354f73395d5f471206e1bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37087c946f23504540e97573849108f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1afecc405cc1f0ea7996bf69d519fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a362a1934b3190f023c18d979e19a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe9e4cb4d9310d97cb13face8d3c9c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4252dca5fbaa8873f94853a4c46be1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6e4bc66b606a9ab5a76a85c5783c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609155e9d9e177f407a56d6d849af03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb9964b2acfa9cf64319783bd05c45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7bfe8508566832b7d0353524c7c06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220ebe29a78083ddc9d01e7f844355c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdfdb2d386558b198ee1c11df50fcf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097554772a0b71ea009c6a67f660e2d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bf49adcd0ddf76184f2897fd31cdf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbb0f993f50151a581a22d191701a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621bf7c07868e9b35f7945374b349cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bd88bd232d862da60b2e76ace9f74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154efa060b476bdf14373ba592be0713347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f719f448a009534f0003571249db80a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e83da644a31490fced556fdacd756349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025b14b6e913bd70ebc96178c0632c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125217ee911e82d177eef94527e40754351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68d8c4f05d927b7ce073b6b040db34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30025feff1063f7332d61b6d5cb5f1bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67924b67cc17bd8a586463852ce4cf5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9943d55fd9eb76f837c433835b111355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c56d94fc303b71bbfa823f29985925356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9365cb57afffa1d3736410a3545fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f9ee1561200943ce583456606aaa1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a9a2235005a0ab1bbbc0152bbb555359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbd3bb7101018f0c742866ea31ddb2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f26fd50dc7337a84aba2541e4ed1d5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20737990bb0ee669ae39229b5b540f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de374141331694e2ff74a0df3ac27d90363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930acaebe099fe6b4e6a3178a859bb81364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a69c8c1375b52d0a74b7d3802faa8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8be5767e8dfdaf1b593842784ffe6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be19f5ed9982699cdd7a6dc680b6df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab4fa455878e9f7e5c6e5751a9d250368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0379ba5f0c3e46e98f8c1586faf31b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dea55996a0a9aca5055c67d5bd26b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac715dc7ae69ea7214161ccc404674c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60493b93fef4a3055295dfaf53d3db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181d2966782a50cf67bc2936b588b2f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd257ea99d9af26ca4487eb5e07a9445374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dbd0a3a997e7ef3b4ae46bc762c86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486c695c4f01e713891eed5bb413832376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf496e54eeb08b58a85ad25cb5878181377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff0f9e86aad2ab7bf87a48f5a7c7d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216e7cafad8fed3c47866d882d8749d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a973270587732e7ca1ab617eceac8d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f650ab988213c4f9d69a89dcb687cd6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1dde1e4691fa66d580433d6ba38ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b16eae3b3a56fa9a1848343f9b475f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39337f32bf958c5a3e33f90e9fc868384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9f592ecc4c3da588687184ee65a15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fd8c63ae06b6076b2ddcf257b6177386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87de662e8a17938b9b733db2c29a45b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02833b1a0ac08153d641e0bde8f24306388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603babe559e0b1ac0dc551b48b1e0f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef0694ac407006b9c5967b9eed7817390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ca4decba717b4a1dae2fb7b32b544391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597ac61da36398046df4d3a6859aa1b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fc90311e7e31bb9d89397e64c3f95393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2fe5b7ef440c2a3946d44a0e87113394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd98ee32779bda43a950c24a294c03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4badb3c5ebe094f7051457d2642f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b683aff083a1cd99d3ba55da67658f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876567143fe6d737a5e2582a33a74c6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804792d853804e059003b05b63701256399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304e1f583dc25d92699ad57da672a77400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2f9f5d4b7873373f56bb08c3a578d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6151ec6c5b7dfffaeee1ebc11cef0c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa3d0b796363a6fd545081093fad24403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f463c3bcdea8af5539a5e25ab783eb0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057fe05065e634f6a4ebcdead2b1321405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc973ce6dd12b92e804b13a368456c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c338b5cef76da84b5c6aa4d2aa8a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051a107a062634a4716c6dffa339a40408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f8192c6e1f99a8efdc1f9e1cba0cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27210397df49e078868774f740c59416410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a866c77d8fcd3f4587247d908fc9a4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f0707b3183b02f87f2616d29f6386412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd303c23f829ab2a041e2957930bb58413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009dcec9a3e53e1740e4645e9914f7d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedd78eaf8a8c114ae42bcd4711aa20415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9c25f0afb0ac3f32b2c27531f471d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a32d80599d00e024491de6c2dc619417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b65ea87814a3392a99ce609bf86a57418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3811ffaeb4f61de158f96ed1837e29b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3348ec33d582ec5a0289af1ff94ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c357aaae69a386d944ca9c3bdb8fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aebf3d52a87daca767c5f5532a4bc1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce5b778692c7b8d4e076b6f1a565c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6addbac9340f1d2f28e7a725c30ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f1beecc8635fd0d24c33a3de29c79425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97440501d56fd1584ded6e88d52b717426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b582ad251d648a7314aa44cb97f018427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dc809ebf2a58d56ffd7d0f38f0e3f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cd181d37d822501a056ad86aa0aa7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b3764701b3d538dd684865ef19e0a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7e734223e61bbaa3daffd0fe0452c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf82175ae1ed90601d0b6a5db2b41d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250e69859140e8dd451f4f6044842ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a884342188617e5d923d16f8820e402434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c942c50b52537bec9c74d07371964c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bbee308f98ea947349bc3f90cf16d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4d102cb524ef552dd94480ec25a87437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95314ab1d16fee29701f5ade7fde6612438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5ca7b08eedda44c2a029a75af0922439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2dcc16363257b34fa8cdba8e602d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660bbeb39f7f1a62b8a31c9ddaf9d30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc0821a07c751e203fc1618ebc3c3f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601b5689eef7a0ff5686e35077b37bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacae03051dc93a489fb8073a0bfe7ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dcd562411f86a189b4d9645ada7ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab2254906f6952c041a3b9bcd632e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164236f3205366549a8269d960e6bb77447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4f10a15833629684fccb96e33e25d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196e30c38528660d781b4b233119f50449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf2967161907d660a10c53e7117040450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fa89ad775dd627150777c6ad3234f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5efb50dfe264ce055839d719dc8860452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de434f8d8166e68c6c9882727febec4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e91037758d1ef686fdb69e273ff16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e393dc8fb322c81017a527699cbc2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1356243c9b69309b587acb9f24ce55c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d216ccdf66a71499845d8accd7b87457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff498166bfa699628e86803bc8b8514458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75a25b63b306e46dc640ed3ecdefca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd593fd39ba9c6d159d3bf035ff085460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bdf8effea6b29dddf1b97399a21e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fedeb9f126540cc861aa9597786975462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec146eb7103ac49c2cf1040f142ce107463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a811a6f831335c70c6f93d38720c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a5277d92a1fd7ca5f4a8eb6ec8bac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed32a768c7da4fb6be7fafab475c6c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac1bcd7c112dffc045e5fc21b0eb9d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87e8d0f6001c54c5f41419db64639a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beab9ce96aa764117ca358ad12442d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d63f208ca5e9c5646d6e9029be3c26470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c78441ea93de2162609bb867071033471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f50c287440d8ba4dd6aef509c996ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d41be26d8aa790771f9baf34263533473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefde4ee1648a56b8587dad0fd85784474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a9c9e1f082e733f63d61eeba6cc4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e80350f02a2f37f5c6538fba83cb56476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b7d0cb7ef5cbd43f39e2af15a4ff9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e3003005371f8a8afe1c4e39c7520478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2695a507ca5f2c07d457298c362a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f387121bc8348396233819b88d1257480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229a076786fc4c5e8ec80a2a7f49f02481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5ae7836f8c4a530375ad215ad6cf1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc988e30998d85f57f53d4055afd0ad9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986dd835da4b3c7c67c9e88a671d70b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92bb18070628dd72fbfd48b1369ac2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef690b745ac1f6c094be22360ae807b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684237b9087491d6fb04cd05760cabc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f550e5ceb2702dd1e1fde666d523035488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9802e0793d064bdca27eed929207463489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e950c3e0bede9ecf92a7cbe7cf466490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3047d88fd5788831c762f55d7c9f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23b38ab6ead2ee555ea794b5ffdbe2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e8ec7fad9575e86f7d9e506ee1228493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c835c619b7b989d026bc8a231c02242494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70007bbbb27dce30a356d0617960b87495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae38ba610432be6245c43fd3723d46c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792bda88d6ce4e4ff9a540769be43d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907f1b0ca62db7c88d9a0806a05d029498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fbcbee80fef47cd68a8f1ae90024c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba6fef500f00cc4271c1dc324b7dcd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebcefccc93a22bd2c739f9ddb59b50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2b6eb8b9996b529957d6c59413b98502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393478efa37a9ac105a5a46aeca284f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6257c3ff8f075c54bfcd84a984b7b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2f598602690ea9fae9c4d160a2090505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ab89f74db53def22742a20e6fec86506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89a26fd0874c620b01e5c922174ab4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1daf21000441ae84da9092fe80a56508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab2a090fd5561e2da2346a7d90e653509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f0a386df3ea045378478baf96260f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412e7f385970f4952113797fc2292ef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d86a8553a7abfee98fae5f2bb2d93512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed954bb7bc7c1e604cb68f5eeca5b87513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5f66fa6ebb740450f4b86b8bb57c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcc95bad05d8a2b1dfbe511227ea83515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea091f5fc45bf31d2df78387e464ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c903c86abc3ac1244ccfa1e20659b94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f62e2af98b37e25db39f28cae42e8f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6ec824f325a58cc8009aba9c6fcaa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a986ed5f153baf5b49a59c746041f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b87dc980e0c17931ce03db2a6bf03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceafe73f84b3ad630aee03e8a45074b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052090258d1963b552cb5753450d3ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431e6db06f48bb81220c1472d7686b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b9416c973381de25b37923556dcbc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef66d3e8653cc133786aee1d1e9923526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927443391c838903d2d0b5dfc42bcb2e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0392ac85c44965ba38e03f15699b39528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe971e0c134bdd622d97a2a177f6166529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fe1a87c3734fbab194a72b4a86f17530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf04662375df4b02e4efc8cd91c031531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795db090cae761b7d73f8ec0828d2053532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15720d84a3d94921d1a677fcebd3c168533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c91fa09d1b88f7cae418e8cbf1c42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63529ecbb7afe726705ee77645f7ecfd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1f0dac3093aaa8bbf6efb266a31db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335733e92d0828242d9ad105b261211537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2be089b7bf479246eb421ceea3d70538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0bdc1597f8dd2498331958c35bd5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6219a717120c3dd9db0874c0db72b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30966801ab930c271968b98d1d97c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006ed13cba041fbf01ce1a28a4c1606542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ff8e9864b4ffe506417f5e32b4a72543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9a04d243f558719040263a6594b24544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f331711d1ba467cab619b5924aabf0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79e1094b5f1e96189fe6552b62db18546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a44fbaf6995547659c3b03105ae0b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19ad5ccc9cf8f5ef41c7ae6c9aa4b0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5fdf0962debff67675f2c8182693f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6e1cd0bc74f797305a824c0796bbc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23783be7e3fbb8a5fb6a6feed1fa93551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b043ae102085f773008dd49915d744552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637233c5667594d7ad2641a9aa9eb89a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca5f8ee3266a29dbef4be4c760cb47554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45959e8de042cc591ea7aad4ca7c8c59555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b019c057d6f58320346af1c59fc9f44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbd37cac40b3748faddb1b3e7a7458557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ef1c66d2afa3bde288859a799532d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621a349536b4e1327069977d87bfee2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aeb80bd4e3584156105eb6fdbdc59e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1815b204108f88419f6e2ed323d0848561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c578e23cfdb923b11227a789d52dde562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e930146f0b57e7de0bd6f2aeaa21b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d609513ade0c1b3b5234d38b912ffc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f1f58836f8ae9791e4f4d37b5b09d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a82fde5a6eb302779ae5aa7dd564e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb789045b5ffc0d671e6cda5f028c541567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be508cd6dd0529385a478a946938c27568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e739e9825ecaf1d5c112dd92f776f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006f35aa33921476eccb768ab187a2b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec62b0fe37700d751be1ad66c61382571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c4d3fcb502547ae0cff191dd2a469572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403084ae247c00364dbf58885102a65573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb59bc525924423b788260a32689a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2427124e6f610e3ef815379c7faaf7a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef579db5c6d5e1d310fb53ff5afd8b75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bb4f6316b88ed15e94d13d2c313d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9795ab8b8e470c631f3ff0c3eec985b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e1d2c8b4c1787a6018b32b2512b97579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941113d6694838927796fc16ee8c029580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19942f6a3bbd0a47824f060dc68b91581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c28c6807ac495e1f15fc417567085582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c1d069b07af91384f50d08b0411ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56b1cfd328a5ec89200a150fb70fa3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93724caaeb0947ed520551c745dbd9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fcd78878d8b1178c480ea7fce4946586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808edd28e6ccb3116ae0289ad009a083587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876edebe64f3dd01f084cbe24f4ca5e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67089a97dd325c613264c0f2af3bb05589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b9a078b999cc2428b287432bb6a88590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cb935f59e48ec7bd86bf5a6aa9e11591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaba6a51d2fffdeb83f404b3b990346592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93c6e0b79850db484fe9a704eb32b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e001fdc561382cebb1f2bd9fe8ccb9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a36a6fa5556244d189f40ad1a972a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbed3f1fb805aef5f6c2c2d81e8db09596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32274076dcf9c3d8bc5d367b8e058bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc8f1870cbefd5b01c5749a823aed6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df8b67efa6a419b954011f5f5b2f3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1acda53d3aed1268ab94cfcdb011e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcb08882dd4364fbc51d9f59009851601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f75ab4bdb77d479b2dfce7eef1e7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5350b9de43abf283de3b859660abf2c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754914c740baa2bdd5e474ebee04085604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cf41e356941911910334d98aee843605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1874ad0ef39e32970a6dfbe387df29a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e8e7112bd570aefda20a19e830df7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ce307279505f5f1d92af5d5678e52608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50e72811ddb7feef5a93857bd6831b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee23626de9f54d2f040df032f7f224610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc66f413941f2129e2904c64ac42806611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13007e82c6f0ddd6f38bfb2699175833612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e0832a71219dc72bc5d71ebd86e6e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8a7b64a2fb196da9a8e50de06e167614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044fa4ab61eeb4061b68b1fc78862c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921aaa943b7254ecf967515d74839c42616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61e8f9867798f61293b0e347b3d8fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89e83eb514e132d4cc4fc75416c26e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f1fb266c636528ad9a931c34a0f3a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e705b180d6f35e31ebfe67cd446ebe8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b2431097272783e5273ad2933f3ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498428c48240b773970cb8825c3c8f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450b329dcb4636900520f9910963d85623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f45996a97f5a89abafa2d613a8d9e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a117f122c86a93c8a360e50ebae5633625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0c93ab6e3cdd9fc2e3d964288e821626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724d1522a2d15245dd01d1f3329de45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293dbd1033b60ece2acec2bf8cf4241628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ce736b2fce7ed3540924bbd35145e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffd4c86292e6046934316c3239336f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9d5b35cada9f8a05b5a9d2cb9f320631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f371ff8116cdbccc8b19b530afc1320632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c14c5d24ec3c2348f47009e616c93f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca6914727b5b68820a1f3b5c06a5ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994a4c421db490e6948636f116d455b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d47f0601edc9e9396a7ffad6f6dc1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdec41b7fa8345cfb439754dc9c3e0c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a410144d759582b6467189b506326a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b73cf18aebcc1143163059b101038639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015dbc51f6ea5a7bd8ef94139b3b591640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa5030f7e50ac06b09d096bcfc9e38641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b77487f5cb599ce8e3d4df715e72f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4ca3c53256c3d01554eb7cbefef7c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4fd8d488264de0532e5dbc6baf753644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcedfe52bb39c2428354a858badd94645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28c2448cd00cb9c4e3e09147f19c5d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4210ffcdedf9341994c16ee382df622647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c82c1b78dc37ee88526e05ec06fcf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f7c883ca3e7ba291433abcbb0e6cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174df20b776acd7d641318740701a1a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd53d2b002d94f33b6a530c7db82d27651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0165cefa9453b2ac51ca26f2c974e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e00cc91beed5878dcabb05fda3c4f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dca12e2221eb49845e86f0b2de7bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c0e7f120b3815464e3ebc31323018655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41780cd58324abea8b511b439210db2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ed1354f80aa86647251444f793d58657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6df87ea721730f118d73bbc5fb2846658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b89a23b8ef961aea7c950707a46fda659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b821fb33f05bd8f7be86cd91de9f7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb93506734c1e7a7e6bd68c10bcac4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6222a85c6534c7772c4ff20133151662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1b96ba26f03453eb05357b99df65b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14f53cfa3adb71184c662dae13e7dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c85f745474e626062ff4a8233b10fd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950d9f51e9b228b1c7ebeae2da9375b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9484fd4d7428f94ee443d92e0635d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fc7705b089329d8fef430b38b4d40668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cdb2b63a9b113a40c01cb5f7f1362669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf064ed1bb76c8ba2e288a77b48514670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ae98f7390ac0ad0cfab8d5e4a38ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2747bf15475976c99029c7846cbc2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21b542ba100b4faf3710a434f566bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5208df835dba30f48dff772a7f4c872674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75d4d7b680350f84e2f0112326a479675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78019dc6e31b00c751117f09991dda3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db328801310cb0d27629cb73509c1b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b3a9bf36b3052ac3bd02d780fd0bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629df93d4409c1db06d0fb3806871869679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f419107e6b1d443c580a4cb78404a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853ba9c1a59ac650526be5ca174ec48681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ded5db680f8b2842ba62dbbeec3708682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516b19842779642d4692e1d50ffa0f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffad03158b1a410ff63fbf9af7ac1d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7458f94529b9b5113a5d251d4be5209685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a9531f306aa3c88dfff2a79be914e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e9524af670ab4d7f9c0a79e4b34f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59bd1063bdb10aaeb5088e5366ae2f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd4349d471f4e57e887cf870133de6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57b189f09267ac2fe6f3ded1c21dff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edc19639a1aea0f27bb31b819f6d32691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a188a501ed5e297938b76e31912e8d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef83bbe0608767d6ebd720996c9c14693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd51e32a0389525f1219eb4ea99a40694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7b728df33b5399b4d2d3c5fcc44f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50ab7eed4ac8b44f6dbe3499d41fe9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4099c21d9c7da63ad73577b02344b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a338541c2c1c443781b2fa1b798249698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417551421e47bb35feaa5bbbb4d1c70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a21bc51d85bd953f005fde4109d22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb752f49cb790d70714a3926d9862aa9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b8f6014e9fa63c4099084186b01ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58975b2d9a0825f3c1f450e13b9009e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de05db0ced3cec09e3ede377bd0b42d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b786cbd426ee2a03adcb349ac05f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61023ea97a235fb868dd59f569eec29b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ca9b52fa5399da7fa50044f378be9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda206375bf2dc5467e725906d6888f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e3273d9535df7d69378decaec696e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82a91ab38ef45bad25861a2dc1627c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de94f1a01dbbb7f5e67074a6a4613e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246c1bdb81cde56630cf604f415879e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906f1ca2f86a586e3babbf834b544fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1811710fc9f44fc3c17e8554f8dca7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0041eb5d9c7565d0316d1f3f74962715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f27e375ce4a80e1cda4882719cc48716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe0e14737eb080157d41682db1f285717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32919f9c03d36fd1219661df9ba715f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b567a02a6d7ad9602c6b7402236be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7cd0f5db920dde862d5507f8ece9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1d87d58fded51fcd42343d702dc25721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35848f05c0815c2f1c3adbfbb476a8fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c0b93de6383a8417a386ebdad5833723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a06ffab7f7e9520c7386f942499ff1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d888712e27576cd99e42491f6062d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b000e2815784aae9e5c9534a27e6521726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a093c8bebe4b39698f119b1d44f9c16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812abdd5caa34109ff84465ab8ba7ddd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d093279b929eb535e9b2195ac7143729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc7b43038921eddd1ec73487db7f6a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b77e018b797c5de125ce3ba4f1504731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97583b67ee51c76a9833ea6b9ad5c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cda60e9503b47e47c22978ba24ad75733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428455c8e85736d154162c24af1e9c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2be8975c966277c4f1c8ae9471029d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026c6e28b9a0981c171d3c741607674736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3381a612a3cf8b6aed316e0d102252737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375bda5308fccc2f164419db2d0abdc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f286f932cb71e4edd7bb9b09a61e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e4009fc3ab8dae45a2caa636e3a76740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f4796492c0a3c96a8f9659e378759741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a348cfb1bc8fa04b43451bc3055830742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884de01e27f04c8c58e34ef63425d33f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7157f963091dcefb78ac8ede6e0d9e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d21216336ae2afbdca93f9cea27f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147914e25e405cda2a698198be9f980d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca90c51d026530d7c6ff0b910b6ae02747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8323d9ed58cb3187d78a914cd311fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12148f3fd7d925031c0c153ceb4c69749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d8dc2d39d6afe5353e8484975ffbb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cdcc0768e8a79c7ff503119c07da4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6f12081d31a0a3625d1e8bd9dde7c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b44fccb8b08e5a6614f51bd7f4eb6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c05cc867b0a03126118700adb26d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f09059b52b7b7bc48f063931f6cf08755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939e753a8032d1e893acab661817718756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7045ef5e1396672684b425e267d20757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523ec4335a6ec29c600263786683241758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f871183c1ce2dbc8c319e5f70b0a583759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66ac52240fc3eba9049324fd2d8afa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1b4e299e2701134f4ffbd984635a8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c74215f4b62baa2bcba7ef8b6f037d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e517b1dc6cd350302b4e55be6ca8b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b059780daed62302979389a3a36bb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bd38cc18d14ae05caf3ef5b7acdef765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a393bd3ae51b570e855b20432e74b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637483cc4cfe0ebf095543ea30afb945767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df11c9b2fbd13c258feb75faafbc8d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccf8eb817ba4704ecb35c264219a2d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dccf63c88da229fe48fa1485439fb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00b3d54a107eb5e68b164e7fdcb788771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3617132863b851f14ca0248e4d95c2d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42443bf37771cd68343fea9403036c8a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8a3fbc4f27699baba2ea2c8b8d370774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc651c360628b182b79f97c8ca7ce86c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5241346ca7c9a80e9ecc8c768d0e38c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9ae44ea32d4d60a375f879efc101a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06ab468351e5f8c61a6a1c28f44559778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebe21dfadb6911fe37acd58696dae5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44faefddbaab23b94532e09f4d09098780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998da6db122ff7cfd4fc167d0e7fe656781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305d6c5a1dbe84fbe31569056f175d1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f763abacda7e6f62e88bca22bb24a59783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220763ded115a334e580b3cce36d056784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19100938b37a17493907c038e8d125b6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb6ee4d4fea393ac84ad61eaabe43d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2e226ad18bd86c57569ff1965dbc0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6efeefa242ebd8104b76abbf042ce7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eb3d9d5bd023477271fe0fe3c4b2e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507bc33dd535b7738cd4cc8e126ea8e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc96df82d98c6349e4d300928ec1aea791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ee318ed50f9fa06959a7dfd8b6f87792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3edad09622f26b929876bf56120fe793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0661d65eff79c554d8c6492e7c955794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d13c8de8aa9606bdc1053148c6acea795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b49c4dc41c6cad7b2bbf0c14b7b1a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078ee8ac5e36a00aeb781e88d9123aa797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2269a2c4cb9fb0d1e0b47763c75758798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8553c7ae10b1815e8575e5393c847c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c6708e10712e9ec6dc8f3d63342e0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66779f26d19d0f65d040af260ae66e1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d6e6e8c0e3d36824911c9879ec49c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aed059e41fddd9cada0ebd436f972803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbccf666434f36c154707775f3956db804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4073d1945885af8e7930b536a8c572805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba42a0f4beb347a6c9e4bba26819e2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada6b6facd191fc111a8a7ae11ea29c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79839d2e7ca7b5e432f82bb1ff5272a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9365de6a759b60435e71205e1f86e8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c81d123f9f299774061a51497f180810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a05466ecf60f7d2d315d4bae028b9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa904e50c8c9aad4677f1f0b1ca04906812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b70a343d7e15c31c3e9a7c7dd4265813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25fd2c8e503809319365729430f234814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda0e1a4f2f64634b1f32f01cad4c3f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef12f30bb9c9c1b7153d38313162b56816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a710bc02523adc15df3af35e5f6dc4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522a41456b020145695f6f12a5bb64c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397512d2129d47fb07771ae9fe65305819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac7909f23c7f57ce57675e49c0607a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25501acef175f8554f135338dd13588821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c45ce8729d961be4cc933c73ab16be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3b545b41d7e7980787baa440196122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286097212cd9a646e42ff3a1a2b0c7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e953449560b83f28dc9f98626ec6f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c057bacf285aa86c8329a009b3082005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a4e373cd82f7d944dbb99c7b25f506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fe8eaab94178303a586ebc468db577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70324f19fa663dd93609fd74a3d0fa578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275862e77ed7edce81bb270498c259e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0a2a89cc727e5da450382c92cbe3b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b6dba522675c4599e1da0d2d7a2ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96f9ef1e46d2ab467c1b194dc2364f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92e49bb9b48ff23cdd994b17e560f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f17a88cb606eb740a04a1074c430914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a1e9f359afebfdac4d16c90f1950c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae45310535066b238735491f1d94a3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc951cbd4ab534a3f78349c9bcbd38a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383bf4d625200a36fd36248d07a4ef718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5190cc491afd4ed49a902dbf73c0d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3efcd6051a4a394438cc4cd2c1da8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c8e9d7f6a16a1ad6423a3a763e8c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a996e0a0929168238998e74ee1857222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96e65aff8f35cb5e825c90e7fbb72623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2b1b1bffbf07c690d3feb481a54b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d039bf57dbef270de0002e1e4f76425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c6f2b01f31f8af592fab837bbbcee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621caeb8ea96b1ce91ffc86dff31c7ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324278eb928aa8ebcd8db25d30214af828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d72939b0579dea29acc64f6194399829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca134aaf0030e11a16b30bbcf163a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a430a175e8eb380f5e12f98895ecc7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38930e9864577f5567013664e033d13632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a846eec7d3a8e8cc35437a6b6517333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc50ceeea4135d2c51bbf2713c8fdcf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b226816546d3313faf51130e9f447a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a5f30116faf81c60a28bdbf01dccb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f2a7eeff572fb37c0f9bf1ec0f32e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1171d726dee85a58e7577e814147738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919eeddca50e35c152183f71dccd0ed539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e840f0642e8906987f0d8b933d01940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ca368c473eb2db28c00c501ab90bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7da9ad754084cf3619156eb52b50742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c23e264ef072a24bfc9698e82550d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c415098c06abd2c2dba6a1e40fc9f2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349eb8e43e64c9f34625c4de0726e7be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0f38f51ec85d9e394d789d535314246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716382f6f854077f6619dd38e7dd4cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87714725f040e82beced7bdf6f93811748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df61abbba05a6fef038749f4647fe349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354d0bcc5d3742585fc3d463b0dca1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ae4286863b37cb060ffce39c6c92151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf30e3f99a510a06f952f695410c6652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91b777406547ff7196548885ffb08c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a8eee769c2e09be790cc8e21bb93354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0412bf837c569b70dbe1caca330e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f43757b612ff968d188f5fabcb0ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814f5972127e6a3666662e487b977b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561105157c66e7ea8826814751fe1a1e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee813abed381d2ac4953cee26386c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddd9bab1287070b9024205007de17e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b928cb9ce8928b0e34b4921d839a0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a2a01e888084772d2c60dd9f72c7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7480550bdf543fe30a6a520a74101163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38349f9412d17de154c723cc8519f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7955678b4e47f7bb3217ddd156e07cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de8744138a6c582e30c2a3ffcf478266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc7e2124bc5c63d0fe4895be29b2a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77faa2cebf8e7539438625adb21df1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ad4131a9cf1048fdbcc263af3b4b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06d329b8f3899f2f12764801b91ece70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd4eec2c0de3a9b84900ddca5d2c3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b0de0c5482882901c9131f07f0cc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ffc918f9e9039471a7110a951042373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b395d2f515a5249b654977fcb675a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb8e7c18e4ce2dd13bce6993ba419375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae861ded7ce061c50623e8dd26355076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa857029680196364f156c1de6c5e85677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec0e06a3ab7080b3a664fedb305cab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f3cd93b3ab1e4d1267e1ebd81559779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed08e2c077bdddff10d05ba1ee6c9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f0e52bb5dd4172715095ba44dda6081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d11bdf5c4839fbb68fe567dce8b9ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a820425cbcb4d7d1cceb36771c5cb4483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e078665ebd6d240f7faa37cb80df284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562d89488f599dc0f25e292e9fe585c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed0ad26a738d641f9eccec23d26f1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05389412313acf1a86562b9a8f7e672c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14769f6fbc01b97fee008698f06272fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75794a66a3a9cd803066097d1da1716d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739685820344c5085f4b72ed3d28c9e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c644d99871c861d00f22499b8b0790591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c79dbaefb22248923f732d787f7ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825cf0084197ab17d7cd2046a78f17f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4f55e57a52526fdae162f472c6f3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce05da07dc065e9ad2abad1b28b59795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0c4a467da6ba139c88070ac2cc12e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17abd93dd8db68034a98ed3045573797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f7019208644cd67f9fb67dc5245f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d207e21616bf3c91c7fbe9965aed699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28ba68f12760fe2a22b5421cb83ab4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421928573a79db62610c64b0bb1e53a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad7a77bb032c9c4f52d7c63e5238e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422c333a5c95fce30985542a8cfea19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5a8c6d65c9f22be5af27505302d02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70954a08d08913e797b9f3ee4e7b069105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326469b04e40572afc1379ec21035b97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48e7de17888393ca2c1ebe7111e78f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecfcdd98ab36bec08eeecca4ff716c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8ac815eaa7fa7cf6a74c74aa15175109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aaa568de196896e6808da416811d24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0adcd0e5a8f309e335b0d6df21b233111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773a8be8d21e8b579d944be3dde0155112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a99bd9f0c9621390d1c8b7ad96d94d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11badbec240b23148dfad873b025975e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa59f245faa14bb352b92f4ef4bfc66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821261fe570706dea8d09fae397c89bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b280f7e799baaa4caa7576a068a46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfa6b0bba8721c70f1b93a55b6d176118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea46801f82037b6dcc69e7184a8c8b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44e34e278e87eecd30e40f0bc411ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2871f23c8589bcfa1af91b6f2b274121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f91166f898f901d16e789238e3f2e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889be80be7cc11f7b69dd365a161df3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36deabe5da047733211105e689ccb9db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bace905cf1c14e31ea5a579b799fa9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722ed03a02996e5f33c05ef67399fd2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ccaaace9b29f7c0f6276e56f5f45b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6dd16b513795cd62e1f93c0b87a0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cdd46e2111a0d9d67549ec02e12ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4f4e3c6362e361ccee6b22dc23b62130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df34193fc1b09485098cf438a11f90c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc064eb8adcbbffab656c1117f39e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844d176ea581a2ddd55d821420263ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed69ef1925b2d624bf9dfc5935dc6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06c307ca451d17d05cf9dd96b02fb1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a059472dcd6b498193afdf76c4d812136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53b91708536589a518ff2bc4e59b88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc42eec6018ab1689ac9e0c63c7d2bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffd01a30564342b461803431d353b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce1fc4e4b4c5d92f45405d7ef88a01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e196c485b6eb84c338d5dc83740da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b28f737eebf2938767eb24f49f3030142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631a7a5a515a02cd160611236bae6a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc2596b326ea406864ddad9dbbc67a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c9133d363d648883ca692911ab78e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138096ac6349adb788407e5eddf03b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7451c46501465bd3b9f1ef7cff3a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95cda7a7a7b85cb39e068fc9569bc2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36772af1ee4e946ca75906ea0cbafc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac41414be7e0f97174457d25f65fb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461d95ca5cd95ae9bd7dcdd8eb54159151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d746bf98a3f019d9654bb11c916935d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a8416689eae53718f6b9648c01e3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5cf439e3d9add6aca9853c26f688c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524c1bc2d0fb526264465d6e4aa751b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e3f6cf890187509077507df054b17156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27044195f94ea7e7c719ca56c7c362157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5941003b3bbc5319bdd40b9bac1523158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e0d7247ea48120d76efc2755637d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f143f15e0f70a1f8313168366c4e8e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf08758e7c72717c265ebf4da7bcf7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fcfa526b80f8df31c4e516f04bfdc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c2c7b70f69834d4b227207c89846d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be2cf8981ad6ff4ac64efc37e5d94c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3579d88e2feefdfb6cced667f7c8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc6cb5481da2ca45d1e16b3770cc73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925271efe22a71e97b1f7394b1db1120167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769abda986b3bc4d38565cdb77b737b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219cbb944838be60f7d8c3a4aa2ffae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8687e4c285a29fcd1b7a0a3d23a1782170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26038c05e03e3c8c2c83ec31ffc663ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9097b24e6d6eb5702fddddc0e662960172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489670384e8e28321e075390e00aa5f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b96184f9524aa20214c644829d5cb5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8604c35110e36834cf5687fdb55823a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32c4ca67b9ab003071803e3e123450176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ccc27b1c8c7ca2189223ec43e03d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdba7054ceee7711751cf3e76eea6aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a60c23949b56ad216ba3ea3056d7c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4249a23066b645eda3e7c1d2dedc8ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cbec8f89ba7a88430cb9ef8d13f54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b33ad4980ae3245e32682e49acfde0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5f40806e00567d19924c22fa6e376183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67645982b20306f38fc9c34c54529c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd7c960efdaa2fe8f57720c9338a38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e8b0a0e1dae1ab44669cd4ee57f95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa3b1d59849e5666940e6ba519debc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948ed764422b55e845189966244718d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac59dce96dee154344b3d1d2d16811b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebfe5c52cacd41026366b0cc39f862190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7be7e20afc67c47255626048b6ba9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac6aed5bf0cb89c5f39fffd8052a0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd29a7ab8fd4036bd1faef0fd278129193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f7f6ffd842fa8d91d9b39996dc734194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41333fee148bfef877bad7b569b45bb4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5d3e04c72c78e50462a8d7ee5c924196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9222dfb5bf80acae6e5719b0ed476b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f2215a6b2f35d675594b55af183a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9dbf404d66090bd05d1f1c2ae02c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76ffa963a29fd24afef25db9e202c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dbf4224dded43e7d777727e053ae2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74762ac4ce3300bcf173788c21e4c108202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdf739f4735576ceab5fbd1df44b1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc750ee49567d8f3bd9142b84af1f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6784511a5d1f278fcdece9aa82f152205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8eecbbb09f1224b8e33fb4f62d2d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d13f6d5ad6a37b8da77b471330fd9e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99c3607994858cb6a820fa9ec60d38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc57be95d98f96343ca7cd0f0a1204209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887757006753b5c8e26d2ebc98c6c841210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782c6e5f3a9cfc3b22a9f994753427f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133798189e6f9268cad30c2c80701d88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f607d66af1d75c8404b36c2f39acbb8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8f298dc5b99a0977e7dbd3ca41717214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ac8f05dd9f0ff370924e1e3436a6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7914723ec22447ff5b007f3410c74c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e117db3c4a6aa92d91e47a15178b27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590f21389ed266b49cfd43577d3b863218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e384a97ac563a947e6381f8a86c85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57d715a1d67508a02dd049a27d0c55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bdfb89e70bf4406dfba4acb0885bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a022ee3f3fe34e3d51db28ee87e9d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0f892edf5bbbaead58a450fb8e384223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b35236c4248fa45c0c238cd38b5054224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4985179ffd46c672c10447b89fcaf5b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173d1475a9c49e0df2cd775ec4632e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65beb10a87daa4c28e92096524bace60227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef597dce1f78950af824a6d675652cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dee46c563ed82ac41f658e7e20269229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3517a819bbc7be37d46c887b202d79f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dff588e07876f8366bf9db6134964a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfb0107d1151de871bd3ec4c3d2af2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0ded3d742cfb8d3e50ccacbcad200233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1029833944ec8507e3f387e83115fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb48789e5a851e4676469a5b601c09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d311c428ff6e1f328e64133f8dbdd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08ab97b8b89576f775b263562bcecc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973c7ef6443e0e887b989a6c86b17a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5466e96c91cadf201236fcb5903e28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafa19b7fd52851eed452cf824d0cd4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddc71a1c379c52cf9985d11e8a0a89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279b0ae372e7871eb4f015a030c6340242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaccff95b368f7604549bc8a2d1392243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce770e71cdac5e7ea1c5d55c149376db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7e07a941b047b5f9d4948163bf3ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1b354341fdd471f471d365ac8f18f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5043d120bbd6cf15ac6a6916b67fa2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39287884c1cc59b50624f5659df93a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2917079b81730c0e52a68c227d23b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad884fd457045688a0134a6677a6be8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe8848a1cd4adbc1f0e0ab4437d723251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc65c5e42cbf26caf08a3cb7145a2e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00aab89e569bf07a89c940d9fa8c628253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb03816892549380e291332626ea7d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da2f5f319fdf534bba69d830040ec0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c70c13f82f6c583e7106ff8841e19256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90ee279ec8a92d3e2bfcbcea8424d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5f396a02256e409be86d81cd5c048258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150380ec0724337051e88dcf388971e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd7eb91a06261e069957b2e41582b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268576fd7e9fa9285d3aeedebb86448261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0ce9572ce151a5b3a8b2dc2a6a010262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e42eb2fb6cfe70564b680012e9b90c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3136a3a95ad6779f6860f44f09036264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1feb08a82bef67cc2bdb2327811c943265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c76cfa2f6d9728ee190e9bf094e27266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8953805e1c6ea2f0c77312167a92f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a378c93f4ecaa2769e5df245be398268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095fab458ea9e811a796f591e510a12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d5a39c11709dc68e959fee74bf810270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59125af28152d5120a9efa18cd96eb08271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40148fc2f21e42463af56b96a1298eaa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac60ccf1f9d9bbb1e919c5d6b66b94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628103fa70f2a220b13e227771155a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8fa9b28e509ea11ad11e6040683b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0795202f7defc14f5478f54fefff4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9087fb75b0148a73e9481d0147e95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7951791bd43cc026a721cd861895ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d185f1f4b14694a03a16c129d3475a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e05c1623135a1576539a2c011f6816280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c301996afb545847290828f00397b73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84df8494507ee93cb9f7407ecff253282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbc26adbf4ee50336d709a52aac665283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1f0e0df34a147ef71e0a44c2d1954284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab56f321defc476469051e29d018022285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e92356655a0e880edc5a4fe3168f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198954f2b1f1e3fda7c0bea1f5b2d6c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5d34e739c2cd9235aab4a5be0f9b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c6944be10c97cb227c823a1ae1e28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92ed042d0847638c190ea8d9fa112b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d5b0fc054ac25b56f836caf2c138d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab7f1c58997345f7397c5db4235076292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d29cf4dacb34ab19b6fa721a873ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd129a19cc44b884956834eef81592a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd87531b093dc075ecfc75075b093a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f98dd9339730a6347b65d89fc3358296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807721f0e26117e186da0a6d7cb45c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb79d0dc6862a7114a91cef7e6056f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9974af4f44c15f4ed760fd61d8d36d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898200f73e918f2385ad9fbd84c532c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f8c899219559b9b2a0aed6d117ead301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe53ac350c181ca8fb311031e16eed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68b36051158aeb67186e1b190da60e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9743e6a07bb4df932edf9e1e41617304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95d13bd5a7a2acb23110cdf1e86136305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc13604ff12207802fe2a8d4c8123f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa4df72652340b27b9788fbc32ceeb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52164b4db45343676bcc0880a6356fed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44cc6711873b26bda501e13ad523ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e031040985ac91589d55497a86e1b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3485f9077694b03968768d9b3e770311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f30bbc5d1ecd192658aa0e5f87ded9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1123d4222aef2004745138a20aaec7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa44f8eb6e09f25333a3aea67334323314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70819a5acac80269bc9ad563e89cca3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8e3da485828338275dceb8df5864b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b699a1bea5a1515b582601720bbfc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0986096ceb12634e611f05ef6f122a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c35e0bec55e5a3122ff33e17b06414319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f62c7f6677020626367f106de8dfd2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af67a5e36b9ede579c1d4f43288671e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dba49d75cc38238b4c34823710ba3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b87528cda683162303aa0380b867e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22269b8912b9d8432ada0ae77a037d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a9fe817ad7b2a8c3749902446527d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7786fd13aeb434295db35213710bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5ce8fe6955e0c52076a8e523cc3b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937c12317e0f883732692ad9ea5f134328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc7ef6c5c7113c864090061c220a80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e0ed14dcf8a747f8c6f92de66977e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066ff025945d740279c481d1b7de8a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d4bf3c1dc8eadd1276d7fe0987e5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb24618b7dbeeb0ec30e19bef4eaef7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dbb344ca3754a8a37744d2a23a66f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6341fd4f6c996a8b93b11b77f5d5731335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdb30c23a867f0ace0b93f80b53f80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ba3001e41eb03e35b86a43bccb1f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a609088bb270166a86f5cdb3e73af2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108c1ef36cc33430b9352cf6f6c3b27339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192f2eff04474a39c562d7130b23983340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173616fd22a0983c4560259533c634a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a903489270e495087208e8c9d1d2ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6747816a5f09f3aab4514913ce3a5dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79a3eb432e1cd517b635bf68e904cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a52d5331aa2c1dbc4649d7ad5ca9a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95d47848004fb584799e99fe14b7e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ad04ac68630134040afb61e8ffd8c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cc09003d758333896361a1c07706a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667c446d0723596d534311ab924287c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafb9e0fccf295cc8d278a7b481af95350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165ea58de61b94bb8d7c453506079f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc9c9e05c2a98e6a4c770e8d571f1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae4d88f7ddd3ddf74b70df5fdc969b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b5ace887d8fb8f2b1fe7ac8cb2856354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b603c274140d5a128408acb589e5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc65586febbac90260c41d2a3bb7131356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df64e6b844a4214391f47f238566ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654edf1746800887c22d403a85b4647358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8f0541fed4932db5982c60efc062d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72da350d03b8a578af64378f1340df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410a9d45c43bfda47d110258522f1b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd292accdc13c13a43a4659c8871ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877ea74b98b884470e375ed0607f019363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb952385f9ac7655c4a8cbf586c6d194364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8114912a9c1982562f0f40c2ecef0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7335c02de88b8a669c9347ffbb6d03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7fa7d5d7780fce626bcf9d685c2e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa777bce184bf1ddfa3f93ae56ceaee0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea643352d67fc25c09ababc0508ea90e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a917e35e44183a6eda5ee86f4846e5a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904f18850f8eb01264ea9e1aed564b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944536d40373117a4743a4d7b04a4176372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830561aedc2bc856b9a154083882b4ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3ab83e8763f77c32b287439ef07f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2052f2d4e4deefcb97d2ed2d53152375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8a9ac8520642a7e30f600d50cdcf4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef47a95394cc929524c08b5ddbd563377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9869e70222bf84e6613d1790296ae1b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b20157ddd8cd5ec24e3fff6b533d0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf497e7cf97171f691700f516e70ef58380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd95b0a23fecd3539b8bc251d0b4fac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c7aea55d23b3d0c95866f7d942cda382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cc2888471cffa16addeba804b8382383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc398e5c31776165ae76fd413d26e40384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c670e494be6bba6c435e2117382b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c99bbb85def5c653d18854d8ae4ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdccb3be0fa46d30c2e9e98c94b092c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0b04add8fdaab50123022f4678d1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd27d16293f14d225f000bb774e8f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43148ae90a0f9266fdd3ef7a9e096298390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4a6014f76141cd7e26dc2f1247d05391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b215e267ffacaa8e070112f5078127392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3288e55ac2d566a487a710c190de1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1befe67ee797452bfa03a7b64b8bac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592631a6a62c98f0f54f8b148bad21e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b1c1dc1053a72736609069729ea18396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3797fec63d33e6b6b1959d87345b8d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2e77d2b9cbbb81e2ad936a701098e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f267d8aac0137e24ce9d3f4016e3d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ab26b3c6b63992e45f02849f7c725400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6058e7a9589f24f12a04c69ee8a7826401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8a7359b2a322e68ce1e05808841a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3c0c5c64d74b7a4f21f2fc604c058403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a01d904394c7c7cc5b2163b152216404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3055d2ff598476cdaa4bafaa6998c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70538d7a8a376142817dcc7b6b54ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbb069b73f477989cc8b3534d14b4d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2a49db64a9835620e4fbe14aa7d4d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e1ce7c9bbf64783b4965b9307d794409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3942d911c05de8a0494ca79ce1e7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e1f143e420f5b279bb8fbd74f50e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30d7a498a50f2dc5077038aef5e059412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a7e518d83aeb0cff42477902ea5a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b27c8f4de2ce30daf5239a7104eb34414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945c8a7843f09cf019f1dc822f3349e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8dd372772b767946bc137a8c92480416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c88e34cb99335855559d850762d11417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cae86c939f7f1e5de0567adcf048c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6dc6f33e415fdf87c959126a609d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e85318002613febe78da0575324f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08f87f819308aab148e3f7cd0bf1ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b63fc462f7644364990877bb5c2da6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370eed7eb642cee06ddb2a901909f8f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e29df4a24ebf1e53b1df62418f8087424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3497677809acb188c11102e103d07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e81a0c487a379c5e5b26b5f9b3f210426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9ad1ae69c3ceb20dad52442a34183427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7ede50dfc235ee29cbbc109e26411428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a1cc0a12f4f60326da1b4334539ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dd3339a9d317864c39d64f4242b95430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e11ce0499573fc7f9781cb6d61fbd6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e9dcda84790361e5564875b46de2a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae7670bc1f970f01bd69ddb6b4d7b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91013889950592db9a68b97ad322bcf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb8ce2589df3aeccdd93151076072f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b0ef6e3e5d7743a38b6aa5c3b1989436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74791ccccf1d2bc0617234e0ecf72cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd1fa35ac6048ca857433c410fc64a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271afcaffe98541cd8c3c49af31252f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd65d09a36ae378cbef766e4234d1c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ab215b82df687b25fc8c337a58df1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eba6d57159926ebd12746fc09bd262442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8641498c361e5f5e494b781d15fe5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c91a412d2e2ab488d38de63c287120444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2bd5a23085e5e5ebe22dd2e39e47d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14201fe740fbe733cb3a99f47e5b952446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a05e19af40cb3f90d8733e602859de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a19190cb2620a1db6a473f34de95de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7ff71fbead782b42f14cf7bda9d56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f635fbdf8a307fd4c930762711168a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501aac02b853b0396345ce6df5d8d85b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa029dd4f65dcddf7d84f42f6473df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301925b6d844d4633da8a1c57d89f30d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63865b05764e2efe8a84442537852569454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbd869cc56cf12cb2f035f3df0c526455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c6c80159cdeeceea52601938690c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8432746bc6f6fa56e809934416121fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e3fdfa3458cd35c662971e81802f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c509973ab2f56a639946abbc67a3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b848b242263eee6b0a92100b7aafa9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4919aa7dad72c2089818493ba43b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7490bb45fba04f072386bae26e116462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f4aa975f70e862e6314948781959b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50e62e2394d806dd1d5d1c37fbb8a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99373f6719800cb9a2a05ce54b4c3362465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb3013d51209b4db449c75761559e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755afd4b4504da9e170e2390c25db5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d564294d530f133218fdaecde4fba84468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feeb980f99097f956d87f259cf8e303469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4b0601bdcb53a87cdac0754834939470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b2d346f218b6630e59234ab2cc015471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cdc53ec0698dd3ccff7b9432b839e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c557310caeef782f7e00f947e500b0d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1d6fc1ab2c5c8d08f8f97045244a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1ec84a1a4bdf3b203b398a7d097c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54d6d3690b49605aeb7687100ca6d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5763f83301ab02ef10d0c7b99e7f98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d58558a47671826210f94f69c4d48478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154b03c95cc02c0608fc7fcfd7062ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfc88d84cd96fbd55d8875a7b5f03f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879f495a17faeae95a137a15e8b469a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51372f228a0c7c9be0d17e1c1079b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59ec35b93f75874a6fb71b912cf4e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d08127856bd78fc6f91dc6a67b114484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5e7e5960f18a027783362bad465db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ff2b47d849b5b7338ed5d8de7985a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabeb11ca3ba12600651de1eefc205b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dc611bb9373021b52fc4cc63aa30b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf5e3b1f0eeba8cdfef7066473ed52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc682f10c8a794a74570a0140586995490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6168c0689e75bea43136ece5655247491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3665864e6748fc1f4db3cb4d96e29492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7831cf688d782e08f36d5ddddf08b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634c06cbee9e7a977b7f2fddc94b863494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec31ed8029ec51b767e6edefd50c5f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e35a47ee711cd5a104129946cef0ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cd4693c15268882ccb2ad44f39bfb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a34ae8855d0fd5d306bcbd3d166651498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3647eaf51c9335eef3710a0baf4d2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c5a643380d32432909a4b992c6855500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603a960087b4fb3737abb56e0def059501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e3d749e86bcb7fde4044672cfe32e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a889fabd21a2cb87457a477225dc633503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb28a262a30ff66291560259d98232504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abf8cc14395569ef9bf335ad069f2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8827aca4b1ce818daf5e6cb065a77506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58396d07dee07a70fa65c2c2868d8f4f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1ff313747542afb856503a8b7103b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be49e0b723c51b5f67c639880c1263d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e9a63fd5ea2d3c188d4a95853d40d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5e606d7c63ce098920be70b6526dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eaab2581c17b60caae325bd77d713512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572001899da9825631bc0b4342505e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507063d09c13767507707aeb350874b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70df43005887a4d22ff6e302fda5183515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458992358a3fc9b53fa7fad2569083a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf009c32988b446ee817a62b1453a5b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea682aa336b8ced325f52c0787df96518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4a819f59851f84afe5525807d18f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd09ffa4a8b8f52619e6cf9b3c2afc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8a05ef3f9692218860608669ac2b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8935c05beec25012660ff7b8c5cd9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce2ae4daaa74d7511f1e3cac5e094a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bda83e9fb5da3ad992e21688d2f0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10d5de7f3317ea4e8ef5f87c067d4a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c718a456831e167e1ad9e1f2ef6925526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b14aeb70e7ff99cdeba73177f0c6f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1a3238917f8818f8e7c248d604a29528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15034d5de6deebf274d87f5b524f8ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834860e27d06d454d77203afe7899d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5034b99d8eceec8e5b8b5206dc13c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aeaa176bd8afcbda02a19bbd518d0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d79991595938e197ffb363e6cf7fa6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c27e6888b5e91efe8bd901576905e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2bc974c8756b91985753ceb484ff6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed036ab4105f8de41c77f4febb5a8f2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0eb6879a215edc2e81513df73aa981537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b56a26e57279fe81818739e4571ff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad668507a65860d5cc5672415dab67539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a3cddb3ac4f1c62375cedf842b200540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b752fb543a3df66f3154ef7ed5c42e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde761e37e273b02fcec076b8755b5fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d10d6de8f5709086fd81f84be1ea3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff36f2f680692c8b091ff5420812ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b3e5a6457354ac5db9379a21e16f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f3206382281994b5835434683e19f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e60a8a33b1c31cc780f48332d924e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f297350d75a80935984f3a5d180d22548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42773b447b0188e9c20a2bc80408af17549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25967b0fde6838ddc8dad1bcb83cf56f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9ec0b8be43596200f4b168ee77d27551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc2edaa33d29a6d8496fb8f3bc18c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f4e68027e1249d7251d786c4a60a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cda7f789f72c0b9cc5a9d56d60a72554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e05b56f25e967624ed3e1c7b3c6165555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bde4154f762e416293fecbbdf479a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310908f57026ca36231047b277650ef6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4aa04e1763a5ad58e6565eabe046a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e1b1f27da5bebee22b5ffc7d15931559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7642b771f4b19c691073bdc61880e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356e7b1feeb556e95929cbb3530fd47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9de3ffc263da809ebf1377295876f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce13c6221ca55ff24652c8e568e6a25563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd8b36e0ad09adc277e1505ed2ff89564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc56905aed895e69ed7f405099026c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ece4c4180e734e24d1ffa19c9a103566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f3324159a392ca787d6264ada47d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3c764097a02194794849e3a3f91f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49fffc1360b4580b2bc2cc7d9ddf86569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2af19e8960fb58af332b6f26796f9a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f9a05ae166ad673c975cda8af16cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03295fb698eb449f531b783bbfc6287a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89b996f74c56ab1a340f067073de76573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1fc0a415b6ebc9b63e3a3d0d1209d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdb56cc095e1101021b0c51d6e2ddf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c7db9cc205019a605bf25a3bea95b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cfe7af5996f67ab6318957e97f331577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd6519196cdbc321c55b4f1d07f24e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637458dd3a5c81ca5c7647c134e7c5a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bfb95d64bd29fb32d1a37ab7bbcac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82dc4a59177c0c8e9af222aaa8cf4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee3f6b70ed193a8401861009fffd49582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5894c8c669e8ff111bbbc094d272a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025434dd7b5d542a8c6fd546cc07a991584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fccf343da1dbf8afed7bd5373b81e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9440979a12deba5355f93b860e7963586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bdc98557844e8c4d0225156cb8aa7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e67781475e160550f9eb668e2394f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95177815fd676d33ecbb74b160e68387589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d1974d546a98c1e25976e78db9c92590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15604c8922609622abf87bb8d4c5625a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bf0aaf2e9715aa334604031c0feec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9575d9ad1d684945ae04f15258b53f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb2e912ae78ba049a5601a3d9947c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62f65b70718eb24706f96193f41f16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c4b6ed4e29326291a48a3a9e7c5e7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8593892e360fa720a738e4b4ed790c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3179dbf2893e0289253e8d3510997598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243244f410664f7f352096897e41c2b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e20bdbc01ec11de76355ee476d6ebd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551354e394102c4a9d9b07b42f07cfe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03ca1fd92083c77946af9667c525e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14906dd40de7e2ba0e00f100f634a123603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd21f2c77b79cdbacbfc58aad257d51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406aec5f755e5eb7b6e05872c4f30387605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e21af8339045b1d89165c31f0b7ef4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331773cc68ef8199d4f57ea402fb4da3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fac0768505eb394221a86ba208ca89608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b5e482051bc9eaac8a546c9bf5e34609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10c606090340be44fa9655c2b48b2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7719ccaed65a1b47a6b410339e425611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6b66017a8e6b18996267df477c90f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12a2b2322a9803ef30682485352406613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e84c8d8c87b9cca968488325a047b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d6b6a80a67110d7638ef23c76a751615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61505c0102866a6230b45df369b7f89d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436adef7566175b4de793fc6d7422a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c7172cd19d340c4c7e45c237d96aa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acb9949c9269c61dc949acd6e485a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee557c0634ca4101524d0c382573a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd86c4a7abe21251125b34fcdec115f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecdfda8621455e5c56676e7487a58b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2d32dd5b0085f331fdda60021e844623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310cb87f93b6eb805754c6fef7c5629624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3edfa1037bb6577a6987bcf2e0f8de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37d6a5b81a1a795a5e61d5633838f7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90f0e5070c28f9dd6e33c243bacd04627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a74e6b81c5bb7b264ce406de026c3b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bfe1fea6e8c4f207181021793fc64629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9637c34bcaf91fb8acb9499549987e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3878c31dc6d015092194c59db3577c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cf35fbff2faecfc24aca984a47431632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d895a68106a2014b3c9ea29f4790757633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086eb033a52c8ccd1ae4fabd78986bf0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a311c1591dd311ddb331e3588673b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffbd2bbb7f70a467f471b675ec1787636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51832c7e98bef10307a0597f1df32cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20a3f423c639862db2d88632a17787638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7986b6f7aafa6eac483987b4beeb5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94444b9f99d5056831b10eafea32db42640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936f9ed5c1c0052a187aaed08f52bdb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc06febec7adeea270aad431c866548642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9f84778432ce1dcf81c3b90a4a27e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e95171c7bcaf9aad74ef4c3d42a63c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f9b544ca903ded39fe53705c31f32645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9efdda2e518bf0875bb7096152136e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2bb6300c8d6fc4308e8fca6572cf2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ec4b2c00bc160f51d80a80067d96a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef94db365eee188d9cd204a79dc1a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6f9b7b52e538579d5caf943e4a0da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49b002f5733b36c11030fdc1613021651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66e99bda65a618302692824954d398652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc3f24767167f7bf2cddc8e3dc199c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb479119755b443cb62584a2622655ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737f9bc821af23f653f02b1bdae12dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2370e7d14f113b4ca07157737de26e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b7c1a2110c12319151d1ff03b3ed4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d2f562338f7e2ebb8f15b52179ae7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885e70cc7586ba31d76ba11ec022bcf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cec2af896e9dd924960089caabf351660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a3bf3acba0b8743c413c0133458cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83de73b988f31af9916041e2d5d7ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b774993d42e5814ad04a9ed6e25028663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d5f0da843ceea2636e8c004f0c8e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d5a0f76de0a90c1072efa436bfdf6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc80edec197b7377236a5c59096a1b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25ada1d588886d3ef88d2da69f07c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2d8649f452292a32ddcaf1fa9dcad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80a42fc04720b66537f14d0e6a8670669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2871a00d095dc2701d31d7b424fb2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9f0f1c407acced9c9d3240a6fa5c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d762d039a0a335cc600eee75992d637672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa1f7e26219824d177a6703419a1aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee53269fd33cd7cdad8c26e4afed430674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5ae0e70a81157b8d12ab510fd430e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab8576f34986b50baf7b0501bc61c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2539ce06ccca0b806a8e465fe29d605677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4851e68bfbc6d4e12d588e65c3347678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b818d8b687dd23eaf253ab6ddbf49679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff167a6c190723f5ebba91782b27dec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb9e5fbaa406c9d92c6035cac74218681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332cf3b9807fd02afda4d6c32091713682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c1ed61ce47e217553ae08380723b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32561d64785343d7d39242b13888ba11684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76067a595e194251dbf5bf0f6ca264f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577e4aaa0f35ab7aa919d93d2907e15686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a848ce887ec90c3887aa3534c401511687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9585233d7c4b1b95cdd15bbb6ebcd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c72d53758224f4c5cdabf5ba33220689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ae3f92709caf034678ef332da4c2e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbae24318328fea615fe1dc9a20044c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a53c5b4063f809275260702daf364692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26af526a106460d7bb89f426f8a809693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a321af874e1a044f75f489f34d7b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb5b10b07ae81f578b7695994f1b77695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd67a9fe569c6463594629b1bf13d2a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27aa3da2c16843e6f378ff38aa8bd1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de458f1b43b9d4efd8fb3c97f6362ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bb77000cfdf5cbb5fc06340e97f67699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703046236e5ca7d2ea637f827ea94e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a1922497ed8956057c70e6b86806a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42615cf6f96374c740e3236437c17357702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82909c38f1f73bf25290a4e8dafda3cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a250e579c26ce0d7621c5f17fa260704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00134826cf1b1e5602b067aa7dd749db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8ca94127fd61515baf8c9aecfaddf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8b806dbe2306495a00ab95853d404707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa589531f174b4bf2b9817ce9ac03441708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e879ce5eae66e2640d1b16738be48709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2265bde9ea0bad7f98ae980dce00c0e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffaac1eeb540fff1888f1af30be252711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b14f7caf42b3922a6ddebea028c3e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ab7820dfc1717bcff3b465eebc8f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6754057bf3d95c37b594b7e770c161e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14633a72aa78a663a7f17ad3f0c61c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8d4357ce111a8bed684edaa6ebc78716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40cb1503a39cbb7f4ff534be8345b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ca35b24601d78fe86552a542b5423718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732a1dc549629f53c34eda8e36c45cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e5fd26e8948e2eb5e5463ca629e97720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377dfcb28937a6a939c108a5d7a9e92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd7708f02501668267382cce71b3bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4954d5cd68a9630c39c1b122ae84c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4a0b801605ec0d230ec03bda22f0d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2f19081b234bb7bcfa34cf7e0b129725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4df630be73ea2aa63bb47314d9b4ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d086ea3fe59a250e25541ff77ea83b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66256152334cd7010d5f8c730407f2d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7568a25daa0a113bbd6c5933531e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416be0907df11ffb618e39f2dac14317730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa6fcbc9c726eab8dd77b540b875fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0552ec191ad85a3d64cd586c1a412a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3921ba3463e429714aa9b2d5f282e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40eb9ee2165192cda8fccf4bca47f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287bd03a0206f4e1bd6d520389243c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551a82f2288fe0893d35a549c1004a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791d7baa29a689e86c0f68c147f51b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d226e6abe6c8e8477197f9e83b53d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac7109a05da5ac2ee60bcedf02668d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333ca04bac9c3e83086d5c4c500acbc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88721248ca2e92964ae43fef17b659d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7347f5962f4bf47849eef4f7205de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b1933be082eb490880165bc79db23743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840805335e6977f004b6d72996f8149744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02bc305067ef65b29e199f3e3edb19745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a7d1d8be02bf0f064066b7639de06746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02480303708d5db00fa33498b708b0c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9569c1d5bfbee86371dac93a51afe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33322170b765e9e8ce4ef3870186b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10f5833e8fd8a688ffc0d7930698c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cf8b41fdf383a736a21b14cf19910751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cf86cf9c9bff43eae734f869ea40f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81919f7af3f6984527f823376f13d1d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a046fc0a841ccaefe8886804ba18bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12dba7a0934cfba86fdd8bc2107ebd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617b6c8ba1f7a0d3bbedb5a9268c5ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63091869ebb452fecfc9f8f3b2207d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1c59784bf2fca486c52460fb092e1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e302848e2379329d98bc8fc35989fbb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84493e3f7a106be7d634cad9643d27a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e7f4254c0c12d8cf4041665e49885761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00362e52acb41467ddedcf1fb57ec87d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2b9c0e7618cf920c6681fe79c7ddc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a147ec0bc5dc8898df0e83c9f4872d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ad4c9c770301f049a23cdc7493a4d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281a25fbffa07f18b8584d9dc64ead7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0165ee1f1bfd49f164fce081edfce88767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>