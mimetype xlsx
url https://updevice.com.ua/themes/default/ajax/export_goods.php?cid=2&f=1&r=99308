--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f993f127c22d857a49eff923395a8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bace51ee3fc98c253df59152336d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d37fba742ae37653b216bf8b327c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58827a5db51bb81638612ade491e99e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957674e08290b581a6febd0d582ce2755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6889d912c51b6dc773659ee5a1ada6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d68339137c70164d687286bf611337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd92579b75c66c02fbf3c0c0f85f6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496753e416a8e4999c4e7c8fe8c2b479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259e2fb29642232fd3d040ebefe62e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315bc506470fe9774d99baac612be7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22c67296a93c2059cb8f74723408e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1703312d8d64f81d3005c4b7c74af7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496e9c142ab6799a8b79eb3143bf72214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bd51fd7e4653c008a783ac5389ac115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26655714d80ab3cb9ca5f2893d3ad116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7beb91d41d702e7febb7a23cc762cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7593c82bb547a7c66cfaf736cd63618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e671c558aa7694bd87ea036b647fb2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49233c5d39a4f07856ac4f201579d7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbeacaf69154e0330af6168191a4e8721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43c1c6cd3632caf0cd1c6ff06bae0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b09bd65f246c734ee033d7febc379923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6190e4a3d375a78639bc16556246524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f812b5320070c39a8a3ae7391230d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef3852fc66fd2f598a9bf74e3bf0fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dac1d8c865074c2bd32d38d532abbd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedc2c08c4321fbd5db50ba71f5de4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030554a65227a94ee4b6f8707bb68cb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206f197164b04be55bcf7433b9603fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5dd9d988e27fa371cdebf7f5e7e2431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e7f0ef6f240ca04bb5337457323dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035fb6572697f97c869e6117647795c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3552773efdf4a6f7524b7e470884efe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a50a30284342d1bc6fcf2bc2908eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38612fc6c54eb98c778c886ec8a463f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6914f4f8f59d6c09d069aa9d42d9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fcd040a19831449cc2b447d1cb8a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fc0db10637e4536e271d4c832736239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67507d4221acf618da22565aabb18d1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bf693bc05ba1eaadee75c4cb3adc741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8552f8bc03abe70c9936bdcf4f4f0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494217d73f319da584591d63905eee943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1c08d572e4b0037f4b88a640c90c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c377bab7a9417195d5e58a79404f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdeb686ec455011953ee371d6671bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285beb635a8a1d0a0ce4ee3c47ae97c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7bff9a83f0dce797a12c56dce02c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a159ed26ead3bc980cefe26d9e996d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24fe6c3d5b6678b2f66c65a664856e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca380c940cd340fd1e82fbb5725e57d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb135e4ea6bd4bd613ba2a3a9af52952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5f4367b58765aa1fbdcfee1f0f6f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3597354f2c42b2761a1a596dbc0b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cbb6e5f61d553d4f7fa1b1226610655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78266175ee7f172b04cb4574d3ac19b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b22e52912db56da8d38ccbc034fe8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574b4742cc78cdd3f166dceed65248f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f193c7e575de3231d329dd21de665c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50d3d661de4c1ce837bd4a5cbc356c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8538552ea6b3d41bc6bed941a1d9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc757077961a87dd95ec339de5bcbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6077048fec81a69da34a68fae888263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ae4ac7c43411740516d10c31353fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84fa930b2ce4704760c11cbf119af265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c58d761e7fe56f7155cd2cd482bf1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b97c4c021f7acf8a6a6bb017f644267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124928a833ff5613a57a4fb4b195cfa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95961169649d4444db362d49633a3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b53081f61fd1dcb345a8ae013fb21a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073362a1131a0612bd7ea7164fa3e4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e963c07beba8d0304ee30487dc215772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6d7e68bc36995ef374fc87b26b04573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69852f529f7452c1998be91fe116fd6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999f9ec896e2938b745f0b73d486eee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ee02f3aa16f29b5769ec5aa895ec176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c97486344498edfb0cebf5f5e112d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee9450399ecfd2223de1de7bd123ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9319a605434475a6c54b231e763a0d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781f614523e7d4dae545fdb9026593f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632e87e3e136060221d781bdda4401381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c4da556dd8a5a5373f7609c93692982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e13d5ec3b219fee930be294ebb06f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8067506644d01f4c89a785ccfd06c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd67ed94f0f2b5a70a77dab7e110bac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6786543850553f5fb9bfdd1e2ef3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba635d2a124d3a07d146923f1a3412287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53acc019d679c759630686655b4e1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89af18712d7f99f37cd1f24e4f1cc589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19d03c6ba779e8fde95f6ead298bbf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25c98d0000ba871fd590310125e6e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdfe5b6b710972f8b8677aa11a9d9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5c5ad6024676aa641c79ece0d721a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ff7c2854c339f46149a5c2a11248194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770926d5e2f9c7d96715441646c5739695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eac07c01ad72f878b2adb311efcd3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dec4a004749e8e764b8c77b2f7580297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2594915657403532bbd82d10903da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297b09e45f82139c43f72ad4502c1f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f382118e7ad626704a549b34c3e3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3280daa3b37a7a4ffd9be1842f822101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e080ba4cac396ca31b2ff4613e8f81102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd939f22130ee2a4bfded742ee9adc0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627bf16316fd7be9b153472366fa9ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10de9a3e47246b39997cc467389e495105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be5aeb0e92bd25637f02f4820c787e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34238c19b59cdc33e331259501061232107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23361ce498fc42b844e98a059bf0863108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf31bcd8f9529e57ef39c9565fa8da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfe9e9536d5fc26c3ad11aea4bf463110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfccff4695f096d04716631c5d6098111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7ab05c9904e942604dc85740cc12a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d60d80a8ac54200f0e8fb74303be1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc9d5c5cc4c848d1a43fbec87fd7ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe632111a3c59738449836a909e13c6f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3859b94062c3b97a7921fec1f33ceb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b92e944c60057394a11fc30cb42435117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385257d59a4ae2fe50ce4f09ac6f23a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1f6d99cb9c0b5f5ad90159aed0098119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daccbaf1a963d77097ee67e1199fb5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211be3cd505873aecd9aa3513d584646121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f249302ed42c52461aa43c1987b8105122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870183061e02b17f941d2b1ecc8c6483123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f23daa86451d745f0cef7bc67e5951124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdfbd0d3e4edbf12a6b77c6ca135a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53b2ced78e19adbf58bec32e7d3e43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6cd57653d813c3b3962d07f58eb7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440133d6de17c7bfad2aaa324b73b20128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44777e8bd06fc90cd9fe53587bf2f76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb844c5d3c42a903a5f0d80e58a91e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f26d0a21698f98760732db4a72f90e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085cbf7c793d9c8fd833f9f13c729fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bb91d92e2b2bb1087e54563d2951b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ada52f78f21d9d028cd8ab5f2cb2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598fbcf5f4836c58b4397c55c0658da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843413087665c4a49b05b5e94a98691f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281213cf9a42e19be4c0a6df814c7738137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69d3a13778267eaa9ffb78e17e9d02138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f23bfacbec4c165cf4770eb259fc3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e12e11cb6854acfbfec5479a5f78a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f49a202fd8c542ec16d67367e046b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546db48630bf242afead6e57da3917b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e03e9d1011a9d8d44fcc73bbf003c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e09b1056b9286cd87b0fcd883c9cdd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3cd323054cd6065dfd56b49be11d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd617883524bb893bd1c0ab1fcf407146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35607e7482dd101eaea198d94e79d1dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a57a8430dbb804ab278acbc852995148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e9a35cb343d70e6db1b8b499aa35c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d57d1e850c17edb4ff41442c659970150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb8c295ab84d6d4a9e36be4d26b258151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38028c95fb9ebfab981341def3f9ed1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f1f0a64df8c1f3d85d32ae8aa4821153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd691e7eef0c28aff2be31201ed6f7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c807b77625f51246f2dc646831b43e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31e19238166749279a6a7ab1a86385156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376aa2133ec181546ea5a22dfd43d5dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97561ebe98396150b420afc31af66181158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3591401bd01afaa600eb88b57b27af6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dc936966accd74091c71df0acce29160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ede872352fb2ffbf2aad080704edf1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f34e70e6a58690ae2fc1f2358aff4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66d2f75926a86bfb3a997ed751c5c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8555de2c1392aee9e3d1f85d83a0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a61415696eab56542e5381552b5d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f96c5055b20e1310ebef2f5223627c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796395b82956332d9dea741d55ff2845167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfa0563fb390f4234b4f873d80961b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d20a37b9fc7fb75e0e5d17d4e7018169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe51428b29729f222facb3961242ad5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799352bfaea09c7f9e64cc559c707824171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b6ec41d15daec7a0b5e4f99c687fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f122573a07c230d1fa9d4d2aa45d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a555a58b47b41e028f6af979ba51f93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317a518258103bf2e0d39ce054796da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4b01b1ddfddb66c24f87786810b06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7169e35249388c46f592b9f664213177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388cf8c3be5c96edca0fa3c231038a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66d3d09bc09c16f24282617d9f15dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b391d2fe1992f4b5001ae8ff945e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b382d66076a663c76a0101e2f6ef0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d96dd2c31ce7980b4fa3736095989182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcc8a250215fc53e1cf1632a5ecaa3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a76acbd34d9bf27b7b38ed0d31809184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f766eb7d00588592e7abcd9de30a22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a09a619eaf23984732225c678870b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734c94367bac1f2e1feee8a92a88235187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c667e6328f1fa29bb92a3354aeadaf7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671ffefe978f5cfe159a13ba9cda98c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2496e053882c25bfe2eee7a4aeb10e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f028bb4c37dd212d5f04f41e4f7eeb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1340e7d9a6e0ab060f679e5a56d5df5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c7eca3d6fdd67c7edb019f8a00e23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367e18a6419271f044af62f442e9553194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df908863ed52232e6b9198c78dfea708195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafa4efef15d761aca9ec6de67ee950196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d94b440dc2438e6e1495594b923bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b37b508a7fab0a443d76c24932ca9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb1dde2492234a9cb710d5c2a732fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f27846dbe09c798f4c9bf119bbbd6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9e73e29a08710c073ea1b648d15f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527505c87ad575ba25c10f6869398cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95d0efe828d7e4711a160eb27d525b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db970246d2883f9bd5e54405d90e422204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76743b9515262ff564b9bf480c95821205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32226053b88e9c42070207fc619b4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467fcfcce19242a2af92ce4689c9002207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a600fa8b270fc8902147712bc5f71208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24775c25d283784539cf7ef599449c99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6925c8d865f764b96498e4187680576210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b65026969865fe023521dc647246b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b23efe81b00091d6d4efaf5ac748e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a7750388e91add89896064dc0e7ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d30f07bed3d2521bb4970eddb4862214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc28a53168060023d17049d19de334215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e972e42cee48151a3b825a63454adff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cdeb91733dab29313b4fa8b59fad8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfc9a1a201af1d9f2e3ddf91538401218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e89c438a928646db06bef46cb79e60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712f86da2b6fe0e813ed55150bbeec8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e97e3bf1fc47b6973f57510c523db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc59cc883e57dd2c87e07d6ded53c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cf356edb84b33fc5e62a4754497a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05d18f1a283dabd391af27a8bce244224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008972aa7ba117fb4c6ee7d880bd2b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce5a16e988cf088bdd0334770bc19a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871dc1879eccd0400d4e4a6aa085cdc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b96f7ccbfda00fa7153bdfcf0bf43d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe36d4025dee9c712cea723545275c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0f6e81ccbf02549966e7bedc6e8a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01807edfa9dd8e2b9de7d3d0dd26566231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12604ede897bd2daa8ee4fdfbbe15558232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8991069b58882b0ff612bb3b7f7d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906b874e6fb46a16f0aea6a16ad8909234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce978fed883a7a9bc52de4e2801806d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd141216e93b87465974cb5c19531a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b10b39b4c0c7d56c97643c3843f6d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd5c6919798d7d3c9bd19bad4bbb9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770b6aad819a48d237c677d014e21a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b84def06ddb10b5f2e588214e22ad4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a84f84f6ac9bce07c8a21a868fbdc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5014e9204f1af06ef333e143fff98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577059ad95dea71e5d88b4b1c3238465243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f460f9fdc0d2e06171c705297ecfc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c4eb2d400a53dd2752941baca309d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ef9a7bfcf66478def3d262782b70b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5551a7203370dd05c47c8397388bb1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7e74803649f7f37519ce7519216f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1d7c95927c0b5f9f279c20fa11ae9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f37b519dfbbde284abb53a7b382138250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1fc5c09c87c4e83ce5d15cdf5bd2e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34485a4066e84bf1a2f917b82cd691252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2178c1e1a67fad57e3a5e736f97ebd6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335bf398e29ac9313fde91afc78fdd8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88ee2650b8cfc9cf5a0691d18698d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1232fef3ba7c80de3ca610928e39d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fd08841907c989af32a8458a462bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0028e09bdf5814b76e04d60a1da663258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6afdf8cea2c018cd5194c9b879186259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51daf419e32b130c6a5737feb656fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa094515e44172b6f155c29bdafbdc2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c453f304fb20e435d648054feb646262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf46018450ebd30965b9ab83bdb1bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e31e1f7343834e702eff48228c07c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f223f8e00c7e9ec3dcdfd030d7d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddda957bdcb7855e7014e00d764661266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b29b6d20a48932926bb61f98ac497b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc9d684645543cd3fd0467371b125b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fca19e37454523d3d41d6eec089ccf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0be5ecabd5d23d2b1fecda8a1aee7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3d48b7a95c39536abd268d61bfab9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0adc21b6f048cb1020a87f30266228272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f1c5c72ebd4dd7eb6db504b857920273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340866424db160575a65202960729fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893fcc62fd9cc3570cdac31bfad73f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aedbd417a9fe0e3f439a8ec3bf3c1d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03364805424d9b1fa09c2817b4a3ec06277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07ba2da87855cea9c80bc5d2b72f8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e3e5a3fb2c7a2402773482fe2eba4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bce4f72b6b3105bc1b6d21cb3f3c3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d94dc295884875ab55c5d54184e3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14e56db3f2ddf2eb95c016fd5f9b40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75243826150a953f1a620668fd3fdbc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c9f39e4f5189f763763e59e5c959c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8832791f72838327fdae91b0c5bba1d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaafd92413aaff714c2c160ec78b5d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7cdcfabb8e258aa53e0bd5ed069bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345113b457f37816eca8b7657aadf5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4579ad6eb5825890dd89fe1328ac616289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259f0dd39b1ec9fb082df6da4eb84ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348f1d0539ac97121904ed0f2763a9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea505e4ca5aefe3ea3d7cfb2aa3bc0f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8a265617aeda5431458a6b14d921a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37a1e8eb71fcd2e319302ff5a9852c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e093c10ccf78a833feabc96454cb0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225d1f95376ada36b1e97aae6c6fb9a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4e91d41d17f46fe73b47eebf0852e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3007c246da0a1cd928ee350764a2076298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb5efcaa0d34d3a83015ebfca48073299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42791944d99a3f95cbddc35ab0c3246c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e0228103c6b5bfe99d2c330a466aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717120b7048264ee2af059f49a940a02302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599559e16d8fb7be3d0fd4f88e05da3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e043ada0c4509940999cba78ee711a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21f87c4ee19d8e5e299419371023e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3956304836a35d3a9385df986faee8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffcd2fa9edd8ace222abf9a245f770307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472e527423f07e030674794aeda6571308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31358b124eeb799d62ef04b55b97e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e890b3d583c84a1a00d76f0f21845310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e7135e1375af3e0cded8dd694e902311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e6a657d09baa5cb61d71743a0f889312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bfb2b6cb854f0d4b8d4ca38e169e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41628f5a4dcf09760711ada37957e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb35c728691f823fc3699013ec613fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a80155182f40cd4f234f8e39d7f2b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4551aa1bf883d2e9cff70816d90ca7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c30fda1d25f31d994efc0cbfd25ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192a4a29f7e7f7c15f7a25363c024a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70177ce50d104612f972d435b5eebc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768e521604961e808b5a23025509482321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8efdea1911182350d37786faa3392322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8875eb362a47bb7965cb645f7d5e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1648a7ee69680e69c454203d74a86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b680cd0ec795bea2931570bf530248325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879427f5afc54e2395daa954c8c9f9d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fde993207c6aed61ea49ac0092e38327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccf5784e2c2b2b0eb34bc63f203b8f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775af0254596a97e71b2cbae6043ff8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec226eb6cc402e9995032c62b9b5b34c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6bdc4ba431e7067a860f5b2c5f533331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e857a505cf4610b667222fe1e3ff9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c081d05340e1679dc76eee2b17d31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f403c5fbcd8636f08ec5a19c2ffb3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd5e041286c2e6a03244ef95daa4db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61db4b603bff03b79f60f9507af9cb6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb989859e20b36c92b23268545ec45c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b3785d7d945d8e2bd3019d57cb149338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6cae9a6f227daff096ad8f3e0f238339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31287f3baa4e71b439e8189b793e13ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9ec620ed484c5109d645451bc64e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d80ecdaa3fe22c5d37430dc18d5b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc98a3906e959e4040ec2030f44d3bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3fa44ff47f6bb05fe2312af55ae84344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4d4f2f58797353660ae05a175715e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bfcd7c06706c4a46a34da720699a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1928296f43815d360ef441effae4d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab01f7b2f9007be6efd50402c133cc0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a894ccfd8eacf0b86beba46a7b7e11349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1c7abdc9834af8ccd80fa7e203cad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d89e05a13a6166fe4e359c96e0f801351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a97a92bd755c755b8fa9f59eef851352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236f668526bc118f916251d0b03f1b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb410ead62b738dc28947651697801354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd10d505171b37fab1361ceedff342b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdbdec0030d9a992f3a03f18172a3b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e3e6be21c0d1ea9bdaf6ee979c814357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5c1257fa57257b891c400a982af48358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ef2cb029763846133da184c19ac1e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d4c069ba4e5a32c0b2bba9def91ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316535861dcd7b73a7be3ce44340cfa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa386b9d7de253154b6a9ce2bebdc5b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0caddd3d0bcc65d26c4259d06a9fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b5fa6d92cc127191d4dc5bdbfcf6e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a6b512da567fd8ac3d21789587d29365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f339ee415e50500242d6f9ce8463eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cd1e2010b7bc70b52db065ac0222b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56bd419bda61182bcc5568627ee4c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96edf7a707a19a8a38ca6603a74e5a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9e43cd2e15055c2251fb250e45d19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54929511237e7b05d3aa9ebd547b4334371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f774ee30ed5478222409916c61a4a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb62a515b0bdff795bb0819c9416da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da8566ab0bb8b81266171d3c89c44c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2803a28a9c936ae5ab4bd54e1219f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc287c15acc4c009b116089787fbce03376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ded5fec4a404b87e8432147de014a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9008e938041cf22e4a907d7f8faa4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77698cc833aba4f5b1f6756cdeefc4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1636c4bfaf1e0563ae3df2597b1e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c149e5f01a69b2365e3ce653682c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafd92b4095a0de656dc2959f2e34bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99aa3a2926de6781a18b829bbbb963e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d21ef327756a07b450c0f417f4d367384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723481994d32fdc9187608cc422e8b85385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5674f21f3995c08fe5b2a8fde8746386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bff3d603e1cfe1402c5ea3340663b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8827243d52decd6243fcbe7040106388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653a9540e7ce2f7470b97fece626acb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92b4c9d9a7b001582e8e61e4b23f30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e29545381d74a465bdab821b9b974b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278ceb27e4953c6c3724507420235e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d0e865c41821447070839a5701794393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e166d975ffb93a5cbf33990b76df35f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d817c1e8ea497238e8d924a126d4c2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fcc03648654af68b86ae458e1ffee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf2ea4f05cbe5dfa6e22b4892f8d3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b33c0d2f2aac475469491f9443e271398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d61095d0be8f52fb3d51af2f155d8e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29023300e47bf6672d63cb42943ca918400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf33e8448d4c7d34dab0d2c9f541fbb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cba6c90fbce891de0821678cf230a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21344e627e47503831175ed256c5e63b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708572fe18017462024b559930cb6add404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3384cff768043fa4ef93976295eaa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a18182e319f46d4dc66e3a8c1e9b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9a56fc5cb8f0b2048920bae16f80f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2812a2c48a62c4c8b5c9782ead2486408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14328cfced1a8aeedc00f99e6ae4e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5e1d2836446a2415992a8a6d984fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69adb5e01b2318fd1d1075b4b6e2838411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcdd8966b12db9cc5bd30618d92a08412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d719f1f1c9bea95db01a0aa64dd88413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccceb85ece9d669e73f31e72a46b30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb71ccbae3d571bf6e683ae84b9e19415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32068dd24ea6c98459faaa659476372b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d6ba1c279d644b38407ece71783a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f8cb1d3f9c05e750df7010bf854ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a85ab0513a986d5351c830c0ab665419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5d755daef7f86e537dfd31a43eb62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cfd5a397ba3b31cfffaf2e6b61c96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ab2c467c49ac44db21edd5e2f4545422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ac0e3eb61dafefd7f7938fa54b73a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae8a7a099227c5c77be66167824d54424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088b55eea50e556910d6d1b17032b0f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa956fff3e7ac7dd989937022b81c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0277af4285e5b800b74a0373d52484c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e3b5299aba78dc3042bef221e88c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43eb2c08bd87f97f4763e49ab8d006429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56efcacf910f6986d655389dcaa898e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8b88c8cf4960b8dadc483aa8a339b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a455795babb901630110eaf3967642432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed070b0452c56c90ff6ae67a44d5b4f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8b22b18ffeaa85302f3b8fe270c2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fc799ed80de113cb4b01a86233d96435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ac33d3a6bf1fb6843bc985423786b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b0cbd5e9436199bd6f853956e9260437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0a12bc9d30d6ed170cef6abbaa66e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615ee36fcd55312ce35476ddf3013f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e357097979f526a410f838efd8e6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc8cdbde505b37f4e69ac1f61c6c6d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebebba53d3cad4f8545d4308524369442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2b1c4ed0210157b5069a02f34ba4c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a84dede936a9b486fe48edb8ad0896444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b70611c8650d19126df1a3143ef361445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295d1a577c10447cb9db05579f1c451446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94b812c7fd405c7468730c069e4ace447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397493e57d10196bbd9b31b2ca38b91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c81ce7c37cb213250fd642160b004f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dcb367bbb4eb9bffa057b1602dbc7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67892f55efd1d11fb27a65d30036a5c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0c97e7d8979df115cc237d12e4e7d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503c80cefbb063b4e50137275bc5fc9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6979a907d0a1a81a3a2567cab031564454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7be98be098f0867afc93170b2a0217455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42328596425b95797eafbb6898dcb1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b44866a6dfaa21e2eda998e24816a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365dc0d17976b1121f87c05aecb0449458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af7269262cae518619d6f6492c581d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcac72e526411b4e7966daee8fc9af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f39d870fc0c67d1fbc97f20fec8370461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fda6f1be2437f27457b4b4a06386ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb126b0c4629f94ef0274aa9c8e661463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8be3f39cabfd23c1f2bb3b756f272464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c664937200ab85642f6ee1601e1e79d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbc0704c8fa5f5759d2b2e1069044a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52028c32fd532fadd1246cbd8ed5fa5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f331ff4c6d2e4ce323b95097f389885468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e4a930b5a84177d7c69124389597c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7741b56a673dd1d93042f31a805c7d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b56d5d31e8812a2d0861c68ca8cc6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8023acd976a6f45059e3ca6a8dc35472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb8cf6b78c317f124e0e8229422b1f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b186bb8cc87a667bdc449ad0d8d584474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d30c4327bded6d518bc6ecee849701475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c279d630d39dbe86d3d4763f1cbab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054bd0007fb87eb624fed9f8fc66b65477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a688159dd0ca5bd73ab576d86558f09478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53fed866619097422be61841033545479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5481896a5d33fc6f22248a15e55400480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8756f28ecd1e2156a0e358de87ea9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93573412a79059fe687712d12df1a0fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70774562d312912a2305ecb77192107483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7b7cb385c169e4098f482c7ad1294484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881161aaed6026c578f62adf63ff6067485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c94e769951e6c4d3f304eb4a9c9c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbe1fdb7440396b1b4a7681dd9f913487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed830147f8351d60286be252eb5b84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763d54c34ed9aa9914fe5cf88ef5fce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e0eaf897f9961de320db5aa9f6e95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58e08f6be47396db1a1c5343665fea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782b8101d418d80f67cb6595c0a6a5f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7482b7a31f87b5a19c728f2be91b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6aa4d3b70d3ea540fa137184c5524494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed702df90c176499645570d1dcc79b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb807b9453a9a545597953f834790d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172434644120ee498d1a95c60ba97a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e4f6cb347248ba0f3914850be0e76498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5ed9292bd4c39101e94a9af2b006d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685e5dc29ecbb80e2384c0ce59020cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad580c36eb2858a095ab88bf9b9ce41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78023b073425d605d1a5d8cbcf5d7747502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36303c60d528aec5ed393317a8e9887503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755b601b1481a22a5ff06bdc2f1082c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a3151c41e32a79785f95ab3d7de05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e0a3339ff5aa493d46ece94081bbd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf905bee5973fb417620b88c522559ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312d3c7008f7c5006739c39e41caf9c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e878eb374424c88b8e7398d80a6b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0428b1d1e3a053c387ea477fae00d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566115c8a8c77ad6d9d4255e68bc654e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e0a35f2942d3aef667aca7339d4e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c65f36210b9c38e057c330b6ebdc6c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f24ac85af7a6fa53247daf70a96b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9f55590fcf71cf44b301369e551b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2ad03e6f2ec6190c3e8560d8734c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982f58a4a0f7401e047afda3caebc1a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d630e82b2651a458e8a5c3e3ac5f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7793ec2295a663a2ef5e38f1293351519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9d07de1aba0186d6201ea8bcb11c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f67a43d633719ae5a07af2225a1b06521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08bc872a6f3b1b5e6cf8ed58490778522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf1331f1222fc8682961783e1f5b1e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc94a69a977363843f2dea82900c64524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bf30c4218daca8a8e336c07f05772525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9214ba0ad58e5997b672b73d86053526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33144bfd48ec10f3dcde3b6cb6710fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00de9600f2f364f0b86fbd172f7451c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3e4e0ed9bd15149f45cece253afe8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b54dd77018bfc1b45b859b80feaaa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42605ae03f325784ae136744f7c15f0f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3738764d2c2702063a2e971bdc4fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a912c22b399587056d5709dc1c3beee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3137969b98188b2926923edb7731b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47119a9aa1613c941238abe999b307535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf703ebdc5f16cb7f21cf2dfd2b056536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453ee6b050126c331d952ce755f11d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9859e946f4f3767f58fe2a5850ce0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb623d1d1a06e70d50d4aaf6e80fd6c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6e765798716c8c8f9d16695cb198a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee613fac18b722c5f35be1615cd241541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0a764dfa1f8a860930d544e99ca72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f58b273b4a2423c3663650d74a792c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f1a51822be06fe72bfd6ec592b443544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f25873c87f2667ad1454921d760009545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe58b39f0470eb7324bede3022d2630546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae454c0c5cd90f1ccd0c8f2661a48b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01544714c1bed0a6deb9f2eee108f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9e5ec176c9d44aae01476c3dc2013549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1268e0a05a704644e710af9e5855f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d46568f7dd20872a6b49dbe5dfd20551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625e7725d58005693ceb257a2fea98f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e86c3f68985914470da61ba49ed05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd360b61eb445472b5fedae10320c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcf113975622d8521dc1b123432638555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2663a052788aeb66f46544de89174556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec919a0e6b9ea8a09b70361bd0e65f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae96802ab0e41abcb1741b73f4eef86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a51d232c2a2c007f0575370e1626f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205a9293b4774a5194c26b5cf37f351560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6ae3f06b40572ea5cb283dc59e257561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698f1c68d0c4c5ec80e6b86709f33dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea50f939eda6e44decb9ff9bdb0c45563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220fbea466410e572543fc19dd73201564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07704d032d1b48e1c39ec2245595965f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210862af68ed873ff345b6ab0e01cfe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210f046c26c26be8f4ecfee3f4cb10f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dd6232ea5ae23ec8f6ae32c252287568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0430426669a486330dd1cd07937478569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635102ef8fe2b9d475e7a4b405c20e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861f2fd09ab55285a81c91e041dae1a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6d03ba12169ec019fd8c5aacc6baf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbeadb070c3374753c6023581530d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d21810076a4f6d6b9cc751a4fbeaeb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d96a849df0495a37f2b8318c54a20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838b2b0993b485e086c783b0d12b475576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0147bb5ffbb509b85dace9b4e0e88577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769727e9dd61150b5b3dd7264da5176578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dec882f8364ba90ba72f824dfdd14e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65cab555c8406145888b37253dcc0d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595bf42e542a26214fd9598cb241c57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96637f5804792d7cdb4ef830e8ba68f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec5413a7b84d46afb693d886efe65a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c81ac0a0e2a159d8be392316b714d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ac0b72e8cbd7be160f6d84c6a0f35585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32fba269255921cb83a5009bbbe043586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8820195e2e586cf0a95a697a6f4135587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d239aaa29030a51e01a08e0bf64c1e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593ff1b830650271c6795c777a3a224589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0426132389d6f9db44fb646f1a1550f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789c48858ddb4e1fc4a1c90e047fa2e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab4f692c5409ef6ae7b5e5bed4cff8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6224a9ab631620114ea3cd7b54f535593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059caa376d43ffa69dfb2a2bac72d7f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72955eeec0b0b5ca6fe830a1b6882f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02b8a17f0f072baf437f3c544ecbad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289461aead4de55f3967263826224c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f483d0304a343a917a41cf7eac18ff3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c0c8c340ace1c115dfda689322727599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca828d1253a487ae6268cc7c613617600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc216df623e1fd4b5096665e5ffb8a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee07db22001e155a6a04f8357aaa15a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f36738ce3a901e6e1a6cf88ead086603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ead333d51c918943cca31b159af23604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc52e1f3f7fc00509f3c0830fd3858605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f4d9cb63ed86712f529b4e951312d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e6ddfdbbfc0db3e088af4ce5669ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458902dd13507fd4d392cd13aaf1f4a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1e00befe31b3d50b56c7ea710d705609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d52d84c140f44e815f4fecce340021610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93391fa0158c128a7602c3ab54c9542611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9f4d3b006a991740f98efebb1e8a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aeb6d28be96b1552fafe08421f1350613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd006aa25fd8981061ba4085dc63c285614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e18281d3b3a25dce7a4f58698bdeb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c75137559ef5dff46c6f34019ab6c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170aef4b9fce7ed14b241df1198adf1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc66a3354bf0e23c154bf642123cf1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70841cdd618308d10b48840ed1ef5d73619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b5b387f2137d87f56d3c4eec2a55a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b62464c76180834e2d9807ec89e209621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969db52c4567d7ee1da54d34f1f4654622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a726dd3384f74e00f6f1b422a277064623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5afc323398a438e455e99ab47f51ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531a20b231e4e4e8ecb415673fa08b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2206ef67c7d647071e2489a824aef49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473dc812701b135d081ebaff81f3bac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c1898e2f227558bd7ea8c87e54904628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf87d14e4dd2a391a813b1160ce9d2d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e99e63c89cdf5035f8a9da55df8b4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00de0be35fba497e794678cad19acbb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a8f54fd946898d64e04ba4bc765ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbf9fe9b40f982fec91de1a154f5d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03394d5f64da8f0a0c0eae72e6966a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffa871f87b9b20936e6da6bc39b4f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f82e12433f2b45a404a9e7cfbe79aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a4537d155141c3e5b11aa40f30f6b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5eccfdcb8d704910a12a75000e885638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191a99653f547708e714151f5d924f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cfad476d66ab61b7865c0bd7ce62d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ad729deae2a3d1734f9404ef8f119641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c22a0650a4815715ed2367f311db1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759c5f0b646f966fff18ebcb6a8028e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944d782e15918b288db458747bc7684644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee649176fe0d3c34d5634054e9f9157645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ca74aa03e0597d169f1acbba60f84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b0c09e65718d4498cdd07b9f3a0eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3800e3e8f455421a8e8f773bf9743e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb5ce019547cfbe8bae0b00d286c2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211713bcf8ff5ca4a2470cdf6d5c59fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25f20b8575daff8851c697dd856ee8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6bb079fd1a6cf9c40da45a5154f29652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894738c12ed4276f8d08a9e1e17b951f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec863811ba0e5a5184f036743c439989654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c8a1721a7f273589954c40434d3c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99037b85b19665d015900713efa733f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a957d2102e50c7dd44fe030e84065657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da233ac7ff6c12703ef7dcd1d4deca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7b70652b9f4328757e5b2b6d8b646659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11292deabc276c2d06a56d270ad13c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695ee50651444d0350c3754c147db3c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b55a307d292d8ef9809bb74913bc13662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3985eb0b5b26b40058a5befeb3f3bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8b0126359ad050be0de594336dc6d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8212bbe05f18099f96d33a542833c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66fdec5ed735a4a22ba19ba8337e13666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8cbed506655e6ee9ddf836ac1ea80667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef6c76d2c9d48d5b496178c4e50053668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b470e36a7ce3e0bc0519a4a88ff3f8f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15518d2d5086559e01d1d4e23c8dad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928636982aff82a6ccb6fbae199fac0c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e25249a67fc8cd616be8e0dfc52bd3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5e5317012d8322a225c48a2d6bc32673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de5d464875c68eda52e12c59707fcd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06594fc379646715d775f8c031f817a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56729f2d9962e89524a4b9e8d1b945c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950e3cbcf39d68b137f9b7e13a9320b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e9b63788e95dab52723f41088d06f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c378ff9afb729f3193c0d0e6032f67e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177b3a1f6c9ec211000116ff1ea97b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c15319cce10c45fd2d3f5d900cfa6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45616d5b9d51b05d38011962119cbb19682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee73c88c8ff3447819c445de2f74e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b393e684295497c144195204a231c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9f0c43c93f0ac3763eaf59982f23c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d73e4a7a14e06e4142ec1987e7e7bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f91805c72ed3087732630546a1163c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d41846c0c01e557be64582a9585c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e11bf21f9c6418412e53696113f98689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb0186a7687480a76530f6e0806374690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb52d07730aba054298580af27ba782691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d931bad0a298720a40bb7ab86928fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f29b3f326819585205234db9f523e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559008447df6e0207ad0064c81795374694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396ecc6c9121e82b792b15be07a9117695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ca9f21b7c6380738762a614e3596d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbffde594473e509dd19a73e86967c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c30bc99f1ab5cf21fb48b793c1dfe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b475afee6c4068be5ada46b59064c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6297e04d2c890c363bc0c1454002df6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4c4500d43d422f94b933945f8c08a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0978b5dbd870cfab63a5fd5e041fc2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99c357a3cf5009b5f358376e44e2ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13732e6ed221682b302c59e722704cef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d8621e5b126427ad99215b564e7bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e01dd6f67a869161dafb0001b5d21e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0c5d9572ac5e6dd1cd1798296df2a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff151ca98a753f682ebb8d6ce6de3de6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b24826668bd9726db9e44cfff41002709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf5ad13e0fdd98cc91f5a325655212710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45405c31e4db91af4db831c9e22a94711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ae2e9f32a33f542b43da84cb4f4ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f99f3249bb5b9207dfff848fb67fc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d3e1fb7cf3e054104b76a77ba3898714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01dcb9945db2092658d722e2a80f83715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30473ba1beb5d1154daa35e9b02e9dbb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574648a69ae722a6ea7f351594e52d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dfe3467a0b8329723e4f4aabed600718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8b7e677de4699339c336603e89bc0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0087e53fdeeba625abda2e37a0460720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c253446c781ed8900af922bb315afbe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2925a17e8372ee62612d5f575bafba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012a5f6ea16e1295913e1ff79c193d7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b0d4a8fc9f620950b5cafc929c13f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7016abbae49dca5c38388d76c267b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8233caf9f51fd2f093f1e0854e78dec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e8f2fd13ffe161abe5581d882cc71727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d326be0e75dd0d9db802be9f75da0f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316aaac23d5f452349548a341d1a297e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8a6114bc98a7b45a5380db64a8911730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814591ddb6c0316478f359c98e17ecb5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623fd4c131b63a1685f3ac171122602732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4b4198b2a1a6ec6219c58b06fe501733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835874fdd1835ec815d0d63c93a8955734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3312ef31f01f495fcdbd0cfbca0be1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b96569328c5169041c9efabbbd5704736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfde14d4035a1164aabd561e870d8bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc121600fb1d2ad82d444efb7ff617738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29095316f2555ab6dffa4d1dd20eb3cb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9c0fdfe51a8ebebe33b205aa28f84740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f660bb24d81c6ac0f7c0ef2de1382e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901256f4cd7e8b36dabcffa392574eb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41150d49dc4b28a8386971d0ece4b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b4b6822a4e73d0b3117253c1c24aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbaade7a7a6eb32992aadf5ee27e974745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703468d52f51165fea3ea1d46d77501746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ab4dc05c6ec3405aa491dbad82c67747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b3513440c18297237f9c24b870889748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d488852e9a284c58bd5b57b8b4d288749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda516a4ee7761cfb7150851ca2c362750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c9ecf1c7c141418009b7dff6cc6e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765152e21f60b8be42dc2fce28429e12752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f490ab9a35ca602505c0999bf8c1af0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5adf8099bc59113d6be0d3886dc25754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642672e0db217af1ee02d957cf47be2b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab4fcef0bfc6eda2944d8c088459bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c49434aa5bf6e2edd5dda935d6dd9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23698441ac44e24fb5513675ae0259f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d967c036b754461f6bd0dc254379ade759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cde72da8be1ef5a36e83e9d6f8d776760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1684b118c179296dc1584972740b8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b59f6659f0c0b57db005efb306cff762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31309fb88ac25cc31dd9480ed8a64771763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a238704032e3270de11ec6435f874c6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725f6537526f8c90a429d4741942f6a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6cb2364b2129e8b97bc9ed7eeb4c8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019d885eab6ae53f5aa151491dc2717767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d346d9993f49a43686bcda1a0333c0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed21e7d7896b092e971961676e878a7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731f76053ff9006b3a93b3b2613023a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286c6fba3e8af0a9b7caba9b892cf19771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03066f197e8d40dea65da745116b46ba772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd131644e5634e97489f786272d2bcd0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70288c66ec0f47bffdf230b9008cc2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f52aa45d143f23b4bd780adc95a83775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590a6d5752e2f8fa4088e4408c0edab776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b842fbe8237906e3b19e3f83ab53a7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17c35b4cf849df4a59c71116308043778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce0476d5f43e9e05c6d2bae5ead335779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f978de4c73843e4c4c7ec31620514a9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989e71cadad813ca46a66780d5a1f36781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633b7e0b4ba960c8abc8973e641b387782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277e4a6656fa80a18683076fd7abe40783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247ca07393fca1444e02e1baa0afbfc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc808802ba9aefe6aaa16422f196cd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93494c9be472b16ddef3833732cd08786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff3ab2cee60265b6787a5654ee2f69787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167ffe0dc81889e86cfe70890db62fa788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67401e1fc43a32fb718de7f3d4ba4972789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218d72d2400b43cdbbb2ad3e0a4721e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf56c505233663568fc4c36db7ee34b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bd2f64964559c3bc216f7606fbd5c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0fd6203f0f3088c0f8db72b6021e2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0664c28db559650627c503fbb3a589794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb46ad782c218932fdba9296b542cff795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca04cbe758d570a7290ee917d4944ea796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057af685e640c31cec01afff99a3e8ba797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7ef8cc306550b765b7a1d4d8e67cc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34245cd0a5a2bab049ce321f1a8e1e8e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e1333137e50688565d94cd94cdb2a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfa214d5fdb9473512364c38037c76801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0701f1c6da11b576ebfcca64adde6e9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41429ec400258845f58e4daf016a4b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f85f1b0d8c0d98045615b079abb01804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc61d7f68084ff0b8548eabb2a0c830805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5deeb3736a56322c64491e22582103d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cfc07c8bd25942aa72b2627f994cd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e31e2a64e8783183f65971892bdcd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0a1e662af0538239f4fdd54939871809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9f8dc95cf30207789bc30cf362af5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d44b4d749b901de0cd0dcd5c0e9dc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f64bb447705de32f81ab357e19e27812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a50cbad71a0abd8786dfbb93a482e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef870cbb26cec2b23146b4a04c45b3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696867d0b94582908a542766f46fc4df815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa769a6214152b69563ebff79bb362816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c45ca3f1753b28953bced69f6618cb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc527767d0e50c7478deb2913242a6b2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c236edf018b66ab7291f57d43aaf21819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10feb257ac4b1413a86e5804b7e292bb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164255c3f4e267b18b6006f614922821821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacd98914f3f6dd1afc6d635d1dbfb31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3da4024173ee823dad6a57b82d44122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61badc94b53da88672c90efd6fe5aa5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0c1e5a01985ea084ec9288883f74a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e22901489735c42e60ed9aee1facb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf707ca24cfbc13b3fef9a376fc1c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6b19ab44fada9ea050f9fee13397a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d2b72bdbc84c947d7313e2b3b91a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49ca08e41b928921f796c1be2849a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95b44206dbc6f45b5d86fcc5f200e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cc1794d207f61bb992b5c9dbbbfdd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfd10af8927c03311bfae2c5c4102512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733609c356170a523c15ff9d72a077113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea43db88ebeb1698c4cc31c0db861e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be660164eb3f35d875161d9ad3fceea115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd74649c43995b7e84528f3fd3f2a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d155940b6a57a1a7620a9e8a6de2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f305d462ebec50172ee404bbd7e4818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8de13e6d2cf55af283302143b6ae119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9084243bfc634016b9e39b726381020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e73be187c1aba17207fe079a6a1d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b989da3518701c9b96f7037c48cb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb76f19a9562cb4403b7895890174423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b68c25c69076b96a58ccfbc887cf5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28567d35b850171b96f8d61c7d6f80e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04dc2df47ec02a3750f27c8f86792826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28489c84c0fd8b364c1d55e9de826c0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf394844f06c0721efb51e7f3285a5e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16f1d1280c1047feb7225164564f0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f16d8a74554c974b7c6f8a1159ddd330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd114531a66b6d243f7e59762e610631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d737340fee0bb742def45a142b58cc032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9ae174045854a52fbd6efdb2992a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9a9fa4ec490b9a751266fd258c77c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc449037d3354adf8727e2adb7fa14235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e44269e134451f317c639dee6449636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7260b0469662a07e5cac5b82879d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e647aa16b9c9c553450abf0f3c546738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58880f9b98dec30e3e1e9f53f9627f5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d889e067b5e8a24528e442e884980740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74befc489a4cc250f6336146c1d0d85b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10329f93a3555e11941f7e90abdade842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11722eb37fc81218aec44901369772b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e98951c14c140c8724cad016503a1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da66fca50ba57e2a01283747fe4f6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252f7e88b24efd56db13fc22fce198d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010abeaf9f76e016555abeef27ea01747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00e25eb1d55dd75ba2c3a883e7e26b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb6b984bc6c555e79442b6bebc6b3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc0401afe27eec7366b412ee63b70e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c47f49b8855efbbc8b8976000ca2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7aecc605a7d21089e8d4250621be752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d6fed49202bffe20444f9391fe30653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ced425f059ea19e44103526c8c5ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9900f4f1ca57fd7ad18ba4661760e2255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a74c3983af79fd9c47d44457961ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af782520f4869a744663ee49612a662357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1787c11f92ebc219e6b8283e4efdf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f14eb71ab4c76d4316c58000e9e4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc012da0f29e3c32f9b3cb391420ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905bf80b5df902efe0c4579ddbf50f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da41a229576a00180d858763d6284ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9748e1ad805e0f5517170d41411af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2595e901d9fb2f62c7a64976bff86264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ce7fe1c8fb3197a18261b6b167a0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66b5d281d107637d2e6c1e9cad86af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb10865fd1182e87d4d13c3ec1785167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c7e5d476b4cd88aecee6bf3f92ef868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d763646455b550ac69a1a477695234969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27672e832cccc85839c42a9a67e04370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff774a44485f01fb77eab271a1a1537d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154177c7b48360a325472a6ba87dbdf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd2887fd8639ca537cf0533c5f188373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f808b6808cec6211b66239567a438774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f28d271176cfa613d7e610b59064075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df579aaefc398fa5afe501537594957c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f937272b7e3772da30e0cc3487d8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac896892a1e2ace553ffe6ad8302e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0fb85d69c16c1ccacbd9e60c7c04879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24ab870f5ca07079c5688d10e00a9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae295fba743e81e47bf3a642b19fe9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f0fd6daaf43221898e23677f1562c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adc8145e4e57b8d3d83431400569e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4c4debb6c5f6a0bacc9617706670884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def0cead5c2e684a60931ea7b00a81385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c28402fa72c97a5696110ff26a6b7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59ae4f09f1093ddacce3e37046917c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e52036a1b774b3f44beb4b23e9489788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49186b21bc515f4268773575c8118189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b4e43e588b87e4d15d08a84fd240e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f982fec22ebeb97002610ad166c1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425af019805646c156859878da37c5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914b885f09927a369943cef70728e3093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb97e557e0975cb71cdc9766fe6fb494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87aaa175044055b710656eb1b8019bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6edbeb62341936e94aabd657864eff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e1cbf73c0c1adf4396749b11c227297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c69bd301d656e1f0a86f9bd055c92f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2fe088a523dd95b31cb2f1259fe3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25387c088ff63ea79329dd3e71e37b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c4fdf46792078f232eb1c172cc40b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7642371b45197492481ae9c59d82b06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8b5957e2d72ae66d0a261189fae36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2b9eb1d89c47aada0041291273d9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534521063fafa3d3eba2f1fee95ed82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5afec2ab806112809655f080efdcd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824315f1598704bdc2749cd59cbb0c49107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba1f18399a9ea433f095ae5d3d9277108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403db683615e6af9c315b44d1cf83de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141dd43f6af3371b2f2621cb72f1a84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4c1c3aed55972c1bf3df820b78331111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57b9255ed57ccebbc21f5465e4a872112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d43833d48755f09bbce832035ed7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee3621845eb1c5e73e32da2a6d264d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1d9b4d4481f043b19924be3e815b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5608b6b9522506534822313541ce4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b796c47d3d708a3bb2753f637d4807c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eb620830d92e9cff72c6e25bdc659118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d01b4103a7fa32a4b16314322bdc05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2fc25b6f8a523356f7faf3f134a75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeaf8dd6969e00256f0e2ec81314e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31068da3f4a07f594d45ac2566ea7f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9c402dd4f80151819b75fa5e8dbfe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9036bf6938fe2206d6a4d715089ae83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de563c8787e82e83462b9a9a703e37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49199609bd5293974b6f0dc56b984c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5b25f43a93505ac72e65ba99af1e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2778d86080d64d75b89f5b70ce0bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c07aa785d0e9457ce293eda223a519129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d0576da7e2d6fcc19ddde6d789735130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e8213f098a59026fd51f6054e5cfe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4d0de3a419f29921ec4ea06aa28cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059ab516605fd2db865e66287a1a534133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e6b7e0190a76488b7c9be72ae5da4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c996ff0e12e70f63600627381cc94a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e811b0a2c81477747becce6dc3bf4d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5521a9f442a8f9f995cba97cae002e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117405c158d59e66d9135e2de6612e01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb6089b10b2233a1b4105268589d96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ab49d8f8925af9f5741b0c50822c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717817da8e7e85951cfddcf0accffe54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480c24e0884b39a0bf8deea1b61c544142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8d82c5bb70ec272bed9a065154b2f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777cd49364e81dac93383c682583acb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ba2244f7af4d544c817ddc94a2e7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358a1499d127e94a0728015435a4016146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0948358df8712a320d78791a09ee49147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8d5c2a08c58f8a3516260f7890924148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b2484a71c1f162509b89e54cd7cf7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f69b1c5f3434a7133408162c52a1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bef4cc8a50784e9e3d0aaad74c81d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca33615dfa3e0a333cf9fb6ea353f6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f28e6d2e2c47f15e81db691965a64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fba71de922c3bb8e410476477684c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f9c2d6b6b9307b4a8cbc7464cccb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33815cc055264c6e39b876a92698c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddca1539f0419d82436095a5176826c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57517a6374971b9f0f788e319e69c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37affe81141bc213888ce675ab53bd88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a9c31f15d9c4dc9983c5b7b19b912160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a043250f18baf980ce571e465410a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a95cd050d0b558ceee47ddff6110c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235c2b65d0dc00082bec9b3047d4317163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532a4469dd22ae3d8748a459971f466164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620e3cbac6fe17c05955d8fd4407a02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9f5d06cebb6ad4cd4f593c7496501166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897562f65272f68f8b39ed542b742a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bd0a01c6a7a303abebe75869e9e9d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb050d8a2c24c215cd5ee0b9ae730f0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962e1959368ffd6ed8425dd3b1b8b2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbe642891c8e5659713d0c351e43f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6b0e1b990e7f6d7256ab521d6c5c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8810e29ea8a63f05c8154d1f11e1e8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41202e734a0f9e1cdb33f8616fd3bda3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcd64584283b4267fb8d85198bcbf8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c0f02ba0d4c62dc58db20bc3f1c32176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcb6976a5bf47550f7bdc8b6e7db5d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc2ceeabe72530df39219572b03d0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2f3a70b911ca55126497d79deba94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3af386a27f824d718528a6fe68abf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6df12a10c45a40b281af554ed57f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fef1c92a3d0afa5d06a53eaf281533182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a9e55a8a8f7ac2298fc2711c65665183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94a894fcba008ea0d66082a1872079184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a47fa2e419dc6c1f12695fe47ff2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a875bd191a9c64b48032bbe6a0fa0bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743f2874697a65142f1e79605b627fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd98f75d26f2bcaf8412ea832039eff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad27eaff74c95b65c064e287e5702c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f6aff2435689c88e5ef2c321d76e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f76638ad4a12e3bd0c7a5e42914b5a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08036ab4d6e37a7ce442d89f6e6d2c4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51b6656492246625d2fb8423854419193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00d9d7a2f1263758383fed849227bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07677d44aeb39b2f72e83c4ecbb3141e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1bfebbcf58f29ecd1e56f5d91be54196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7482f27066de942a478561ce45aa45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c931d66687ab96b369d5d99c8c1d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb9860f5e3c6998323af2bd80461ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60979130dddfb5f2a6068b3f6290290200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a321d7e23d82c19207bc4aee9a7940201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385befb2cf36b9fe02d6fbff7371a160202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30782ca070b08d7fc33eb8ac6c38559a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd14e509ad1cd92f01df6f88e52f3bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc28b6c6eed8b07ee75c1f9f1a0395e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5242be79017358d8bb8ba519c409a50206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5b0f24d5f75311628663d8beb6c5c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5387b1ad467e7e29b0472a7d473bb92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a4060b27f756316b7b905b7c66185209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137365a9abab95a279ee70b2c913e4d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82812babb0428471d8af54546a96b624211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e210a705cee13b36e8d3d8547f1c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2dbf3ea9da730b9a1f5f55eb656c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c95aecf5840f32af7276a56a2e225b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d682e90a5e6ccc2404bd083c7a9c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aeea668505134af4d99257493b4312216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d227383d02824cf9a5ece21cce0f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbc1b5c1cf3ade1f626a05bcb57e54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a26026c349c5c45e6bc3198d4ebc7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a488551df925fbbcd6cbc33ff0dc0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb43cf9f9de25958d3cc56800264f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c09e3a83fa82635804b02551e1f3b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628cdcd36d40e209bdf8ec113619538223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1858aa2f1e6dabea32ab5a40f55350c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69089d13fd421a3f8217a9abe0c82d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53719fad6b175efff8f5c780af978fcc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d6e200b5287e145c8b874b54af736227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fff678ad9b5fea8b65d6d421400208228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c81204b89b24254c91b741fa4defe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3165b7f10b069afacbf780520c39f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d546f4c74aea41a4bad322d68afc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77611eb22f0c63f1f27f07b08bc6a8f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dca1cff43c9d6b504da7c4aaa7529233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff3e977f13bc413ff81ea9a6265d98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c06b08589e27a03c1080aa21266d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515478f25da63770e3dbb41f5230d88e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782edb29014c4ad3de0e623566270686237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f74e4b2d0bc394b9dcc650a9400c65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca4c78e70a17d749c7036a4a12337e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5feace1f04a409e313f429ce000195240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af8a2fa23e52f374128274b769e2d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ae4d8c3b9a2f2d1413bc71129f035242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab1dd463051855bcac042932166231243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182b50652dee7a86d11e0fa8ee39a9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd171bd8ff59d2d082d5cfcd4b4426f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99775f0c96d56f11dbf8ab087ea15fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab4e63fa6580f3e56dd7d4f62336a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760343ee89736c0d0767f6466dc167bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea03a0a62b806f1b3658ff5ed6229e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90989fbd7215d9362fe57d39b2831b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24dc9e87a452e43b14a3f704cfb53c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482315f5c2589c051a9a1cc14dc8423f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c560fa2aac9e3097af4e17aa1cd3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cd51e228c55c3a998df6a7458767c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e41a5acfbe1694fc9618673402f22a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69786d6847509e8a4ddbcad3f5a12bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d320f2e141290174dd07b752414e61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02163d77fc436e68758af55fc68dad0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf645b2a86ce47911e50c35b579b6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee6a0bcc2e20f969b952cb93bbc81c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f8abc1a828dc878f276b7ea7aeb55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d932bce36810ac92f9a653ee4894b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d1dc3cf8ded87caf3406f713f929c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42838b38eb2b8f54d567062ed7da76e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d195c997d15ddbe6ec57854696b190c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f9ef945377c1c63e76ba00ec80ac8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad40cd5c2d61d54793583a1779ebb2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f8d8f9ec4460c1b0a4820b95d5756268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85fcc6ffbe9ad6a7cb806d09b0f2b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d8d50cb7b7aa8ae096017809d6c42270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299b537ebdd2829f2a5ea0551361a8f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987263164527c897a68455bf419a8cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a174497691c68abb18105690bdefc8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55900be5420c0a400129c67d7b7143274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e07d75398c101592032d80d6e266f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbd999bffb1be4a98cf934b9aa39c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8e9db86fc67ad65724986bbfdb6fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abe1dd47b910f321069f40435bfe0a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fec0762dfff9138f820da368f1f50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88ad2073918b8bbe06a453c035ec55280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539d8dd722f2d441613c6f5bfd542c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b1909cebef460f2caac04f11cfa0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69b7bf39e8c748396bb8e045ccd2fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28251cc53371da6035aab83c37560cb2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f55b028dc002c20082c51cef3115a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880312cbd1df37280a5a689e770b0bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef737d4ae9ee76400b2d04fc7429a99287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8fc29166891bb4296d73ae96e695f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51335db1217662d30e53dcb92c60566289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181e84c07c3385b3a20b981604da42a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb2e2f080401f11853d753b19524ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abbd14baf3f851b61e0847ccb7d38c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc3387677b4ee6508f88743dc95f13293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382e6fe890e75754d1a45b928c6c200294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153290bd97f29947c1cf1d81e1a4af92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6c379558442571ac643c6370471af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55a7aa2c3fcc4fa308bdf95e2af5e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecf2f9e4060a9e3ad588cf712fa752298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5035f749d73e37e2e550a4804c08d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b811c1943372239d853c64fc5a21df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73e5b8f1842539d5a121e9016225b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c62871eeaef3dfec58e298aeea88a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e85d8c874ae4a8772713c265d7098303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e8492d35cdb4f0b24a097f32e0f9c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a6189927fc3c763fb4e711901b024305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82ddf70419ebbd9c91e0e3c9ce813d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefb8981a06b7f409e8d5c63157c494307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c4519afdf242f94d2774d96db0978308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedc61072e661a4630ccaa499de0280309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aad3f7594fcfc60e7649d6546b711a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e36c3e45b7e9e2d5972685a381509311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ed493052832b230afc5b8613581a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61385458d6966bf2a8c70b57f2cc6b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692c5123143d4ffa0becc1451358c3d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ee60707d02b3a445b28a9eb4167ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84524eb3ba38f5c8fa8804521cfe480316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c177551268b9d76f7f61171294e1e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0a51a9651c7888ee6c640440efc12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91f9a68f2422e4c246546de2ccb3f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16554291b6d05e7ff851ff80b280231320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23662dc3ce8c79eaf934d84171bb99e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92929f10e26934b3b129279f8e261af1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146576df65bff63b9ebe9c47d4d1e8a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418f5949c9127c600164ccd886b8d70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb1867c51d7988abf9458474b5b77c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce081a5ad066cc1f10fd2176bb5c26326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e57de91d4947cdc8fe215d74fa491c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec46293248fd2361cfd9d09b8c9be6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451a2f7f50e37b2128a22dc58bd251e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b21db6995f44365d03aa4dfffcd79330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651257c4a2d35e9341c69b57a30d22c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fcdd92651178d2351ab48a989f00c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532eeffd4814559f1c2b4f718d29c6c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910d81b2ec01cab500e9fd459b05110334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed198591d57a509a75aa72b39d6913335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d81942b5c1c58b56928f178c0641c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d63936f3564e24970ab8bad1335f7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e448e993f3018791601e6a46b5c4cb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51083426119ef90a34ddc11fade7bd12339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0d7b2afeafd20bbd53c19965d7a4a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010020018a82919423f2a8bc1343ec0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9b132cc30cf8742ae3e8402b1e93b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549b697c1be6a75ee5eeab9dd40e32d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef520f04d159cf08dbe55edd238ea3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680715638c5af08f3c787e47a476fcdd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff80fdbdd1b9f85550ca7c3da4637a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e097779d682f8882cb272f49aa263347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e556c27e52995ee830dbbfbba1f4c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8258912df2a6da74510bca627cfb4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51e3425e6b87544ebfd29942a9c4f3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a20089b1c3fa24e8bcdd4bc729be8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e477bb78e78757a3f70f75bddbb46fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cab19abe01e7db6559006ebe6ceff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1f3cbe1d5b4b4d533f5b94a754a19354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72cebb6394caf13abf92536ef0979d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe188b307d312d779cce44b1e342a32356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d966c233d5414e0d9a877fcf04dd447357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04b6e99a8c9cfa42c8ed03ad9b91db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab394071fb9f8d8ae99a64bea2486edd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7771aad479e3ebb770b17fd4cefe8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61faf6e1a34d756587c39293c5b64c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cf8d068a80e3611810794834671ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee88b7d4e5bec2b06105c99c416c341363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a92a4d1285c945a8215c4bdf0a2426364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347763d455fa800a7fb664fc04a55d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1212cb21b005a2303a1ec07af287b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dac091c00b36f224a844d86828754367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922002d71ba60642d46006c9fe7f95d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93394fa0a9d68dde62927dbd0c55b858369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f3f09fd1ad935c3a707a9f6ba0506370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e10b7747e04c04654b3d03a800200371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1734f8ff21f95c2546708e012ba0ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb4c66998641b069bb9646bf443623373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f4046ac2291a74550928217e1d33a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abd732e98be706b4441abc88fe42fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4e87222fcdbcb8cbc760466dc75e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ce61a056120fb1ea12fe834f174e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60861d3d8ece7eca10bcabdf28471ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144068627d8e38ff18239a978bd88b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0605a9ae28c8e0fa12b4f61cf88e2b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1354eab2bea8a85114b431ff5baa7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bfb52a8b1db39780c05beba8b02f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be3264279bf59fa2a41690671b296f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa0efc7e2010306a438cb41950103b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c4cb535f11086409e183c42afaaf5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4470613d95058b30fa1ce622fbbede386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da464a98efeda526857583a8efdcf79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383ecced314801d13c30d2d40b339ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15947a4ea415a2b3026b717308ad35389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e208aa7f1cde179f98a15eafd6adf8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2329291bda1f87caf16df4d546df04c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee5a34bd9bbef1ed3b0a9e1f9617eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76b42cf3f9244fd8f55ad60407805e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc344fcb5299e5b516367f6d7cec09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef0395805bbd80b66cc7bd451fccdd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74345d63cc56771b189193acb1e36d84396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523bc4a900e241e362bba0282342921397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbd2bcc129df4f76a75b72546f6899398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16917289d31f718ca197a068b1cb6787399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133859523cd9fb44353f6e55ba70f4c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f84a9888f1120a2c4d7889c309d94401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a6e4233ee4e98d206553a7784da7e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029807d3c789db0df1c6fd153485297b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecbbf38b1fcce296c8c1f53d4a2cd4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dab9fe6cede69409673755c8d0c257405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136697d950d37603e51daffa8f2e5f8a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399f0bdf4a48565f194b8d9295e84ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddfeed5f6933f244199f722785736b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4db28570b1ff3735315b6eda1fa8e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f005a42416c5692dc755068b028b154410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72da705f15e1e28bc6180541a1d852e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2324f8622170c61dbd9c7c41d87a42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fc31224aa604f76119c144f0ff4d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970ac540c9f726ff0ee7a38121f04df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ea8b1572bc42384435262772177be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe910b1cdffd279afbae3976e9e834416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd5889ccd7da7904baa6498a404f0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df9bb557e59d9ed7df85067e11384a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e1efca446d018d23488dd6965094d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a58d9d520bfece67029896b32b6f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fa4f3f1e95690f8fc51558869fd24421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c282922223e8427a6092ee5330df1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07ecd93c4817f29bff6553b3c8e43f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc491d70e31c1cd7557c71b9e068f764424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aca4862af99f8b569854872d485111425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667e9b6eb2d0eb3c329ce932cacb2fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d8103a54e699be9fbf10196b688c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e87e284375a7b9356bdd715983b9ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3ac04fc5c58a56feb4d0dbee5a52b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3a234c2edbbd5246c0ba9dc72d6f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1b6b1fa645b3f652c23e91332651c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43384627727fcdd9b755d62421068000432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14cac791b77079a680bfceed20af03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608530d266df42dd192092fa778f20b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d060a15a2d5c5709dad448f7ba103f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fc7f1fdb6c2cacda9bc0510278244436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce570d68b6791cc5427af4a12257067c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128edd4425e8c3441c3d8d7f5a03c68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996921ffe29d8d0ebea39fe85d4d8dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a445f2d63b85e8bef4767deb1ff37ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa347ee336a96426098169e044c16ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d2686bc076ccacd2de70a6e545735442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796bed037bf0c2a2e01f1b0357f0a67443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da182887c6d94d92817a36413baadaab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f81e0275e8ef746eb61500dc8df6b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bc322b8c0e457b4d1af1ab6861a0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac74d63f9549761eef78ffb887e78e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5aa2445dcb9412137262620e366331448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f372367becedf6e1a9a189a72a42c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69425094ae7c274ab4685cac4f7b121b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee076182e3f2e16afaf2fd9cb9bad06451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eeb77ba5255a48ca442a7e8f24e433452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b52ccf6e7e6fe372cbf1140c3c8996453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0aa1ff89f14f796ec3aaf8a8477e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5a05a4771d2c5c2490e6ad9c4aa36455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6e581e4e466af5ac6e72d66dc5685456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7309eb5b961313e27ac0aeb7eb5f84457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f995d43eb8686d7278a9b714cb2be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1eb9dae92a0e2fe624f23ed7a0c1a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635a80d59e27bed3b141edcad9b81df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c500f1d871a56761204c4773d0bcf46461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f756bf49a89bbc13ca248327c3dc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f408c00034704d0e20cdd5bb19a0a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e458faddcc26ec9be27f481218d32f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c289fd35fe7fdafacc567ca330a51e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286dafb47233c79722ce43753fadced466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010eccdd83a8ffdda40e9c45dce12c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dab16e5fd9731c9fd1c1a98696db7a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb93911150ac5ad02f0d65df90544d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526406488ddde00073b3c3d5f1fe8276470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5aeccedcdaea88f8c6c880e2d7f351471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55936a0e1af4409f59a93300faf91a60472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9554e014ce6c3b3853515937333a6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b020ba4df856e9553710cb86628d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a47879c12ae2d5fc0b940f648ff3a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaead605deff64bcf481491feae29a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa281021c3b04b609620f1fe485f8e82477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731f92d914b23c34cb41142ae831d6b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e309f74bf09ae53fe14497cb67ed1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cc6862092997e47e5dbe983d3723d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67632425237beeb8d6efa1c126fd63c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65663b70a81b11ed8859fe330b4c03482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf20142af8f7ee40c1ef040481f5ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f6c89ab257e91af60cd8e530a2d4d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23be086690e3c8b04fbe4cb76d096f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1f3f057a924a87f2b438e8602a2b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55fa18624926b57b71c911de2f314b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a2c4253d7c6ef35f6787a749e31c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5124631c4225d4805de081718a24c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6b34bc90002ca605e1d2911d2dfaf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e922260ac4a83666674edd94cb621491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce8d5a646ae349ade913af412f6b21492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991421edabe7771313f5e35dba759a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc93554af508571c36f3278eee718f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fce942c905eaeda086195f8ea704f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6687b5011f9e688cbd3424d2fe197496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ab8c710889fa80f0ec82b16c7e569497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe5d8a670a9de901a88e7b3accb161498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd003b02cf58c88868b76ccfbfc31aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9345c5c1d83ec71732812be60cafd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0325eaffc13d50c12726c5301ebc856501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae95d8ef63242363bf382c17abc52a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fa6e2e102b716493d44683576fa75503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fb2ea4be72c1a07f7de000a4f1ad7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cad7dff7aae552ee72513d0054510b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871c35d42d1a86c978d59c4056c07b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ab29d6fe261180ed0196663091b64507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fe85185ea60530857959d6055e196508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ae9fb585218fad5dffb9851f11195509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d52bf5f57c8326e676f6455288560510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014482441c129a01458ead8f04ef318511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7aca60bb60e3e55e3bf3301900ca1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307223fd2183bf3b2e23233a5912373513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15f22fb9a37bdc48333a0dff5498dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e43c393f01412243376ff531507c99515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807b6da23345fd986d8a659d5f07418516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bea809b8bc5e8c81d0be7f30c178c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bc52e6d4f5ab722472b45dc564db8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35a5d71ef283d003f3d9d9ce40a09a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f345d401f302475f79955e0e65706520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c249663ff84a776340d0ec118610d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9567cc020da525f8fbd2562404b21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8516ee5a9f9d12c2f8858f06d206a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852d00c79796225b504b11f12be3f8e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301c1bedea909a89d1d387685a1d734525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927a1d6b4e0ce3dc24cdb1492f4ccde526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea3035a000d3af00653bb0eabd7fb5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee6000ac660415aacfe3a1bf522f24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a130d09a0623b9c094d9d8d57b2a705529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7da4e0221ad6cc54c9e40ef9ced40530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30c0ea569649f50dfd178b7e44db3f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cbb37c865423488d74185adda0de6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fe1e3c50c8d9b9fac548d687a0b96533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e935742a90c731e4d2af482c585db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e5813cb9ab3b541120716efcfa400535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10e490bf4395333ec569317a46dc94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89340036fa5cfab3a685f08370f700537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba8ec01f4570de0e1dee6b93d7f18d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02771831f757034021bf4c56033229539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d47e954066c44a2a2465a08fdab870540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d468016cc91022839d7e0e5425a0ce1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebfe6db9177c67af968b2ea6672ab2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268944f147c961c9d403a2f1848c8ed1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86277d59b51500152b93f7c51c7ead544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58635c1e51fa89309cad1a9ed873c7e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c507c9fd88c14afbece9102e41b38546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30796f56e331a3ac1f7ca3a7ccd42fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe5556c60a868571abc67504f95af8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56181e612b3047e99baf2270e82b02f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fc62895040c5c1abad075760f4457550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00a0c872e83d6d93a627e009fbf190551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbaf045fd6d19a5a17eb2ce4a9ee764552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03f0eb4698253b24c4d26a9116c6c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a2cd1e183b611def13dceb188ff17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc110d7c8a457386b892758b460339e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e8d1b5959f8140a84c9e2baac0b62556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcf7eafe7b315c8c9615725a5b4184557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19f63c50ca45828257119788d91c4b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e36f23131bb8dcf2dcf50a22e8c49559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c084fb71f1ebe8782a2917825a671b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa131b89681e7b6a73464c3d2ba191561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef63424510e85428fdb0f6b81fba34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cb3da00a7505b00f988f2e5feea58563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cf9836b8e7335e376a0a370032c33564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a06554ec6a1bfd28a0214454013a9f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f060f05ef458f9f3a9927c2f094f63c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319587bf3dc70881842f5a6f32d95051567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9151ededfe6f3808ed8a6811633867568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3eda85091c761d777ba65b8950e8a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d088072dc510d3b688a536dfaedff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7ddba3dd2a9f1a1e95cf280803d23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed9475459bdbc1ef5dd9ccdf4f0fe1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a9da57155dda17074cc24dbcc05f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafcf1d92c1b51fac315dedad19fbf2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6e9dad253021c888cb328f3624d88575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff50746484afca50d1905ffd7f50d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fd3a05e8e5f878f0eecc4d4dc3a49577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff080673099bc0a18a56d1feb0c66c70578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35df2dc9b04498fa51c107b4984e0e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47520eb710c7effcdc698d334d14150d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770c45a2bdc36e65e903e9f6f46a825581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f8dff7633998faed5493abf5c6051582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806635e2a2aa3c2c21160ca54c40a608583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ad655cd2df5cc720c23397ee3a9f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c9faf9c14edde79333856fbf11f7d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74272eaea53d85d0e707470d7459b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6c13e625350f248bc94476f4cff2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ea65d669b8d2dd1e4e5d5f104f6f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7746b3146436b66478fffe24d0ba7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6aef65fb08bb1b12dec54a932a214590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72efabad8ad63b41b03b5909b1a307591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d535116baf919313e3e774116b6a87e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095f85ef5d57dbc76bed7c77624631593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0261473f18a3018b11b5aa62019a2f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fe5d0edd7319733b513162ec00253595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c912a83880cb94113e40ea4f59472c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa691281c9d6fb6f9fc9aea4cf2f219597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de5b4452aedb893c191b1c955f7239598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905dbab20aad2647defa45b4b1b6f29599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed85eed06bf806e2274836818cf4c3d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3cc3ad80dbdd822d6782838da5de2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e177d42085952b61245bf4a5336a39f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fd0e91f613ca9e46eabdedf9e219f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e14d1b0fb69d7027ec4e723dbb206604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e17feafd07b16e6344d0260138fd13605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef48bf7d44dcf7573fab8785276b64606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d372a909455a56fe6232f59fec1fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0ecb7aabf43d61fe5451317dea541608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a638b8689e748e46caa677ebd36584609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7a5f0661b5a56baa9a36c19d905f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3e3d84da42b9c43cc324bce287425611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d8fd0a9678cf118bf1ee834ccc1f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6607571f05909b837da402bbe36c2c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e6203ac6d0600fa1aee6a2406d94c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf25b45278e30305f291e7ab328bd40615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134201e0db060950f8e0c10e8f8cbd3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d9b79fc3973290b8125f8ecab50ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056358273bb72e4763e7099dacf5b376618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1031cd8bf4416a21e5be0db8e198c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516b671ee2dc697eb27afa5c29ad71e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976675888b72914cfb88228d186fecc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b521ecce603c1f521c8b6ce4422f19622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3784cc5e7e846f5708ddd2869a69bef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89cd3bbcf477b7da0cbadeb753d64d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e610052026f97504eaccb6a11de44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02971b4e7393d6af17982050e335cff1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796312d73b889bca84569054c72cac7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d683576ea93bb06efef71a8ebc5993d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62695344a4f180502b17e333c39a7feb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a5085e9ed3d8794d6e31fadbcaed1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea403b5df40eaabf115f0899b74b915d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180d861a702a70bb94dc91b5d45b425632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819d33d9296b17e960dfcf7045d2930633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4266fc8a243c97fac35bcac76238c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcaabf093c155f9af1ffcbd8f916313635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db80187cd10c1014679d3bb31fbad92636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7761c5fd0a7c55db6052e7a1602c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232c98f7963b20de9d4076e3af4ea47638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cde18260405330dcf608607c015f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9e6b8ce36eac1c0a39f708f0ed9fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6763825bbcf694c4fe699ca6ea8fab2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7e5a81bb83c88097d4791cbe6ba08642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e3d504f9315d45f85ef2c7ce81cc5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a4d4714d44cf0a9d25f5fe46c9a25644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b96553ee5b7fd0905f6d5f2198e3ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbbec624add9f63899eefab10b4caf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb040d6733f7978525a126c1ae08fe4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227838125014d8adb198eb321e5f041648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71370b0b6346d6f6cbf266507faf02e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fe77ea7f91771a0dc2cd84ab81ec7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03e08d56cb6118eda57c01923f34e5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aae88d1bfe3c2728c1f06f1395cc30652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fee8e77fd47e469d947e2dd47bb32f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce1096869be907707f4c4036f1f0f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa6aa776a541ef5066c1e5340a75a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1649dd7b457b1aa00feca8abc99f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a09f660a2713f9408c89a69f36db3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b06506b54fa9db9b1ab5c0d99cf0e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed177c728ef1d6336118b6c04ed2be8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac54364180043b747bfed84f090d48660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51d8c3924b1402bcdf2153482f897d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d0b286cb22f963f3c35eec5007acc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbea9d026f238714c608aea9ded9eab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34810374717609e107ef6499ae6a3519664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b578630f4d1fd1304194073ed619bf1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1f637855e21ddf2e043492b2b0d09666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ffd88cf6c4703f2b7563b873dbf26667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a977b2f019e889d80851cd896c363668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a54d4753e50e3b84d50b9b8600063669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d2a275e19947179b47b205583f712670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2d055f6e909f2f3f04e26406967a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a55a9ebb6e218d70e2f9d7e77af19672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561ec611970d38f8fdf7f415c0dd304673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5aeb68a13f9e3b479714cc6eaf8ff0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cdd4441303536fecf6e55e15c7c65675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2b1775fe20816de9a19fe895f6fc2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52771b2870492bac97214ab48f3d1a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b582db5783d3989b8636eda2addb2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30df1f49d6743509854edab19f51753679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e99e8f8c09883e2c36eb6f7eba1e31680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e463852c496468bbf2dd30aa556b4e6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88776f608828b0982643f9897871ce5b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d4c48724517cf5a20bf1c35fe441d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf539ee2168b28881b767ed5da383a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af63b13d502a211ba97787f27cac37685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae1e759666eec56b81d4e7e982bc1a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db62b52f780ee4b05f923533af65f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54445ea3e6e16a692b2f3f65cfcf3d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd319e183e014ecb4c23c4fe02d7f79689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992a427cc0a66553735f16d36d2344e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e67938266dbacac6e88fb2b38b4dfb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b00a1af192b1aa267567c021795ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620dd8566851cf3b7e4d2e351f4ae95693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7370f3e1ce70042fdd2d1e40f230d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb18743c7dd75cd77e8d1ff7a84d708695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f33b5f78c42aafaf25cc6b93a51a24696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c32411cd2c374375f49aa6743e2b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3362958661b9a46f39813319e190de7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdd418f4a0f2a54335e99c3d440f3b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7837e74259d78f1a90782fd757fe5d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031fb40c017f9a517a642eeeb635568701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3e92564c81417c9fe4e0ede2b8990702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459414ad43679ddc5eabd7503f6ab33a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4823f7650e7194dd1e9c8a5607e66d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42db90f8d0e6b7a7cda7a197304641705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108eeacc632ab061ac7f91c537c3f115706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593940d837b739224ee64507ae679ff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76494319a043679ab45cd0568a9caab5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825f38ab50a8ac61b8e5d82eda77df4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b86bbf3f6d153d788a255c0eee1f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d7aa37478e31629adb3a7fdeb34f3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8347d1bcc8f039a1f36384758073deb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89bbb66490d2a69e88b310ade8242d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec992c8c9ca2c5e67cb6de18889a9575714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ce8d5a1ccaa9c17633a9db74d21b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650bf947ff1901b08ba1b12277de731716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa3f0c7f0f61077ebbfdc5f5e759f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d65eccc072339a2d84a31adaa1a747718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec963f2f9f523292b139c353dd94c1d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fe5199114654c20c83b957b5c22f7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21fe1efbc5fc046cb7b2bbd960188f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb380b9cf153b6cfdf168b590e38f259722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959fd08b68bcf383d69e5e239c3e7eb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098a69a45e34d4c293674fe07033ad2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6ac3a7a1dd7a17cf1c6e44914b75d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50b108735f1360905b213ecc347572726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29022665ad3d2f6a4f5fc353bb933f80727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7a2f584a9d3a37fe62a050e624fa5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5417cf20da20f5cb2ba39c928fa28f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee40170733fc875a74f8ca1ad31e93730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a80ac3e652cb7fc5f7d35b2e02fb98731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b98b0320fa456e6035887130536b58732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79460910fb1010277a8716f05fe37dde733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da4417a002184ca2222600ec770e0d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaad2cf56901e973f9406f107324eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2aa17591d4a07366486432fd2528d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca933972c39eb3843dec1fa54063a6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa207a15552b3093e8a7f5f2d1608489738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75259063fc60da4275e8c0d77dfbbad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e3bddc80708f74e6f76ed0815a737740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcd1b72d842ba9c365ae0dd05e2c65741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e701d4b5bbc5ba1df29be6bddeec9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e0bf3ae84aba1d9c84ac0a8e6077c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ab14cf92d6be6e0b76268348fd76b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dcd1faaaa6e27f6d8371ec3fdf7a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758be30788ca0c4f792c54db297df6a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8291c6c3410583f0cfe7bc13545273747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770778eb97c62eb7eea78f1f23ce1b1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529ac53eebef1571a1d8eb9e8b18392749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f290d0e356731ae970ea6a985620c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84637e8f52eacc357629b9b624ac4a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db589e2e7fccb2587c72f3509137f5c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f5f13466d1a04a78b83f2377976de753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2fa59368e44049b961b05830c6bf7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff127fc477da1d4764ea00fa8fb17b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11b469cce475aabbf39e42c974cab4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201a370ae5d917c7d07f3727834e73f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d892ab13c388531327a6fe2705f71758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8a9efb0b91d35414b1410e496e5ef759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6015a758875a22dd603888c492717a1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862169510efb70376d8906fe7a43e0df761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4213885a25a49e0f10a9a64cd2a3383762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56c2c45ee0cabc6007a9fa5475c407763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f40849ab0d9e5b7e2f2cb1393d751764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f425f0173b95870cede151430ee569b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20927b4c8fd5dbb9b07e1f29ceeabc02766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63879798ad27efa5f899e2adba4e74b3767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>