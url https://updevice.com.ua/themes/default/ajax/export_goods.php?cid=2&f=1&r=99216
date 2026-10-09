--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8075defd738d8792a86b56c10ea4aa51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c06c64b3e188ecbb65b86a40e956a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e18ae925b1c3135c16b8dc8e131e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547e96ff85ff8c9251d6a42e84881e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297db41aef3ff599904f0deeab6d6995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915e91866e46efab149a4c94452d8476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bcf36a6e5918f1b415e7731cc15747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06354157aefa65443d169a9fc4a87a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1803010571ae3ddcdf97f26d98168a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c0da31dd109c78951239d95b39f5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09becb7369c54a009b424317167377c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36393e56f6839f420c3663c85a9ec112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b8c4b03d1e3568afc157a4546ff4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc9e5a1645f5703c694cf69902477814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e4cb5af72881c42a5d760e894245815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1aa5e2e9fba82abb039c7f431a76a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce23cf18dca42c1ba76bd703d37bade17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980150e2d4116a5a9ddd06044da737e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37366f2b8b9f414060e1126da9a24a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac1e2e1b8ff4f65dd0d7c3670092fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c231f660dabcaa270a721e6f2937de521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3ba78b5fdcdd272875adb64ffab5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf610a2ae16966797f085fc63df440a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293a5247c8ca06d4531bb9b8808c83924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050278d10ed1c5529ed4ae2cc48cae325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad86ca0afed986919a47cfcd602d6cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8f95af801e946fc4e8295779e18c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294752df6dc6423e9a195616278e3c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84f121c3e6114faa03483bee6332e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440f06f2134362ca3a65b01575e8ec530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6460ffcf719b374f2fea86bee816431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94b18f9bf4ed50ab85ecbecfd9ff0732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9589b2725a6ea211f0cc9c815f5ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c813a29f3985612d6cf7c62120404a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f9108d65c29d1dd32a2bcf2e6d58535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae0de9e444d5ed0e3e77bf9d01a66c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b896b6ad30d24193a8e3fb1dbbfc7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec116779879f4fdf7c11880a5f8b044c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145a323fc6866a88436ea1da944fa1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9dc82798ed46a3b0f114c343384cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f655ac1d2b622b16bb5a37c0795a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa685fbcc4e6c482e495153f28694c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63209e38950009d960805ebd530a487f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd92fab5effb2c33f1aa16477f6cbea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d39696123844297025b1cb1b9421f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd907b65733be0ac36f38e408fa24a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1200a0a2cde8f8884fc67135a4a1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd9588cf86fe1762cb156bc369152248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077e0a35576eb0bde11fef9f3594b8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922fb3dfd3f122d7965bf9079ce09da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c9de7c13655d2b40cf9bf7ebe94fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba267dff17b9bbd53950525f23f531c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e24f493058902712df2c3d9132f4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f571937d7b4841f2599e437ad06d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a825bb0e72248de43a42db675cef355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908d4517c7aff901c815eb5d029776e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54b231b7e574cbb5b26e2045f8f04357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db802143fe9742bfcfe8b5370bd9f99d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523352eb9b9c5041d2b66c85bba72cf359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b371dadc045856b61864e62b44f1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b45ef734291d992e9600e951449ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8333ffe5ae549d40a1eae3150a577962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64c93195e6201f3884b7945c8eee4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c8b9c38b1e368d25fda668dbf57b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998aceda9f742a3ccc366675fc5a80b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c044e144909a860efabe4383458b38866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2652c42c0f95e312225dd89edab4a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc8d8bac879928bb8c523f25ec616768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456e4a0960a01066917d4f02ee3122369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ad1530f9bc2512e590398c34605ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4db687587cb6ff6881c09b3f2436571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc86869141571de60b436edf2a6f98072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4578bf123dbd037a3d3723c8518cc0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354cdc488006c6c9989f5827088736e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629df0d32dc70d9436795f93b1434c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27216aff6bdfcb287dd6af5f35762c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a2107d7095211875e7ea6ec59f82e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c16371be41dc715b508057516836178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71b5a3beac3157599c07ae0a75dae779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc0b94648c5303f9ff4cba62c30b8680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85343c9ca49eca4523eaa2ca2fc96481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9078e40c0fb983cc65f6d397416db9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ec206101389f6b1b4843b95e4b25883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c88a271ae42af36abf87a79901745584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e350ef126a47a3cf3a0be5bf4880185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356e01e7dcdb94b364ab759a71c41d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011237fefd8c113ada3e7454c97079987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c348b6f2a9a4e3e7145538967946588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd259ec73af681307aacded7311c38ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de25bf0d3642e331ba1cddf8e7c7a1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020575d2dd7a76758c5cc0cf00dc1ccb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a27b6c91aba9425972578510fac8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49329b172adf9f2a6512503200c73693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc1e43cf79e273783f0d0ba854f0d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889a592d43c129c1e659e933476e1f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409371ce8da7abbcb81ea69dd7eeae096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f147229fe80de57e7677dc376d14f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c05702aaba1b75ca8f5f21cc5cde498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c2cec52472bfe959fccb454af1e3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957670cf2861997054c1cdba848a868100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95962bf40b10331cf983bc2445661a3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930290d57a1c45f5125fae5ba6e83ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16a5b2a8e745652d1633116457bb53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e66cfa10a6afc13df620c256b71d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f9c99ad463536af7d3e64ea0d27d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf505d94de13e77ae6ccfbb16d7457106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c5493a63737740fc0644978d2ec83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e505bc70c2794ffbc624549b6b14ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2e1a88de1273ed10ff2bf715677d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52bbb1a8d3a70a22224176c04a69f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb10854c367f61d9947d2d3593863a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c276156d144660c4966cc72485358112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c627243331d5722aabc6fd445efad3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4fffd476734a53c42302aca9c7a84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf6ad2c78af9125c92b77acce91ce0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e80174228a9a163fa78cdfd91cd1f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec61e30224f39af1f893a79c9bc2cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbd43d86b453841f52f42bd448121f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1871bf6368a3515bafa3fc2163ec6fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c38bb072dbbfecd4878d07e6640ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ee785db2c73fba45be1fbdedc2961121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2427958ef197d41d82d8c85e6ad48c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b68078bca9c7894f884a0c923dfb2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb70a4f15ff5d8b9e4b31bfe3fa70f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587f75a738563dfc2afcc1c08302b7a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a2122cfc8e5da86d3aaf8a1c1617f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25f9fc8a77028ae14722d448b5719e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5aec7ef4a937284494a1e85dd12c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e0671a877676da7c4098c51527f01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4398721da015a5922968640ef57ec43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ce9170645267f80ab7dd2b28752b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e506b49f1c3d1351516fa2ac58b383132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d0a06c35909f188a0ba54af694ede133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c7b277069e7a5a8269cdb5c8d272c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954672d2a5ad7ca8c1eab975b564df39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf3600890fbc3e8b14c8506f3c27c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4816630719048ab735c3f20fab824137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252fb974f1c140ce3f0ab4b287f1d21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d7ceade9bcc2501a4bf05f31409c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a288c952f8aa38a15de63fcbb6087c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e1622cb19caa691f2ab57c0b76af4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d09f51d0216f2c8ce9d7ba75e73100142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741522144ed43bdeecde529115063f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024c48b9f14289688958b962a464aff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05040441b6dd5337c74d0c0f1c534ddd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08acd488f24ed485e6adebf22eabf1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc28d9e95bc6b4f0293d59a7d83923147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ce9954a6bf5e4fb52743d9e82ea0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b183aff6d3e68f88c9a1322d7acb5a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33f2265aaf7f5d6a9738bb162f018f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd027dd8c6d6be65cc35356e79d5a593151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3469686f39dad814b84bfbd031d949152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc240efa8a030b12ee04bdc671c8824e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe9198720f9e4b70f8e3bf9e51af52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69da604ee66b3de64fd885e9c68688b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a86d94ac6dc25138e0c0a9f6aac61e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be5cb3019cfbfc01436315fee391c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17291577e218dec197aa42f981e8d280158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6fb3328956c3ca8c79126c55ae87e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04216dba2e1c172dd5a28017dbe954cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0136eb4b111bec07f2257b1e3d2b56a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7386aaf4c8ae9641ffa1c0d0236bae7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ab02b882a0299ab7fd0542beec061163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6da7deedfe531cbcf6eb881742cb9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed901aeef43fcf89d01bdef78b06f3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a35151b47e0ce8bd8ce3db58fea00e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999683af0f63052a3964c1adefda004167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3a87ae811a3219c4cda957d29493f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636be7a6f459f93429ef9d795ffdc18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009d4efdacf7c14d42cbdd118fffcbc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b731f4a35fe39d6dee2ea722ec7826171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dad99d1c52e3e1889adbc5af7d205172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae29e0486d6fbcd0c7340fc5005ecd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bbf35c44249459e3000f37b83cf55174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346439cb1658c65c5cbb9fe978ef9e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9e50da65bce2767ce1beb7399a14c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591fa79ea149bf0c2166b022d60e9b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44102125bb44e70b09e0b7eb3493f9c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2c95e14ab73ca385df21a79428554179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888db04db594edfabf21873204a124f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5752296f6af1525b27d7d96c702f2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba777440f49fd217d448dc895187fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf5f59886e030dfb7a7c3ffca8680a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8cd8a24f95663233884a588f79383184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6506b884039b0f97434c2945b8e92ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3d2a2abe6b8c5c0a0a4cdf7aebc3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6063c3a1985d6025963e3c418e4dd33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4fd8090aa1f0e0c7979a3befb3e6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310867aedaf99b9671478b15cf81d0ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12d26defd361f4e7940cd3b568fa17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26024298f913f68808c5ab1867a25b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cb5046964df8f735ecd486f42dcfc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60641ad3ecdaf58aa3225bcd7d3de7ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117506bcd58d3c671c938969c543e546194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62110e6154c147c6592e4208ff6b87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3fff5103b63562d7668691caf23c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2e8040ba37a950195b155dc45c7fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ef2ccc1043573fb48412f66cdedf9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e05344d535e9e50c1fb0bf5a3e0933199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf093d6bb0e08f063e9c9e640b98e4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fb5a4b1a6de30376108dd06d3ceae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f01e43296e7a2668a9aeb6970eb8b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979537d67e9656c53eab7d48dc8f0e28203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56ae34db8f27347d69ba6b1624d881204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac468648aba7a1169490e4e816d5925205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9ad44d5abd024398ec4dd6d49f69f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9addd8ab27c8c3bd8985a04cfdb1d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dde5ccd155239ea27766707ec1cf17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fee101a075dc4d659ec52007afa3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca5a41966f41238d02475325539566210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416431a2388a492bc9f6bddb956332fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7dee7e06da48f9a9de71a5dfe7997212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72c85ceee5527c5a59965be65fc384213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fb8f4ef1b0696bc7300e3339c9016214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5650b331faa312a4d9f420906ce4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dbb624e07a2cf41c581f439725ed3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc960809f80476094f0acda1c815a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec850e9955efb4c08564a6a1e8bb674c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e9d51f6bd731231aa1b558435721c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ed8bb4eb8edef3393f60f293d99e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ed5fcd870a0fe579b5a6ece119b62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2991731d9fdd67f2d09fc4d13bc3641222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d83cc5212900faa92163e19060082e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74d265388aae9df04393c039eac3a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e3da62da4a57f843da340818da2e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfcd4a415612cd5195d3e1bb027347226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405397e3477d94e2171c265a29e9c7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a8530750c247ee8841dfd52b478d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c6c153c43c24e39b13cee776c7edb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97a3a3e69f9978554a7237565adbb1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41b59f368308a86aca739801e98a7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553cb3d72da3138b29db651c1b17784232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe1abdcf7903420aa15b26ed749b01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329b906b53bea90a5ca85016e5f2ec6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68d6cf08af4fb2aeb17e8882f60b81235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698539d4f8122e454fb9c3ec7a9abc1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2852d8af4bd48b0db3fd02de1f1bf77237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac8fa367d61e76291609a04630e602238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f37b563bbd46ae307daae2d28aee57239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671be124ef2429ed0c3fa714a3b5a95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834cf27653590156608e33e830a5bfe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83c4660a103a4551f74cea148e815c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8853b967bbcd8f0162cbd5c8317ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592a129e18d5c18619e83445775f605244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4813a298a9ebe09d3f528b9ac7fed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b23631fe7eb70d0302e42c9968b6aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9071aa2be59b0f11514dfacdcedb44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d58ce2a27e0be298bb6f5236a10822248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc00eac20a8b02c77b22bd251b1fa37249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907a311d832e27961de4546209a973a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd948f7144197c5b48b8b1568faaf3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47055d75eb170d2a06a6c36d0cb01f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd72a46fb912e4517dc83295a0d8042253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da8d093b8b0fa15e643e8afc955e31254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca917bf39a1c04fc56f6bf7022884a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b78bf76fbd97d8d5b56bbe7394cba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ba39e8121efdd6e4faa75b8adbc40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdaaa6aa88d59ee15cf3fc8ea1e114258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2f2ababefaadb5849037af5853ae6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84474a9b0a0987a17ca8269a96fb405260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabb3fde38848d6b3eab81712d64273261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38e34f90dad5ddc1818f9863ce8995262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd8b39e7d4625c0b8947d2d79782a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eba19c217d751559c2f3ca634384d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d731cf37de7107726e549b3f12b7c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcf4ff5e707419ddf3abbd2376d484266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f4f1342189c992043b4bddec6209c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8212151b81d781da98bb4e291bcdc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ac4f947bc90bfeb00d68b163be4c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaad92e491483f9a5d7553a7cc6a77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61b559ee2716a7c547d210fd038e5b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815476cd742dbdfec554436ae059cbda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c136745f2bf748263cbe29eaf302e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fdbc9d032d27d83481907c7c256eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204a625e96c4ec6c247e5ffa664d8ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2b19c3840f03b21bffe50d077a08b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05633372455a67fe50a569ea226ba0be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097923a16d7c96b171d943888f49c552278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2abc3427d7cab8da71175c7b36b27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7caee96a723d60189cefac267b3db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80af8293c7d48b270c46d71b2f2583281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b60147aad3332689391556d821f302282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4d28933658eb073a3996001586687283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d73addce6edaab46251faaa5348da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455dd8652a7c184783fd80478a601d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78ec6d95f723862191e29ff49c2735286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592287e846bf28b2cb1aa61d69aefc8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a033d72761c356f923f7f66dd2bbdb1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867a7797b39312f72e6ed896a60829e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dd8709c36dd1a453152f531a8feca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ed452803768315c39c18cd6ff3215291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afbb56d0d95a5ab61e822deddad3c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2633df92286ad04b0f688671d97b80293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906aee8f0a75938ca7ac76666972a15294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe93521037fb5e4e1b1af8dbb94a937295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a416433722d2c075bf3f2260349b72b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdac8ee823e9b6e30c12e1e2187184297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd90a50dbba554ec3ae153081fb71a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813878ae76540d0063e4c7d1b9647c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fc74937c32367cbe199785fff7f09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e04712eb4be1a39724a50e7e5ec84301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb571a2b4ccee60ebaa4323a037598a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb30b59710929625610527980ae837303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334725aaa6c585d4dcf3bfdc2bb0665304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee30c31fa0b92347ff06151ecaebd7f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5c28cab93f527f62085adb8ba816f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10799fb36d4955d457005b98405be5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ebbccbad4d13c3c9737e68e4e1cb4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d79516863e556268d236e34036bad5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d98ead254dfe96050282191d1a9774310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d1f4c99a8f8a02aac0286beb32440311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b643a78a3fea3d7e687ebf653205b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eec0ce0e6d4046aabd2da86783b5b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df16249a671160c2bb0bb48a9fb6af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf16512606f55a8009c0306745baeda315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c655f8f38f582ec2be9e895d682415316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4e3edea24fba5014df269aeb5d52e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef68bbde061e7d5fe166b452e415813318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae152a80f9671bc7fc08d31e92756bfc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd251256e2e3272068b45426ea770e9c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07594fad0e7ceeafd472b51f118a7803321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08782b277f411b327c29d7c4333b6040322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b8a70ba560654a24b604d80414a29323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ffa08cdd6c02b6377da2139f10616324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b697bf074b0322a95b1f5388491f09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e7325bf54071a6ac9515078fcfd5a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb2e1e3e2850a1b67cd3d2256b4bf9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023eb430bd49a796bd9ded9551adf9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608468af81cd162d0a537e90c91f4900329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abc259b57d59d1a7139e34857d5d0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd350b5904abe5c5fc8736c91e108b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafbca599c91bd80a95359d6be82619332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05f50590dd03ecbd79064217bd0265333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b03594d52577512cb6f8fd700c951c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5ba109d96b84009d507c12d837fba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2b187b15e9ab38cabf320b83fc406336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e561475ff602cb0fbc69c9c0b22a7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870cc73d14f4ec144ce2a677f24410b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a90287785770a500825678d0a2f40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ef6190d03b08dbbabc3bac410afdb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14022bbe934fcaaef236b8dac9c963e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c247bcdfba3948e7c21847875c8a7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e17c42b420fce7d80bf2673ae5ebfd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2f1978d42505c4501c87089fcd92c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad761dddd1ff2ed1968a1ea120df300345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af6f22e586dc640300f4bf9afbf60d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2ae1a90f429cacce91ed9609341c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c89e640e57961a0912dbcb949bf7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c04c5008458f281256cb42d4a4e12d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc0809d5dc26b759152e31e64b969c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5411b2718099f878c75e3c1a1ed444d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c822027d86493ee0f79af15f41a6d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e440bac02c3ee17a4be36ca33c318e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c848bd319bb1d79359e39f179c21b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49ab48ca6ac7ca0321968719f1450b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df3898d1aa304b640937468146f18b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35624dd94732f466e03e3dfa3156c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0b2775a6c0a8cac0b81a072c805df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf12461325c5f59b1e462c479826cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a3b0e6bf2bde991171991b11d2a90360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5d6908f1cb2087be88279e2042ca3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14230bb967489d44f688d277b1d8bc6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc1b7a953b7edfddd8b3a114a0323e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72223e99acc2f8276208827edb7526c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a44337a5adf65ada87294e3eefab52365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e4eb637baeeb0bdb3e55eedf5394b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9398c143bf36b27fc37c0c957fa554e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aecc6cae0e0d69b10863463f567cc8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366ce38f7ef9b65a19f0410a0641a2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea52b01735bbfbaea4fb1d4ad6967ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498f9e4e923e796c70600a1f0c9f392371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e24d5dab834d3c73221a2df9f8566b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9aff83f05ca2259d49cd681c4f364373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23cd2cb48465fe6c91f54b21431e03374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a9545c4bcf9082bf3cd0c19879e55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc09885add653d31dfd7c9935ad38ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056384efdb88bba3948c3a6e691f363b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d64849f8a748bbd1766a50d1723a7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc5ccdd3cd517cb298a9c504fc12ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dfe46ff7d36124f431e66f68bb75e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fb3b14d42556265a8ca32159a072b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b1f8f2444e8c71883803e8ba7971d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259f0e970a10522f1ff84f7a2387b32383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd71285c64d6450ab342f0fb83eda1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1b6b6395f67f096e7a8954a526c42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035892af6138e63a52910a817cfa382386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6f28b2e2bdc53f8e932e9b1cc485b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d869aa4ea5cb66515f80fbfcbc4021388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfbb2aec970a570e8974b71066ab41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef9ca7a5282e44bfe5b19733c0b201390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13730277f0d27ff3c2d7819e210e94af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d4d1cd8eab4794ca0cf9af4574af8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdb2ad888fdd01be5008f395cd5142393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d083c729ad65ff2bf5c0f10de662a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee13145d3a194cf93e1ff8f58198f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc885a32ffec189ab0c29ae313065b42396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a611a327a81806fa4e3d7e0a82058397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c734f488105d7823078f5be1e6660c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4841b7c77fbe19c9cc1dbfbeeb5e8e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b91b7d62f8e8af346e0f0c78a2843b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a18cf4bf9f182360fa21df9882cbb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eda3af14bc320068e07d8aea210f93402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3dccc480862a148af530042fdfdbc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d385fc011bbd85740272294cf057bc5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cda237e9574dda9c677829138db15f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd97af0b40c7a8d0c7fa801c3ce2aa3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c62e79d8cb78105cb21475c424e4c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335f76e3b231a6e87a0e3eb8a78d120408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0420e408b4b16994a0db3ad60eeea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c99d74b97c1b8b01a13c998425d04410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f606a59b06b81ec7cc6b2ded6962a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149970b2ced7ace1b4d1463f56320e10412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676e0b78349983c92333298f0457141413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221e61fb7e4a11918c3b563e0a28cc1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd1d2489ca5bdfa9006aa149d64ece415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9b499174b6fe4a07c37fa098c6c40416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32a1908ff6ab8d3294fd342101a0f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a4ee264869080ec14906f5f765802418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2325247225c71c8619e61b23fdb82bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a4f6658a312a45aca7e241b8555b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139505554ff6539fa6ce18e9a83539d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7025aa9369c834fac0f4c4932d2cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821a38d756cc09942e143459cfc1ee6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89207a7d934ca32d17e4b5d2cb1bfca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6171f038aef11d028c534ec86100ff8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d531b5e2ea6b053eba57e5908f8b486426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293bfb2cfcde854d842095ce1e0c5a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc98b2b51d56071faa871d49efaacd8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e18be3a00d4844177c5df6264bcb8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e109da9d16ea88e948e702ac4c6a993430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d0357239cb3e1f6f9326ef3192c5a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3d241a0ca1e8465d133e0019a458f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d4eba458dc49145a56519aee4f24d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164411a8376243914904d4600e2f848f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b81343cd78d577998202ef5efa4fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5374d6535472e4adef9f60dc86a1a16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b83ec0db17cf42bf723619dfe9ad8a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8fdab096502f575470cb8ef4f377f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59a27fd73623cfb7a181b6080d5db2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e682398fb0bff5158c929a68c257d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ce385953f2faf2d66d0e7e7042729441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e46aad5b68dac3fab795313a69102442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbe5f20b4c63bb630103187c509f2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52d165adc0fdfa09a36b1cc659afe1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4042e8f31adc7ce6c318a29e359069445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e539006897baacec25ecc1e26e0b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c01c0b2a06d2a797b87170566907c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05998ec86a919c56da878c6179a2e13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffaa0d0515dbb0f459618f536e8aad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491225e1d9dd8b70578736a138e29d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ed952299a00ca13b182b13582a350451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09050d2b44f729e6c4c3d5de0d4a0a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d929881b6635eb0a512798f1d1d5d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a787b29ca6302c3502f1c732780597454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce2c8efd85979cc47463f9800625d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767c4c6d6034f0dc72926b79e900307456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10738db4841f044f9a11fc670fa57b11457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd05617d38126e20e19943d0fdeb6e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48afe98fc705c15431bd1660acbf4c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0318f12a446dc7134667130bd92745460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3d6d9513bab2ceb749b6323f1078b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bf61462fa7693ad2f9ff223d8c3f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72b36ae7907ed13f7e43f3a6f64d72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066c822a3c05562508a89f74a3ac08c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594daccd3a8dc6a633c1c79469d015b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc7b4f93e07b384276359ca5e999df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc531fa88bd655f197b810e5ba0d113c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2b79162eb4536f1c73b4d3311ccf7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bf5e68db6d588321d1290fa000c7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fe851b16ad1f6170d073a771bab76470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f9b54f8aca2213e4b945dd15964c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6f408466d39f7a6f2aa849cb8b64b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb5a8e532f35e8d8b9954cdce024f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb60692f8dccead35865e1a1193027474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190c47bc9d87ded815bc7e1452f7e8c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ee40431072fadd06a79749afe805c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337278fa4b3261565814fb6211db313477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771bc44ea2e7a07759963ca4e464fa8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546ec3a759d882aeb05c8dd7d97ce97479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80686db08c2151754e63f40153ff69f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b80e807b587dbe1f2af774ac8d22f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469ff3798ecd3782d6bb724b783103d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4088a6048b95e85c739532f608e96483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4df3d5d244df680193c24edb4c77d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f62caee5ac57aa87ba4122540048b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f2c586837e612f0637f2879debc87486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8acfe6bbcdaa2e0d0bd6dafa8535ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5d6769d30898311de4ba2919b6029488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cce1f63f6e84a13486fa4a9753c00489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea250a612f76887ac053c82ebd651c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca499323216126a576b139f2978350c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3ce55d007dc765174bda94ee15eba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f73490e94576a85af3bedc93de8849493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589a96993b9919ca9a9edc18a04f6e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c139ec3eef32932c0278f1b8f865660495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a84c5b053a9dd5764e9ff925241fe1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a891d3ffe1e5d6f800ee5ab86a8342497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce91503c174b961bddbc9a7a1f7df1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8454e91ef67bd13b70dc9de5b1ddf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af06b44198139a75d622b4444273c0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ea5199711a2a1b108c09f9e030c22501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bb0baf1a9ca171c9254fab91c9ae0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c18a6306f8747892a3d91e56b543d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bed0547c777bcc054783dcebbc5f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f004b2ec68e81ce458af079ad2dfcb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517732c11fb5328da2b4cef0ef5bca9d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7c1da707e5b2546834f81b994c0b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08b705f93748bc9d0277bf312b8a38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc037ed3c2b63f04aad0ee2df7b8b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad7bf549460f2af0a6b9c67f9e7560510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49458ad1b1ce5b2dbfcbd9bdbd66362511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b069fdcca269915f0a22cd681bc636f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6c2aaabf70edbf96edb75982fe52d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73443e044c4f64e21d79d1ddd7b7b0d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149ab2e429544d535bc5ed2e820ccfe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c1594d50e04afe605371120210be6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6a37cea5286eebe10ba947d96f735517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7ff8c57991e53f99fcb0a2ab5ec5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fb4cae17f04181a48764eed4bee9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07634f713304d51be6eb5b17598cdec2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab673a9a4793ba434b03ff9026a2a74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ac7146e9970544d34c8c38ced139c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575f6d8de24566a02ba9fc5bf19d6ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b892345a7816453d970ca5a963c5eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c16bc7655cefa65a5da28d690e68e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e63a365c381bcdb059f71d4ef232b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86153464fdbc78f8c8ee58d48fe2e31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99b13c19f9d59c7fb7ad7ba7f90296528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9ca876a104ee939b5a4d8147daa58529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f6d7b09e8a85278b4ea24746118b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c5beaab776675b1f5e89d45406a8c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cd3a0702ad8a4ce4efdbfc602e898532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698f3b1484837e00c1136db7b31ba0e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df52d7f9fef780542e071129723874534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6783576c26eca2d03b8c5957cfd8722535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24614c93e3b9330fe329a1bfc922e042536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40c6cb65594f5a00b70dc5e48d5575537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedad3c1c4b2f865a3e3cfdd5268174538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f05306ff7d95b9b08037e6a74058d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8e97b5d7f8019d655f135b3f74d4f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5053fe7685de091b0aca6c75d1ce02541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbc1e1a3a40225d4d65eb103105099542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480bec5e42966824be53b5dbc7d77f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23f11106c4bbf506f48d8bc2ff3bac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907964c71c7331898bc58bd9551bf02545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70286e6af89a71e15a75061abf572fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7f640c4bbfe5c12cda1ed08c88d63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fbb5bc790d5d41b887c73119bcb9f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e36e0e47552d4e47388b560ddffd78549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6bb7d4ea364845d2ecfd39d640442550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb21ba4b5b49c4c5c51d6450a4e710d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da56c57a2d712d162af2ef9dd26151552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572d1b1bb40d1f7ab0bafc571c677b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eba16c55bf92afe21e651525910134554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f380057c3d2df9da55f99ebf3ebf145555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b546605535619193180e53a2cad24a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bfd6cd352da8418c778724a79e869557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202aff687670c908c7ae7fa78bd4848558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0bc1705376d23d07c09ca05b2366d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7220883833a7bd77e69e6a9f59e07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afb82de3070066ff5abd7a877e2746561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd40f233e272e38401705fc3b5e6b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c69f30467b7f1b77fcba71e6506d94563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67acda2f4b97d0455a27790ceb32d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803db2faf82119b5a540be68fd84b2c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d88cbf48b2714c3beab6a71ae98b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffaba1ace87a10b1f85631afb3c9611567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d280da08ce87bc5ab0a9079d3dd63568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe770f357c1a8000c42e7037caf621569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422c999d851934da8f6868875e904b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d16019061fa9e4f3de828126514eb6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090ea69d2b46b26aefc268157cef71b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1f9f172293c73c9a8047bb9c37e8d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e9e3964f535de30188020c2a7cce6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31905ba79fc1dd9cff0ef22905cebddc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7f99b2d8207cce3d657a7ba88ce0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b00676b9bd8baeaadf57d1a1251a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910f9d92ca62883edd00212b02763af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7f1a3a815ad2fb22b594142972498579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5a3ef94d894fd00d93155def7e13b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423448f634a21d8539df665303bf6f3e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f19b7ae2b61bb5d163bdc43728527f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dde322ee5d4dc299fc1088b6e89ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404d594189a37ccc196060f7db0edb6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c1ae64f307ca425e707ae68430318585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fba1c4c49ca01fbf08ba107950cbe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2581b7462961f2f4a8e3710a53de9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc8c166c36ffa3b4f538c6ec357112588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8dca248b7c0c8fa61556aae7d720f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ae615750d80ef36f6445a482e1075590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f442ca36d1ac7e6335c61970a758744591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20c4b4edd872ac583e53fad64340bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f79361f75dda6f9520d28abdd579e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e70d8b95d35783200aa18a0417a7df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acd371aced8fc2f53cc9ef829835b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884d6eb5b90f925b945da5ec2ed3516596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280539ed25998add614447ea112ffc4a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50165882bb49348883b8fcf93b779387598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c2c1417ad4419f895904a3bd71a1e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0821e707714324ac7d7bc92995d9797600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8e4bf2cc2570c4aac8164eae35763601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea5de8dda6f93d0b31d39a7d0af6cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c22c35b544bcc78ccf63f08bf5a7c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5df6e319b5f6f5885cb2c08932780604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136ed7ae9c208fce0d3688da4685677605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf4377d6fb4be4bc67c343b7eb807a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991bac315987da62958b5f94449cce3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e18401c3f8869ef40585d7a63ce61608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd36c518225d807860a7350b7ff43cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77fc8f0e512bb6305a65271300e4ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c1b94fa652d683d4676d3523b68b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d776dab4b1ca701b3afb46310f8888612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b1fb7681d83fc8d6368b6c1088ec2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bad8dce61c2ab58416bad48d4a977f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a85308df260a98fd3fffb1b04017a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006f9256562f913c6e35cce48dabced616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4f0b9876395f84f48f1eb079b2495617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dd6801acf7121ce5947e015a4c548618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f471bd5f7f22e1d07f255d2277205619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b18a58ff71e43a3969c55ecfd650f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b313a4391c62d520682637202eeda58621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08579e6762279395746da3e05871ce46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0755538b23ea3d8da28f9037d7f9cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299d6f5b4927135ab8fd4062db9a7f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90213471d67cb84784312c1653a473625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eda6661f11b3a1a126e8cb98787a95626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49ed97bdaeb71c1813f5f2bbbc2154627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb485c5d55629aa0df05ae0ae3be91dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3eefb8f51d525c721c822ea822823629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a44e9c439c1811f63f33139431dceb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475b0a52514f6853b619e4c84bc19ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa65c92ed355ebf9aca73869af4943b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7e1c3de8b251b810c0c570c8c2a83633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98463660aa6c730fc275e1e6ed3fdb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab80947f73f27e017d9e122af53a67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6620ed1981ddb1f65bc367c117380636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb48eba0deb7e3ff1acb76ab212ea01637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db10b28f7fa67f394499dcf98664719638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b382b3f059f6af57125d8c2be74c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2225bab7ae7e076d34c3bbff2e28b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9c50964920fcff9378d033baa150d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6dcf0929d8687235a64dbb02eb9ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e4bea20a36c7939719ad15aaaecb3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684764b2170db1b52838d9b86c88f30644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a98a320a2275d2c1c1748bb80f460645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67343fa4872c1c8251074918f6bd33a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a781855a5770605e9665e7d95990b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e663de87691dfa304c7d37703af75648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce791d249246c7d5cea76c8f3eb7a7be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b0e6670c361e504c623f32d6ae1a7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bff794ce0dbaed5439f915e2cbdea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a247ac3b59c7779689c315425348d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c76200d85b78170a2f76b6ecfd9eeb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8439152a22da6b542b1df092f94241a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27d84cd892389a7e52176e3439da4d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9fd54fea14212b9ac96748488d782656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b77f21ed9880290ead36d37fc61ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b8f54e9e9468263dd6e6f09c47aa9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b326193c90203deb4d150bab656f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32d56bb7153d01827210761a218c91660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe700cbcfa02a73a77c03386047ad2a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96879cb5e654b689b038682b75b24b6a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a22b2acf633542bb369bd38176ccc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42dd893bf483b9b32b10e62ce3fc6f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6f2df57a5ebd7846a9c75074065f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccdbf8cf28909381938910ef83e4a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebb5f3504edead7750fb10b23e0d43667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f5aaaf74967151115a6cf46e387dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49225427f17098fad5e8dbddcb8d4a23669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d753c7eaa426b428a1c7f8123c6ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d9d2ce43ce35388cc36fdce1f3595671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086be68f3b538844da470fc645b6b44672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6c86a1c708d4169ba45d46644e459673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cd570d7da0c7a7a6feae42363a23b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34777987861da48d79a88e97ec5735f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22bafa85652e34760d73b023795a1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1b066c43911027d3b2a5cdb6d5521677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9505e32b2fd5474b26ef3b6c2994d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4072fcb4ba46bd5cac53349a8be73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0de2ba0efdf26dc50915dc8ee64eb9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2eb33f06454a6a8b6d54e6f9fc976681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2605698454f72fe1ded6dc0444f654682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1db61e13b35986d3d27e2967b8fbb8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0ebd3f4253fba7f445c9258f38a34684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93882227bfbe8677afb14c1507ba825a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6b6d86852f81dd3676d04f784ce9f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb7e9f8b4374c3d351676f2ce25538687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4085ab5f61466c5382bbe60d70743688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbad7008815f18c97cfcb3745a08719689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f23e1645d1c8be0c442af78e2c73ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091b335bf072ce5a0468c667f4e29fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b563b8ec55ad59f8d1cc74226f2a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02215bc50974fdda227406b559665404693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b92b55cf16b15bc0bee636a06ae34a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccb8f844f275731a3497cd69cd82c0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dddd2ac661735fc1b30459b9f2904696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c08c6e71063b40b80773b93674877697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dc69d3e375ebf2088bb66405e3688698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc9abeb25aae42a76db721a17e6ae9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e8588d9d163f717fc95f4d7c848f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6756967c7037eaac7fc05451d5da5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b050777e718b03fcea89ffbe5ac959702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31be58408d1c4bad07ef4895a82c33703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe80435d41ec1cbb84de24b19d93ea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4bb978d0e7c77f041d19a00d0ae11705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2c9c05dcb7ee9ef0dacf55a15e750706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf597b268393e50947fb6244366c4fcd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b827ad9379a0447af6968ec244ac6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e6845c2d071927ac85b51e047dd73709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c54e6dc5a8e1a73f05575b2d91f9cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc4cf42407a877312aaa5a22057d8c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71f94595dd784bfa4a6c2a0324e9a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603de67816bbae13360a411362b46863713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53e016144d579971cf40c92f0eba46714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c44f46c3cec8dae1acbe2fe3130cb8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1e4624677cfbc501e1164c18c77eb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8112b2edab2c5f7d34aee86177d144717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2fdc6d5dbb4aa458e646e75468513718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba441b6e0dbfb695b20a8eaf842ef38d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f74c4ae531768ed4c225a7e8c4053d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b197cec224df30612a7328ee9a7baa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f01753f169437833d3acc563ea19d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc0aa0820afff24cf91007e7916116723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3154b1588319f687a3b60542ec157724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429a8c5c63e90210a37ec84b5260f2a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc9ec85bb5cf6373749bfca3c8f712726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf5404275cf38b6f3cbf56f919d303727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51415b08266f020272b5f89906feb1a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6804d7ae67859cb626baaa3310fec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83f2834b19fd1b7404a2e48dc05f05730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cc070b54601847354f504d36638c4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887862d05fde134318b75ecfcb25640732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b40adbb1b981a1fcb1525bffbcd0f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1eaf4a0e6e80402b821381c788920d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91677759f87f8db7ae2002d31a257f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c226cab6f20ba4786fcc1783df845736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cb81820ab46b59ec4af97f0220311737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fd08c003dea1e4a0ce4d2ffdbb157738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25fce4f6f5f4a9be77c97cd59a9a7b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9d7905ca12ee2b51ce8e050052451740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590fd2cb13d0c7c1280839e54bae94e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd5342f24022c67b0defff97087a52742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843e72a37554e023c74675099325bbe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e5bff3a27f5de4037f8b52f97a1dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d77a091f64d716fde9793cda1ed43745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe100cb5588924c97673a4bfcd154ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bda035021944df5d4848482a127c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509126e12c971785f466ea588b5e101d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca18c7465a7db9de3656557eef1703b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a76be8e833c8727677273b2b51b1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccfc6ad4ff0b5cda4a28ea2583d903751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d2b1739aba58bfbf472ff380eff0e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74993d220f890147a3ec45bb76ea2b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b359f7891fddc3d06dd31f9a08586754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820dd18811efbd553d1f643fc3495f9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd70eae410a41f5bb1a3de4d9ca7581756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c338f5de776ea3d66b92697ee4f1d3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1c863d8586deec58f921d6410ac1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f6b4adda129407df91ec6df2413e4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38d757a4b99ef3fd8aabc60e1db0c6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405f2e4e07fb4ace591427066a7e05b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712ec4c71fd1523393242c169f4c5cf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54976105ce405441a999254393ff6ca3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808e3e60c31b2d4ab4cb225d770edf9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2198e33a2f33c510dd9cdbf3786768765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd057c178716d1e4a5012ba613bfc44b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0cb92e862670850f5d14156766c23767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107acaf7bc3ae3b6a6c80b6fc8dced4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5511f603af427b932e047e6e425b0d6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9f902bd76c5bae5d7136588f5418c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f619352152a85c0569ca4d046caa0d0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a678b38939f7628f2a240933a91dec772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685947a3f55fd9953eb534178171789c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad00762fb0fbc722d06dd310acd2f59774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4916e24e512d9431c5cf56326199f8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe10ec8380addb4b352a929be56b06f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d73659d5e04df51a6d3be3bb314d63777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71379d8c7ecd8abe63d09315cb99e038778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ac6c2d3174d8c53505c0b0b958679779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f5a0371369f2da7b49bc030f54f98780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38571eb88fd4d311b58be57574c26de781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414a74a7c354dc89cbdf7247a1dfbf0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ac462ae5d73b729e19a293da03659783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f14a1619b3fbc346a7419c05e91fc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae0b19750edf9d78808b91325933f4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21182b32d9976de2bc20aa11a2ac1505786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6d264b1f10a59f1bd7897c261fa27787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ee9c42ef75a9de4715240fb614ee3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb58d6e54920de9bcc9fb5246beda14789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf077f08324cf28fba9c1511adc237790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ba0b7e1ab462689394915376a3d70791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828bb602c3996d3f8f1a158d6e294f0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfff2b63984139d0b3aaed4c488fd3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23364883d6132a770f21e66833ac03c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6f59a2ea4dc0eaddd9548d1017678795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d07cbbfe181bd526e0ff18cca91c5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854da336bfbbaca9d72866093aa4225797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7da6fc45d1a443685be43732f0f4b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308ad02661162e568943d935aa9dd9f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec053e2767cd7bd9e401aa402abcab800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06741738dfee4dd5e4fb95ac5d72427d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29ce982703b79c68b9425a55755f3a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f9849f8c3ec7c65d1b98e71d7f4d2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4a72986e2a65dd9757d836bfb2435804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f872a4a3017068b725f3e75dbf15098805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7b3abdd9882bdb83868137d9d60be806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5e908b1bf2b882f194863c44b58f5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a29dc44edd9304021818a7a908cde808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903aa22e14b683254b5acf0ef4e3ec0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d872e1eee30ee1275a9ecd87e2da12810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e21edbed6f6f823b8705877ee2d507811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784010a602e1d7805758adc3702ab030812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4a854de3ef40ebdd7460fc4f4eb92813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5f4890d84aa49c76f8aa5e36d6d06814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628473e111c34f0f13239c9d37cf8b1f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6160961409b309103968118ab90a4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c1a6dfc1ca7254e8598eb2a260a45817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d3e143d1717b3fd40bd54237b8c86818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6588356e4fcc7ca1b6a52c0f7bb64819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea06ec4cd81281a10d413f9285b8cf820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698e673b1e82b5ba5718d19acbd5d23821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0d09e5113fd55fdf311df2dbe40c1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb804e50067aea5a6e09ffaed45480823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8872828d1af32e1d6f64a7133c4fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b89d07dea56187a8b10be3117fdae72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f15ec5d4a1df26535f5b2c14aed993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbea0025f163e23a8f43ab84f61932d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aba037f8af615e6844226218cc16de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114de2edc93425853da3d9b6c3f200e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc822e6446bb2160a3bddf8d2ae5fca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1d1e20478db578ad74d9fd19e23128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248baa7f0fb6e75f345568c656edc679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bbbb2ad9d87a2a909b7ec7884f1b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed002f363447e4585ef2e49cdf633211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c5a706b2f081a7f31385d6e3879c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d9959b3a3351c0f95f0ef08b2965b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76742cb3cec1968c6bcf4deaf58a6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0df6a782fb3f917903df3bb835ee0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457262abfeee16099c56d5862513f39b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca56680292b54773063d49073d6fac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97611dd99ba4b9a5e24301b4be511418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e10b9c52150df56695f4a33504ed519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481c2b9abcfbd56bcc94e56ed972f1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda398ff0588677bbf28d41ff8fa50f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70851455988f36719bcf0a154fbf1af822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582527f196e81f3bf5743454a752921e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ea1aed6e081d72a746f92960b5a8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e03aed009321e05b85be525b6f828e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07920dd0a212968eaa925848aada397026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c37b3afb1e3eb9d0cc763cd2c2d8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7f25e286335d508360ab78836c9e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995477eee52ba348664cfccb1cebad129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbdf79cbf47f30bfbc70edfa95ac2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137c2807555d7eb0c0479cf488cf89231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b4140c28d715047ac4b42a51a4cee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6806bf3d41d29f8507cb8037a13cbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe52adf0a5add2fd1cadeabf419ebf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95bbb2c7a9d1a93eea736a7b899abb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f765e9ab1914ce231a3eee0e1a86436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf414aea156c39fbbdc626c6f57cf6b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc00e899781a41c5d65848124d44d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05687a8584aa16e39a28ca5f7d9bec4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062324ffa5ffeb2315795cee833d620240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef235e716fca9cd75a15df052b53a0c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e30938745f8e8e69d4c7f74331e6d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374db6db8475102a4ba4724a6dda3f4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11f3cd6adfd4ea91870497b6fea55544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de42535f0014d590cc65b06901acb6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d554e56d14e3657d798fcdbce07a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9937b5f320565cbed15cae22757b4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b326a14cd5d2c9ded901c340708f9f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc7d00360d09b6cb08bca8bf37e36849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70424fef52f650f19517581471c42850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473fd0c1541125ccd7e575a6e6d1c6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfa47697c5190f16c0163637738c5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb3b59b20edf20b7a514535409003953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6467859f22fbe4274f72e3f9d311b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a2304551c334b70a3e19cf9bdeb6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8deaa75ff558d9abf46b6f52b4e8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c723686704641d9f4b32110ec0677157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbf314b4a17d134c81ca696fca1e7358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1523c7e0395687049c708a8a36ef0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07050abbda42433bb8f668c1c57abe7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb021f74b02918831183c5188897310d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c178cb4a1756a21f3feece8b0f329a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a22db8c21c396142aa167972ddf6fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ad0fed038fe3c1f0f23c60733253c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75d3460d82804f7ec9205d483cf23365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3bf67c314db6584ce7b0a303c879c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bf0046a38a951c072d5efcb72650267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1aa962451a5d862b985aef2f8b48b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613204f514a0668a6c16178a145a28369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20bf344b9b90cd0b6938f3bc98b9eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14689364444e6be010583a1eaa6adf371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071cfbf351f59ed0f8831eec4cdc49a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e615449dcd380f6056e7dfb9cb16f9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7c3c3251b7b0be246831d10e1e96a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a385075b0f338bb96d508416d615375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcdc5cf3d386832a864ca6dbc7099c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a662be2e7119c2e8c0db26c3cb032e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8872b12d650624a23ef4bceda7f16be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622697cf4be4c342e949172650cee6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ca1033d2a22b562a51d93577494e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84928e0f431890f022a652c0db64717681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1339b05aa09841a5cdb9b97b29ead82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492247cdc5ebda6a8934d97e2bcee26883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941e5cea1de732af9f5d7614bdfa9ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054a83944001b72bf820d167f4e672385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c55085a85a07f612fac71352efc69486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ff26553da970544c044c3befadc9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657ad37b37f648aa38ef53926b3940e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d151f203835eb176c3cc0ba86a8c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8949a195580e64e1b636ae2f7ff5a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d51a62cfb5ee5be6a6eb62eef7ff391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff9db189bbff925b9b2ef93b00dd4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e27e9096ab4c8cc4f7499bdc49c6093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d964c56fd597574965e94706411534194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8081c5fc80abdd2794c8f40f9d76795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b0a096e13b3aee8294639b42c07b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304c93b9e04b525087106bc34aae6bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6e5bd5d6da8cc43e091fcd4d5798098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581af607b6e103f3b2f17fbbfc4cd68299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5e9686d82bc74ebb2aba1f5b26954100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46347344e7ee7a4ab0805537b5ba550c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318362284a60750b93c24fecc5daaaa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b777a67abcbbdbe35eafb94355141103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5aff1668eb8f9daac728136fb777e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788bf32564a529ee1e0a982aefa942e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fa061cc5628204d22bc71a0856e1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becaf65cf0ca2e3296d7ca5cf09d77f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7e4c2164c204193b0824590bfd169108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ac7890401824f6434f0847ead303c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda29b502123f5a73012c0be39c16e61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f56bc8baa7b98174e7d8290c7c9cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d63e55f57a9760b043a4f3d5a9de46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384c7f91bfef17c5d74b493869af767113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923d3b375610e1d529c81aa9fe3e880114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b88ad572cf6523e19c37308fdab9f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07f8934c3973aa8ed2d1a3ab049444116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cff8d4cf22b61bc3a447fbb596d9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f83d2ad222ca3b50a15dc355988ff1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8ae9e8809f91b0df4d90486dccd41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31e71678fdcb1bd13fd4eb518ac48d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b5805581845e89ca2747157ba5b7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ec15c6296a924f405c58352692be8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570b01412c491ffa7bdb29aff1bc0bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f97cf4afd051ac561ef5a2db6620f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f60b6fc83a93bf86edbed37f29789125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fa9e6bb467e944c20375c465c1861126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239930942e44dbd974453d49960970f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fb697a91845973084c02529c6ad42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cfb4710d487bcb7556aac6a6a72c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ccdd5a415d966c7ecb66f3562bf79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c0f39321299851f4621c08017a320131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07140df8ae022e98620a7c08f4bf8d0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645871a66effce3d6a2518b2d3c4ca24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e248f6282251c3b60393418fab591134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae51ff564b3f49a2ae665de4ebce19c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f9e2ddaad586e61ee2f6da7d5be69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bb45dc556ebf63c18923873681584137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e3a526b0e8c8180167506462f030a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddf573500a952d659848332d181e32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da452c86f7e5ded6a11a24a3fc8bfd45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b0c9965267c8b2404e08feaf25fde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bc94eb56798aafaa8d9bab73a6311142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f2ff90b25c57dc3fc08102c1a6da7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f0bd8f6a5ce3ff2e741e59860a35d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4badb4b0ee4aa52279a902a3d3b8dce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46082859447ede9259e843f879872ce0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fac7149aea3643bc65241ca58286d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73896a662e3be481b257da526d8ab0f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c83fd53d5c992fed779c979428afbb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dfa29951f80ee813b2c1e951edb87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c419b0c247ebfe4d228fee7381321c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea188b319bd6c0f99fda3f35c650f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c978e0358ad72cb025b5ebc1376fe29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d71280ddd0932a94f95bcc506747fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170e545ce34eec1c1cc04aaa45593bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3e5516a16222c1a7915c44f4c1422156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae40d7dd0b50fa6bfb025c3f2f7569a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1085a6c348f0df88f7825b242493723158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63114d3d61a3f46d4545c31b1356c834159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e46f5b1e39413a1509cb67be69b44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9223ddaf21685ede2d9385a0bb6256161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf0c78c3d5e65922eaac4120b33e83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cc435a120cc6fbc5ff5465472598b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe17aac6bb7141c7c4f7d01a950a00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913090fd2d83ed1555331c216a056bc1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea72904212a199e148f8aed33b4e0d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114f1dc984770f35f5f480d71107e21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404f0ac62997494c2db30d8cf0b4a7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363e9bf470c368f87e4e819671f7595169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29e40d74a78cbb4bf47e35c85f3590170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f74019989466e28c4777082088497b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6144764df0e7006071df42349cca33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b6621ad961b0b05e5cd55ced04168173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf426ac8f9d6e5c60095a19adeb13c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e2a04626a54b965916ae95a20fd2d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e29dfba756119e6efb76981e76b0be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cb72a4326d394e70aed1b5d994562177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524db348e4502745350f482476edbf6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0f74549e937ed6e8827546ef2899e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55621a835c7edc751e397dfcdc8dc93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e959ef2e02761d4c0d0216ff1821e3b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb24469a47417e67837686f0617b1e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e0519a0b03d30f999e1549fa35d8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2b74f214247e446e4913b7ea31480184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7fe8cae06e20e5dab866e4460095e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993bb94a36b9cdbcfa0a76ca1e89473186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c773dfd219b8a8c6db9b3ad233ee44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270e39def95f9a0a2ed99097e79fda2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a78bda6b16bed5bf7737558e4567e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392faa9fdd198177006f227380ebd908190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb3122486f5960b54ec8b9db694e3a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44046765415048b4bdaa22d8505943d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8ec9645b755cbcffbd0e2163ed7fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a20c7e1b2bda4d19b53fcbd6f63ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e714a14ceccb0470b3112720018ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c683b8cf74c0b5f00016f795ce25b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763264bc6d1497f4ed549db5ec424681197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8759a47455011ec61e7ea10bf33fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc69ef4ad806d601604e35bbd657c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c4f83d6d57ba831144f4b2fb709ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6b6adbfb1aa01c8468b53b0f075cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce40f5acb327520a382501def248831202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f5b33d574480aa87732d4854e6f2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bb545c5671d1c820b86d97845bd16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106909a7ee3355a032b49bf828c79c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3a5fb1922001fc73ea17723bae497206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4231dcde912e3809682b0bff140bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08a732f1c726fb8a6e31e544944a87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b43ad236dbccf087a0de14b5d3779209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d996cbe542d468e9bc8406a763dbee6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c4de31c31cff3d9ccac63246bc3c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c0aae2163549c511e099c8e142311212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff2c3b2423d43d0d35022e31296eaf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9190d1a202d5bd970521b8ba03a95e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230471e4de2265d273e66eadb7b0a81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd90654d3503720757c03ead9cd4bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9418ba9351d005bb287cb71c0412cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ff2c3d6a280f988a93d1cafe25af4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd9e6723610906e08c81d43fa94cfd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85220343e2bbd6b5fad169a239de4668220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2e3d54e6e04b60f08e0d5fcc40c08221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604b3432c6ed00ef086e2e143f7dd60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e63dcab247fd23d59898f195734bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d152ce32773336ce9a5d2e72869eac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d6e47817d70d6f1d30f4b4dbea8d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e964cb85bf59cdc3927ec8a486b2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808c5f76624a949b265f20d41ff231a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b8633c12243ce3d915c0ad9ed6f8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223bfecc12a771e65c3b06aa43cf523229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3c42e7916393f2ae000e6ac180de0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce98bc5e713f723b9438d3a198b5b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca9efc7a1510073ef28e3e7246942a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c88f2d52c11132def2db13b6f15b02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a515d940027fcf79a5735fdbdedf11234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b6cb9c0447333a8974a45baf11898235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e80af3afcb120493f6a6421ee126ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1f732528b31d1d2e0725f81158406237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807a9172a54abb4425327c212c2d6e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b7b349419b926ab5e92d8f9b72e3e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c6e80a1b16cc72631a42086da11ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fb88394924de00061f44cd25e6972241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b00f2d8ac67f690a118c9e42af92b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e9a13ce8e740a6b091dcdf5948c53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645565a6b386a6250fc28427e5d50de2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5ff1c233b0998a4e0c3310a94ac14245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84658b4d15770bbaa7fa499ad6faaa34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa90b8f6055cd8b88bd3504efbb79a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcee87773f0cd0b65d5b50b85887d11248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c949a9feb0e3fc7244b52b61597d76249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb33328b731c6a7daf914dd6d9f766c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b3698f1b72c9123f584d8878142d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9305266db84ceff791328a0e43d8b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a976b287aadef80e362884ca17a255253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b88a31b5f0ecbb56d52e2a30a16422254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599e5f57080fc14ed6f439ae2d320f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2c93bb74166b3c0962200251d0adc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944df70abfd0fa0b8fe8ccfa4e13d7d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bf5ad4c8efbaa3bac81b1e3217613258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a118b51928654a73892ade9f6c583259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013840bfa808f24c32ae1072cc7cc42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46438cd4e0f02d3c589343e996d23fec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259396da2bc5f590a24996c8bf6d743262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ac882a81c84f4bd7e30abafe95a72263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5c4f77a173a9376b814dc305564a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaf6c45de356793368db050e621487265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7816ce10e613ab9721406198e586f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feec95e7647a501e5cbd9a2ecf7dd9a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70476ecf633817ec0b9705899082daa2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea77738fe790490021de2b97da21bef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f5fd45484d93a0cd151accc9b6f7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec034421bc4c26e0c6adb88fe9cc62271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84070bb7d0cf5ce7448e353b8844fb50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb893ce43565362607dddbc8ee13ffc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65889b3933d6138fccf4bcb58e5914274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a326cd6237474d445f025fdbbf2dc8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24c979775d30f72a0c079068b43d7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9648be987333bd9df1b58fdbc476e47277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9535a813f94dbffc214e76e3463c654278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac420c099461bc63178ea5a2df3137e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec8978299ebaf2b2a48559dfad4461280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88969aed7031eed50ac191d07ae432281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c71f516f85b01d71139dff2d31deea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fff12a5e03a8998697bb70537377c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85800c9e5b35213fc0ffcbb97ac8dcf2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b468dcca7fda19e29860fd6882303285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65615eaef308754251cb7ddfae21e6be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12b147e3631a8a36a93f4be9db702a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b606609259854f1004e6358ff14f092288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b2f8bf69f68d8dc5ecd28e536e05a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4422c052de2d5be193ea921348d46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdd0e0e9dba0dabec8b433981ffecd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825f103b6ee8d6724fa1107c546358c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e52368ca7f2bd46f0b576bc69fb105293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d810f47a3705ffb4d96ef51796c228294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856c31557c8d375a4ef5664ef3fb245295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e3c07c293f560c3f3680307be0fa7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289ac1b4cbed074e5e4a7518d9713cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ef64508314480ef25549f747948a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0bdbb8ce159c2e03c831004643df2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ceefcec0c2931e9c43fe77f737ee36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b451f3ed91ea50d50af7a7d4d025523301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e46d30ac32eb6fb47791856f1e6038302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9d705b06dad1b5332cb3b4f9423e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72365ef2dd44a870bb9cc714018e48e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62840c9e79a1cc3874d34885c4340576305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a8061240e5469261c1e3bd3ceeff2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb302fda39b6f10137ea2f1d698104307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c8a4d9e0152582e982208f7bd696a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa8495375d2b78b927743fea1fdcbb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4821ef2fd069938fc44ad372d104e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa3621770dfff511240188c6fae381311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5364d770565bbef74b372a4a8642a65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49cbdd757ab144b6d6363c700d388f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c7be4631346a6708747fd445f0470314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f75d64ea7359af4d318ffc3a017a0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c80fe5b82737937f9067e1b469be7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0f6f687b3a76b1326a6463fa70a13317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814737c801599486bb5126aeede5d6b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0ded924b86934fb19f31c23f5b1e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0032afa75b83c29c16977e0463b67320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf13a64e2f8b28732650945dcd41edb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eadd0eeb72bc0d72869717874dd54322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e8c2de7e0d8f4dfc80b0ec2a91e85323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21125056ca2ec848ab24fc11daa1986d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713f19ac3e304b737af58b8407e0b16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cfc6f48fd53491a56f24389b3c966326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7426d77566e2a6996defa682ccc46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7575d82ca9653f29340546a1341cb4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395d637f3e9a2c87ee46c9a85adf03e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcf8eda1291f92f16836aa04f3d188330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29879ac5ab10fc613b1699a5e7511653331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148037a55160fe05ee068abb16c446a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68ee4fb0a5c5fd7a0a4cf8551fbe89333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84eb0ee79a6fd66d48c43cf594d163334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc70345a6266809457e36ce4b580c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7fb0da4ddba03e152f136bf962898336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b868da084aed0a50fc0910da0704720337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcb63c330248a820192d71f6cdc1b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69235ba1ebdcc5b9dbefe44ff88d36339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ffda34fe7ac17a799543aa43e3aca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef199ed04638b83e41c455a596ba84a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196e972ac142d6f9d661a3331c509f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1766ce4743527c05d6683bed02f0e7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daf148e297e20b4e1329bad9e4ad81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53433f83df19d81d35f8d8c5a7b9ee65345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f3bfc799f12a9ea3dedea575a7f01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3039dac7a55ec791f4bbbc5615338f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19227553cb2ca951e647e2d1d71acd20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf03c7f61f44931719450b645abb5db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38331e9b823eb8210dacde67dbf7e8ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724625f5c2e48400b95233cd75ec6a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fa69ea69b01bb90dcf2f80a5bc456352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f414433c6e7e5ad2c3bcaa087e812353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165e53630998b4c6fa7406553ff7a5f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4306d6c109e2f3e640c2f377000fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35752eeef8d9a74be8872428a85a227f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c07b003eee4077311a593bea10068357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253a1e9511234288642707e07882ce6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c35cace3c35c37e07dd5c723a77353359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caf14dc4542755fcc0c057759436a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afd845d34b67a5e6621120fc03fc8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5998f5a637fc3f864f56f9f75f7e2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852685c1c958dd707d4280e102bb3adb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30f5912506fd29f8ccaa407afb4e2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56faa2f8f70cf0df06ebefdf8d5d8bf0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c01c28b7eca94733983ff5e3566696366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc665c1d461a00a4fa87a9b797eaf2b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c627abae85aed43c4c44091c4123c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53fe11b936757f52e0a0f037633af5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241469ddf2558ff84aa23fdd735f130370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e791b49c3e9ceb37a1f9b7eb63a427371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee948a6b485319a198d899eaf4a71b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa33b90afd18d1119d9007f8ff10aa4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7687ac001bc695626818309c6368dba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535fffa8411fb0f982ee124169bca0e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef9bf63327dfde8b435ef8b069e10f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46feb70906f3139f2b29b49c4812fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c319cfda38d79fb9e9b15fe0506d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22d923e8c6ed3b834b4a24055b56b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a60413fdcd4a63e15b15bf5de96d67380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4688eaccd9c7c873cdbe68b310d99f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281df40b782fbb8a6f2a9b17031aec45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7962df7de0466ab8f93922c27dda0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38175cbf4f859855fc16dd3072b3b9ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e463681ac0082fa29aba1fa9fea4a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04601d4eb20801504cffec62a829bb0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327e37f47515d18ea64789f765aa583387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64456ad77ecc7a58142f9948739b5b3c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295548f9e08e5cdf654dc8e5d16d183b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7ceb530d6aac0474fc0477d8d99ae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56428c7503d24c3562707522b2141ded391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288203f33cfe43dd761f6a4412f0696f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6e9df5db3a30cdf9ff02306d17ad4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bcf084b1c07d28175649bb4369397394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e4f296ee4e48a7229b9903abdafca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7146a72d2cade5ca7e68326d98cc5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9a66cd3856b688b9ad3b09e96eb5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5b42404dd1908735997758aa1211f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12ca308a42119c407ec03a88e4b60c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672701e8741dfab5f9547a947e31ddd0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effadb3ad8d70eac533835752687a4cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb777ff5014e32bbe81fa883728d60402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d348412b0279ad7668d785b8d7e5440403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b31b425f09db6d12bb57f2cf3561ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c57fa42f3f1de1cc47b4c52f28d43405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f58406140a10217c9f23d5d5437c31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3b65049e5e22b8ca28eb6f661e7cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2679481c0d727bd26b4ca701af3e07d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b774a0467e0ebb7a20987bc6659c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f27465e84bec9d387b4df4cdb999ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ee6e3cf2ca3d365641e860bdb6b44411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70062973290bf35154366ea16f7726412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a34528f16b9d1e4cdc28c4f929fc4a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dad92f3cc68c156041c6b6a891ac0d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcea22685c5fd51e8e355c91aed5f19415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03114b3f9cb12ac2529a5711f5cef03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122dd12bfb07211a8b529873229fe2f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f89db26e0cc60abcc82c980f0a769418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3b2aae56cdb06358fdc9d933d7bad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78205dd76117b2d9ba770b90305a0bbd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7790fa89b4c9c0c2ec11ce761d78f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4ea8747fe07235699b3991ec40372422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca7bc840ddce710832bb6be277ab5d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11229efc7902547a1b38dc3885f35f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90e88061ebe75aa43581061316521a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbf33d10de855e028943dfdcba23f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d43c4b4437e0102159fcaa64fe6bef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1f81d9769f5eb60f8243094f200d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5169a3c8c5b5b9b9d02905497ec43429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7503041b6a34fb7ebb4b5fd262bd6f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196796fe583b4761cd8b7a66dae1b1a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717c505d57b3307ca0f5f7b99df5214432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cea2509ad36249fd5a0e38164f395433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2a664e4927adafc39bfc1de5fef60434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1cc40cc0ebb8eebb2221aedc6c4d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25a4df4cfe9fbd282a5fd14335f2d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f583b59b81987e869562912200c0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c460ee15554f5f95cd969053dba77ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced67d91eb2539ed9f3da6e8c1f6aba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e930bf0af2194d1da9dab5858b665440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a194bd42e0528ebe28a0fdc883df72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf531b1c4aaf58182aa752f3b6203d0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e6f82dfe6983b5a533e7934655108443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547e271309273a19f1f87614905ecf2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5c19de7fabc1a2082a488d6e4b882445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a32d975cc7fd96e9352a6f2941b64446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb211de07b0779c3ed9dbd96ed17d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0154b4b47efd4106342be9ebd6ad7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef700c3518768221458deedb33921cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4e34d34afe01f0b73a8177c55c1b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001198c567e01b5921e452f60bd5616451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36a620632f6dac08e288ed5343218c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fcc29d0b4b9cf45ad861b4d8d36bf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ca47459afbc70aa4690bc518a3d46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80999affe931ee9e4519440a85ae1a0a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746c9b7313126d91e271b7392c5d4f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6117b841d0b92e4a834bf88d13db2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9894cb64cda690a43d1003a7f2df4c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1c04b255d64a72d097a1462605d3b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897f3b14711ac752a62279d83f534e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2d0942de55873273af4ba312e20a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded179d7a2f748f1d08b02ad2a1f86b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88a1e4b5d6c8221bbc7ab9fe6f97a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dafd28b0b8d2188af62570dd1f500464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2484192c33aa76687f62ff328a6ebd5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9717273d56f84caa63abb2336fe51466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c795b0e54f114ff658828d99a46a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa938251c1d1b7f1f3368f1b0448d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd163b7bc08c6206b9ac5a2ff1368e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d742831591eb943525546130e11376470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb00ac0e6e171e40966a8ecb152c44471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7e90947f0932b64514a93f914e24b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0978e75e256f0bf9e82b822e78223473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6ebb413f2ee472f52a5efa6798117474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e200b42ec3c2f7cb9c152d28f1f3b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cca93ded8ba871aba3ebbc207f547a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e2fe13e292b93ee79258d38d5b41b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1acad2b200f6fe3fd943c7a38086a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351239faad499b21cf1aef1aef24ba6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64aae234fc9fa7a2a2c769d737a1ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b426d9d36beba8164a0cb95d31264481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c085eb2668fc4f7ddac8f4ae68e5e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e6819c98e5ce28414ce057c714229483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef735fe5661e91c0f8055aee1470cef7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2a0c43361f946ca87c7dae8ea5be3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb7b4ea0286ae77055806bdbb65246486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a620447237441ef547aec7e961bd36487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19978f0889823b46663f96106924861b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c2b2552d50dfac2d6fe483de444f9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68376447b72f31c81fc97e6451d3014490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdf34c46e807dcdd5f9291740cf48c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494731f4063cc7200a206f4e7b8b87f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec58f17c017949156f3403512f73d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4993d10b4e3e50d80a87619901e4c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795fdb9f5fa49ffd8523b7921541ac1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bce5190a5364f7d0afa8088142a666496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a907970c9d7874b2fe6dea4f51f7374497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7ee398f5a77c4a8947eadc62ccf72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f25cdcd5f8c65debae7c1e0045ee17499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e604b64f3a58fb781586d883520894500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194f61c72e0b566da6c0810204358a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c6b793b3380fadbda3eca42552772502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef551d274c33b576e168e241289c2d6d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423632e3c52d8cbfacb93b3a38ebd78504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669cef76e248678a79971246acacee5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826c99beab31c684d8537184236dd10506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0383f11cd510f42d480e0be5d450fa0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43f18e0f73a98c9a43108c45892ce9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e902ab3125eb44af070db5ff2b78185509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13887c2e22c8a6e0fee3c7b9db93b706510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e91d8436b8d826c4466f4bb4b0d20d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b192c43db8c59e8223afa587d7d45512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60e2e1846f389defa4ee4d31ef3f8d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63060e1f8604f0793e4380d9fae7056e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4e7912aac51b605e0386034c42444515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33e12f2b4ee18ae967d6b10453f3cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7f6b59416ae978e24b63780c691e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b50817c4fde8efd45885386284f31e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff010d54d0c78ab98980a4021c298e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de8dc2502c4f4611a8fe0176cf8a6e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49bb45eb0dc3139db332b7f8f6c63f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7726faf6e1b250f6d6f2c00deba2f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9210b1401efe7b845bfad48668cd5fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c8c2cd01737234d4e7b54960739d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f7d3f9b72d2abf428eb0e21d90403525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebee2b9787d28d2695f18bbc258fc7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbed61d568b2403a4e65a0e64f8564b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38279b1e9d390c688c5b6594c85193a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef795934bf3d183c5df24240006dc258529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a6d77a8443d555043f141a06295b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca825ef68c564779d38c0e85074e95c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d978f787cf54df663b9bcf42bf0712d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be5b3085dfb28d6a6e51f491eb89e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2db07fdd0b439e283e2e7b3f54ab3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e989476a19691f68502f41de3a4048535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50da03386a3e8826b684789fb167b6a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10987819b327d7a36479c18984554ec2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae9d51854aa6d784091e96eccfc15e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d09c78f6ced9637aedb393829cfd8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571338f13e4ce12a453570746b3820f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668709df2fc6c468add15ce4e65b2d0e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef5cb333a6e97f4c8f116739c9e31b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de586887e318c3f6d29cdc990b87f25c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bad0149918ae70426024bd05cdca00544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a08143f40e93729307ca9263a03efb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75dedb648b9272ec61d0304c5e1576546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86af2905ed8736e20a62aee0e1561e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1fcb4eca030dab7eaa2d318529e50548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35aa75e5498c18007e5b170f80c10a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2d060ee9266b847a69d521e005710550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a758f860f54b6164581d14dc6961a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0662752b940fba8175cba170c23c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667c0918ef023139f544a69ad0d9559553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e3c71fea2cb1d98071c61349e75be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7de3e3910f3d5890837d60ebff0fb5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899c94625ab4433e6cb0572636d9547556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635b4866c217e5973bdbf4c6e7371c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad675a2e7ca04e0d8dc2feb5456a71e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e6c0f96ebcc8530046c891533fad7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18d3453a37d0f2fd81fdd56468efad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf238146e230a84d06f0500bef1cedb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cc9d7e218fb630110d9bcf087f0d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb076eaf543e5091f89a59364c344e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b298fa28fdddaff347512a28dbf7830564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973b274c1ce3e798ca627fa279351bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4c99a71fc1444ac61df514373c050566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269e626aa89123ded41620cb3d5da0a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13879d62d98ee7c175a51f3b261c2038568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f99b935a795db6ae4ec03fe869b662569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd17ef50635a670c20706524862a0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec15c9c4203a89164ffb0aa38c4c2c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c8b0ff9381d1c15f6176071649780572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8f2fe9b9f126684a77238efa726e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa496dcaa21e149a5cf30d213fc05a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103e0a0733dde9bf35c58656151746c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560b3b5a8121cecee9d33f7d6d453ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9517793d392648e3566ff99c27ec5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3544ae70dd4e93e045958f0bd6ef3d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73eeda0a3f3f879e00b6b4cc2a3896579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c752eea5021c31b7338411a3b57ac34580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0de27fd27716f3815557024c24109581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7485222a27561057445e1aab54ab45582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b89fe85416d8ddc53bd09fa2c68e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ebb7aca1aea25aeaad0c3d2fcee7b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c52d3c65e541f5ec0b8ddbd30c69e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaea16e2bcc3d1df519447eefb955b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cbbb4b18cabe3c62e93a7d73b8c13587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f63654b117f8beb41021327a3f11b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f85b8a3b43f66473ff53212a82cee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25da827dcfcf9b011f95e9dc6fcae5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f98b093d8f33a318359737e246122591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa4bd909112e21c6dc006236842e81592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd8d6d285247d1f6091008b1a8658f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f3db1d82a58875594e3c27c26efd3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d3e6adb2b2ced37703b06875df442595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6d821472549bbb38e1b38081a23d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5fc8ab0104592e52df6a18a444f8b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b8ba26745b05fa2c36475c1591196598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70818c971274335e2f5f805652e96cc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341067901f550b336f07302fcf3fb256600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2927ec14b127bf5b31e90fed83c7e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b951c999a743ebd776441b563bf2068602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e381e6ab663d0ba9ba3f4e8d2e39e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeae831cb0da1d859ce4fe56c74b30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e64f0d546a5d0f512a87453e4b3a7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12715cd8eee455fefa67c71b3f76d635606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef931233706d27f3522cc4f83c6f616607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bda6f72d25bb870cd0ea1bdf8e86d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec54637f9c6ad3698ade3943fe60e6f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad858f3df6e1eb075157fcb17559a705610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c466285bdba4b780f512622e28e60611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72c8b42ba6b8db8f0e1aa2806c2880612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418e1c19937901b466c5853e12cec6b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816edd24fe5ad1efb5706279c3b7e81a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49134b66f40548609693bc3b5bb21684615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fbb0032a8b3a1435eff3a2cd15249616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a71723413b1bfadd03b560180a0fb7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac1061370c71e183863d657d70e202618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8981656dd962048b10746a3f7e44324619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b9b8580eafcebe8713d559d742818620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470861c91ceb6e8fc0d823b115d9e701621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae866ae41160e49094171cb90b646c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f3d8a97548d15bf84fe4bbb0470d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa48c9bb3ddd493a9548e2dcb267135624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433239ea3dd12584a388dca2f14a2b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01945d0edc7cd8bb494f88ca8f6caca0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d03cc89737c86ce9184b4a73806a22627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1770da19a564165e4f045fb52f23b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b64243d552387b3f6655e46a023634629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62f2f914a8a338ca2c39fd29fd04af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b4000e1495dca52e265351c3c38e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f34825c26a00853afe382c66ed362632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905499442f66184b2014f95a8417bb9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b845a02082903c8cc06f780faa491634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba64e82ec99e506f52569a8c380b43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5501e87c26b833d9061aff55740f0c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9134b905fa99f414ceb95c1394b2a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ffcc9037594a0569ca806d2d0a8bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7a05f0a2072bdd97777ba6d5c7885639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e069f6e6e3be13355b23308237c15c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03ae094233b62e607429cbbdbc8e96641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe13f63c9cd60e7ea88497c4dfee11642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae4c32f15870846043b8fac7a6bc6e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35860976b31139b8ad138c141d07a86e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d028cf573ff9f43007f5235fce6c85645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf750af84982f485900a7d07b7571e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550290f457a72f1d6326930ef3d74730647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa740dad0d1719eee1c0352f3404785648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e49eca6c63b8c856a52f297bd3804649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504611841b27ce0b549fc492ee152580650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193978421cddb8da0e005ad13029d45651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffcef3b9c232eb438a7d5c0b12ac91652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267fd33610b3a5d54f767d8ab7e3aba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9a007589174b98751fc321f0810d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7e08c9ff87a0fae9fb88e5b196dc8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829ace7a5941a2698e2208d77c78b74656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917c382c3291eab6790b5c354158f03657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e104fbea5a79095f764c6021dec72658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55587f7fa376ea229ba5de86769621b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599261c34790546a2e0081ca0aa1ce1b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce362d60cc6055e7091c273f95b35c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c814c6da9f6bd6acc88374f1b9995662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3d67a785f1a6d5f30779623c31ba5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62676c3a87d88fb540ada1391c9fe35664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2930b4ba8068c8d04c0a34138e83e7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1515af90a7f228e54a885cbd8c851d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b857cebf305d747a1ac9244ccc3ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5efc059ebc785f2b6a6863eafa256a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b59e8c3d0734a3d0caa306659f1dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ca0a00c0d2983a5b5ffcbb2be243e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975de64c38ee1e9feaf3909fa01a6ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9818c3339f273be5ba1a723a0753a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b7e702479c4ad21d198bf4dc7ddad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224dd4dfe02bce1cdcc05d749539ac4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8880675c7ef049e769d865c49a2625c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf899d607bf3a6fa4f0ec5f940314724676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cac9c54e1bb7cfadd02fd11626b5fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e957fce576b3eedbd5d4a627a18d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee197c66a2c1e2aa330ddef29ee5fb84679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fe96e206517b0fd8f569575fa645c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810ecf5acb4ad963663904ebc19a8ef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e9d45514900e5917e0d9476a16437682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e260d63f03acaae5c5b5d452ecbe3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bc6a53c2a1dbe25e520a637615196684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8363bc40a859751d36007d018cea7c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97aca8f15c4eab21efa743f62d4de6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accde1eb1f3e032d0c12ad778e3aa992687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089d3d1fd635ad0616927a342e3d112688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ff5c89ca7f3e14339fd28a3731ac7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f1d4c4636786b7b22415ba63769eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf98f1174d26c190b91c6b0bc526a24691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aedf468b4d51dff5a7c74cdbe654e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc945f164a2c5e18464d07d860f12307693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d9ba4a56b760dbcab8b8a5b5b398d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5fa2c9f044c0feb88085e1609ed27695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5b544d593c5b3f7c628cd24c25e59696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565a199e93e5de6c4f03c49cf0f5ad4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0368ec21123d422cf13d27b0e8521698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563ae6ee7752e74ec5d65ff505bd317699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16aabf940e7d9e09f98b0106ad6bd5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9093b9005bdb3d6bc901a9f0c6f174b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacbfa0e3af40a000a5b2527bfedb96702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb16bf4149aee0c4aed8902974ad9ef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92afd0e8d704b80a83c09d83d89ca6d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13029e3f803faf3fc1256cc2a9d0030705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9a3e0d1e3cf1fbb62432068ada563706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09021688d6c0d8800f94575936adc986707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd40a48d8a1d3c3d39917567549e50a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884fae78b4def3f2fdb2be3e8cf6589709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d473e3894243c04c6f077f9939331c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd4af7836570687b5050e34d832e39711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02105bc0b029ca2a3c9459522a1df939712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57654973aab6fde49845674bd5e44512713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7a2a33b508b60ce6d0960e038b68d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3589c7026f52050924640bc4bada97715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c8e2ba682929e0c0631e642af46ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5f08217db2dbd55b007a6d9c1a907717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3993d894ab354a88dee0b7a03e7d0a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93cf4965463926c69f797387473cb5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e353bdd5105dabb745f73f09a964446720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd5af8577b6a94df8e7e3dc98e1611721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660e7332e405797339b906d181ffef5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc4ad3225b703a3442fcdcfc0c0707723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6471098b18b5be7deac856e9921e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2d1707c24654d79dfb9b504223dd6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba666475db02582586c7b8117340a7e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fff2a6ad048c7c1b5bbaefb76907e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796690cba0fcef21ad85c3ae5227365728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd9cadc64bf148e426c31c7a7e8b0e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f064be65370fab57306c6b025eb1b15730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076368aa4059d77fae5dd38643f76d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d1a099a440893847303fe730b37fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adaf908dfb72e85ef01435913d0556f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb23524ad35a633b05b5da308ba02dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf795c19c4216e695bb0131503ff64735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378cdca0fcf0579d8260a863a6a9635736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ccc03e166ebf35ccdee2d394ee23d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e09bc32ae6c23f846dabde47ac5058738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16627a8afea8066959e2734ce29ae885739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d231ba1b57ef5e7e93c4fc9f9edf7ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6f8535366491a92cc1e51de08db40741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38880fa4b02945689ed1393fc81048bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93aeb64ed83c945736b14c483de0808743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f859410346921c36958cf28bcaa963744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dd42a036402cea88087c5e931674f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a393ac7cff92afcf71fd4c8c589aa9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d88addf150ca799ec0e53c1eea9eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b850c34bdd462c20852394d57e8b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bd1d20bd1e3f3395aa5219e99d97c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff771a01cbd7f97889703a410bcb625750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ccacab4e0904925f5da0be2a8e577751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774ab73420db4d23ac081e9190f3bf4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b335c0cf94205c109e0095fc5e005753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804f7422ee30093af873127995e66b7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdac233fefcd82d9d02fde44bb2efd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36454012123d2263f6e0f36143e817756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfc6a92d9a99b68b814af3a9ff3e7b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee97fffd29685d132eb6c29f35bf510758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332777273a572281533e1c288f3a4277759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e716db86e94d4264eff7f6314678b9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f4bca934e5bfee8e239c16437fdfb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33f7be0ec5e4f2f6b9dcdab8c6813e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ead1742b4a6101c0e325f4f93c73d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067f9677f3144ff2edd809825e65263764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c0222d5749aca7d3635885b872181765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aebdd0ce96d0dc5248680a64f932f9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34a8ddab0bc41aff346ea122932e82767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>