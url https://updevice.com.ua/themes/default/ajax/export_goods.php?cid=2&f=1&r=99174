--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -3613,51 +3613,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb0113b98c2d9feb71248f45830d791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b518e44b4768ee70c62c0a5cb2b9b3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec001c4eea34ccb44331e550db88643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fcdc343608c9f43a5558f26c8349a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff10a52da9264470d2179379a6d0df25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b42bb18f276f359909b3021d2a2f376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fffd15514f92f5d3162d5992e60a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c0231085b2dde2ce76b05da4e2cc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627527572b0adf4f376e4c1fc12e02369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c47d3a8a289f99beab7de955f480fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0d8854c361776d64fd5f8295c321a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7bb5afeeafd87e67dc7cfd965f09012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad806dc7606687f1556ad1bd30b6ff4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31293552d4313731f54c252e8e7f9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08bf8eab9ede54130ab4ccb14d71b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cbc10ffd134064c0d60bffcb1310216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1e72d7704423cdadda4b3a7825b2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268970202f11daa3c2c53d7fc36e631318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015b18b0006aebf17da2a121427e6d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ca7151c9fa0ec4ac02195e10a732d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366f982cbfb716bfbe3866f019e8c8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b57b3d835882688ca8e2aa5053d9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6128053655eac1287636750eb85c29823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b7c49e97a0d07caee2fe29a0a9dfe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffcdd12a5802fe85430eb2ed522d8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83792c560577cba68d0bcaa43c00aff026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce78a3a6ec7c38adb8ec2ffacf309527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400662b6162a9a713456edd7331472028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5f212d24a4b3f8fec913cc4468d6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db447d663f0d7d26aea0af209c3b8f7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ff32d497971ee374443d6bc74e9fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fb29a410f0a19be06233da4472b3532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41620e2cf79790f7e8a09617c2057d3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b2565caa039adb0a14c9f7c33508934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994d010a6fa60f1974171c878c10f9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4442d49df74c6e80b8605da0e3f765236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004df614f03342f936190b37b84ae7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1426ccba44f5e69366d9d35410f1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b5ccce35e41a623c47ba36f6d94bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270f90a1d6636fcbeea8952a4d5dc5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae2a780a911186490a99766f57f05b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbf2666f5b02f86cb5b1d6f5a827d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3400bc8deceda7b69b1d8762debbc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078380321375039dd819874c014f7a0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681233e240722f34ec0dce2725833d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca985988bcb23a43e92545a10825c45b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3ff086be83fd61fd15ce41188542d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e163c87ccca17293e2099cbcbe8c4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b72daa6403f814009d9913194ae7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced2e2f8930c6c3c18f5b7dfd53e9eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551bdbf8184e0e44a38f429a74ca35451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4f66f669128b8d49c4800e2490b8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3f7110f96286b00042881a53c16c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3b45292d78cd1a3cf57f554b00a2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b811b22f9c69c7c58c77f26786554e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa179e0f884772396515964c3b6b144e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ad7d9ebb4d0aa7d9b9b0bf1426f8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104b1151f26dab6aedf5453c1756cf958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7442ffe5469216d3c43abe345fc434359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7176bf68be329269f00a624df8adb260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaf8a709bff7dc45c80241a552350461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ffce0b7062ad705e63b8b611bec8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2f660b283078f63c3b56dcb74ad5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6d3133bf1f321de8f3f33cfd62ec564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee21d0fbc03de1c1d8f66af903304ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d9acbd23a31886ea9542aab3ab72466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f00bd7e06c2a0536be1284941e477e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4693c1b12536dbf7d0f6c0365aabc068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4d3a34103b6211e6701e85e44a47169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97a4469c7f3b30bd9c253343031b7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7355f736f4b309b0041b61edfb50271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd784e3a2a5056b635abd65c80c33972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dd9d5336a0895bd24e132f11b8bb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba438b1d651cde412ad32d01eba6cf474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd06e8d278f9b97a12b8a57dca03e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07167d6a6f7e1fc8705c31e642727dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1d439cc3c11da2c5d6899a5edf3bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038376a41a1ba3dfc46d9f16185e4ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b485d9e9caa94f56b34502d4dca0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca024fc75421a7e24f14dbac5869c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd967e6e1af27bc2d735bd72cb2edd4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24f3fd9f1752912754816bddfdd52582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f398b70e0b8a3526e805b90a2993583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b75826e95404bb32c2e717c9977e8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600fdfe33164740a850d7325996634385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7922f0cee15d86c95f6e126367ea54e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dfbfa7a8dde223284261e7c4b34f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0971b94424b1efca33dde127633e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4336c76aa5de420db03568df00f4a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c83a885a5c67f79d843d0c80003f6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0c150d8011d9b12eb41a82efe6f0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85624aa6084621173ca1285ee3bfbff692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4168b6cfb0a7c5f6482c3757bf95bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f57b1bd7afe08f3031b3d320c4ef8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0005dba0ea355bf9fdf96b06b6bae9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47194ca49605c41e9060b85897b092196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67c035f6bc4d35f5bf20e921c2993097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c7d123f93fc1462a72c51f1d7dbef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff906163f3366fe77425bb7caa353d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ade41cbe2a19b72bbf66c2f5bf0975100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f112f3c004c9f6ff7d609a3753d57ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a7fcf59092320c2ace2a77cb2bbbc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9a9a31ad2d33ba14e3076d2dc6f92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3619430b9a72295b4e26a6516a8878104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4a4e18158d6d69f696d59d5dde6ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249d633bac17e7a978dffb1837c3ae4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642aa9ffca91ffe1ab0c6fca5036049107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8f9c029a55c40c236202a82dd8028108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b32dcf38b85f486b9cd82b43716bc4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c29fd78d0d76f5c01ce7695ae63316110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e0de8f5d04a814a872cb1272ec57a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ce4d6827d5a509677774b931e79d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b367a2d2fc27dc61da6ec19a5b7f5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da6cd6294fb114088b1b042a12265a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20eb702909c849177841953a74b953115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b667f3ece76c3dad50cfe414b8b33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342884e00b02317ff7e4fe639c01dd0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b412ee56b9f8a49ed505c494de4646c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141c91df333577d62789de7617167b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359be34ab4ccb062ce8ea1818762a7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999302ed70c9ff2cd0f4adc65145f5d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff48aab154cbdde4f955468c1bc7bd3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975560d237c8f05bebfbb03379318a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b98c448f91ebdfeb2c7a75953e847124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883ec9ffde39b712839a85c173ebb60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c813c513f8a7fab47aa577bf40a26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103a08ccfcf2d13f5dbbcf3419f154d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fea3e8db8fb7db28fe0133d432240128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2066ff1fdc72b2a02c01b80ecf5af7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01caaa628e49bfa87b60bbbb723c96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae68bc0fd774ed5b6bf4d9a4669d0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b6a362ebbc0bafa06d7e1acda92d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680016c13d8250e2b934c3f023f3dad1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25749365adde069962d1c2848b136662134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a0107130b9394f517f6e03e433ff7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3257bb88da95a04cc5119b823917a67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327acbb890011bc00873ad2a12badef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cc6426a55889a79dedf80299c05b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05349caf014ab04a1631db6b409e751d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2eadf1edc54d9966baf56090211636140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465a8d93c11e414b8f9b60d0d67af93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907300a9a7634ec7711dbdbed8fc88ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730545a1472ee54ee079738f03a38dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9138a1c582ba50b28a1713bb9f5d0ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339242de494781e60eb33233b6772f9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607e523b343cf532aa0c182dd5b12a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a310340ce7c617dfd05743f98985c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbd7bc618f6b5c9bb9d237da298e43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d0261805d5a1917c24007600a6131149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9829bd1f89e3d8cacf6ba75f2fe4a43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea25e2c38f373d7c5814bf00bba92a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3c4dbd77d01bb30a943b0b6d239b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef32c07df794edc5ffb8620b118bad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7634d7c905d476787dce30c22536b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44d754a4f57481366250cf514af262155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f41965203b8003d1f6e6a354b45629156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94de114f1ac1d56c353726d67d4bc8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be57ba68ec793146f9654130a046da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e84af41f411b43cc0bef3780c6b87c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c367f9704710e3f55fa458e4a2cd2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893903cfb46e8f0fa97fe1cf85e17ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609117b9c34a9e1be663b1195855429162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d378e5ec35b7ea29a6af0ce061de6ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f88029ddb456fa59536f7297ee1ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c81d3f712223dfe54e3dac3658175165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ff7d03b37fc23f85521fd315c8020166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377d74e798d22e4901e67174b258f90167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa900cf6e0dfec6f7807445fe0dcba32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35589858df2c711547305c0cf447296c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ffa9cf4bb693897a19027cd087b48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6bb9a6cb8d260b1337dba8a2d5bb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5360562acebbe64a9be5c3a45a78d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2c91cfa05c9ed7657e54bbe4d0e1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3c6c691b481e6a3c97fbf52e23611174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f551fa21d695b09fee6860ad50862175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355aac80c7fd164f6c19de85f03ebf41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b93f08dd8de19f7ab22aa1dca4f09f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61709df8e1021797c6db94d82e82148f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5883188a633c7b41b27464c76a4902179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d857dc70b65095d6eeb88285f4f67c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c285d95c5188eb5d6e65a6e0445c05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a1fc18edcd23e0afe1d4c1341034f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fa251f5d638e2343171e6d58d3b94183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51261aa77a8d3aef0cddc33d6831413a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4704fe3dfa672c7cc98565388b5af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402e917cb96c248c156b5f3a87b91b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ff7774296def6bfeda61222d1faa9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd3ae677ca0e83a0834dce8189fe57188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6461ea0a407af565eafa14fa38414189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee589d39b9a51d1bfdadd820094675190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a41599bf94c39182ad130501f072a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5402bb4d822ef105f31f9c373c5661192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea522770b3a64cc4ca83f88530d4d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af01a6e5fde5470628390c70e96807194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f6ec11d0a4d4dab25a8654f33e4d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90811eda48c491f2a2fe52d5da65e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768051ff853bcd1e8318f36e0031e120197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2e3cfa80b63fd82bfa5a4b5edd67f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fd72d08fcf436d05a4a54e9eada2b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457166accf296f194da4dcef16e61f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223fb2cf02a5b6a9b1cb950206a5747201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cf2daf59dceaaa5b2d7f37a0ecfe2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6e7bf56406d4bb798a0d5aedcf459203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b246ae74ecd11b206a7434e3624c53c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76151815d8c305512a7126f390010eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885926de1d235cd366570ab2cf55eb2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdaa71d82d3c1a541f833846b0fdaa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb2d89bc0fd83dffef4c47e87debc2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e2f72c3c7886e748434456e4c61b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff38d3a00b71ac43add95c2c32ca715210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703fd60501eb26e4373d353cb00ca65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92c6c39faa2e7b5902837a3f7e6d72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9670792688cf480f0928a963ae4d4eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afe5dee0fea93ba454b29be0c83bf4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b86bd4e27fa03f15c0b93ccb14db7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8211606daee113cace0f761f81cd4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03accf59656710d65ade6583a433ecc9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab9ac54cf47cd6076b7487282bbf6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb569778ad12082e9055b9d27759ec9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070078a80967c83632be7f2bda0e459220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d39f58dd8cf79472bfb0ae547d44a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7bc0593f2b735dda6752b42c9cdea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc34db923beb9f2c999b0c42f97081e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de24404577f81810982624c8f47024224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1707ee88ac0f1c092e03275bbcd2ccc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c95e743c70760a3600423ac965a916226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9822881c6a84eb434eda41d0a68d57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f46d1b5408582798797f848a6d5cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2414385f02212a90e4ef628880b08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4604175799bca5efba86298e833a92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1646d7e219c97f4a6f4e3d681b29a36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5f24e13e7097f31979817b9a31028232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220d678e0025b96e8bc14526aa0cfac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0672a6670f02785ea3c8e7ab98ea985234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9010ed93120c14158ab711d0a14a28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3488fc90c10482f87a62aec676d411236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5962d0510dd27e1ff3e3964aa1150237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2202c531f154f83ff916ea67f7cb6c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f954eb6d22352815a420951ddf15d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c8c46840d99622a11b9b5d9ad25a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fadf05890f51de13508e5df31e7d2d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe33965a68a3a31afc3931e4c93142242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b276dabc6efad292c5e9e670e64be7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd908002de5f5b7f9de08c669e73d7c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1f5d1b7fce725287040ed73fd1d60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c091fc457a606a4c6113e11204762246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee20c557869dfd315c2ac51e3ad0fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbe0bd33d055778374d98e79c60600248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71779aabb6ef718f5810168733368d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337710be5b5d2b13be75caa956229768250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049760f56d758ec8300213547736c709251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82f29abf2be83a32f4e535714e23c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e792d6403b567f8fa2769a474ddf9cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647ca6e7e2635a15cd65d079397eb29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc8e111b2e0ce874cd175a9c78aae8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19ebca39b9cc069ec6fa12170d8db6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09f1841b36233b01bbda8cb275ddc4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b8915a41400ba1b6e92ba1574fe7d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c44c5b3f8d384ceda3ab088a3a1e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093d8dc2e27faa695563f3f04110109260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33245c2ae367a6e2733bb92ff1239c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3ab7515fdb371fc9a7a93d6c3c5c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb2447d0d97e34db666d26afc10b13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27c59a4a6e9013ebf0c1f0cb87a354264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558db056613af70c3d584d75e799dfc1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eddd7f804d441dd0ff9caf943d0f92266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda108ec5268e3e61c83a54386843a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906975e93bf218e43bad81187a69927268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7f8393935e2a4a3eab224ad86b2c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbd8e6510103bbe0d74f1695dea078270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec82829c20096f1db14ba779ef9512b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56152bf5ea31cec279dd0fb4a104846e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f9edb12df6b8bccef64f493055bba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90762570b1f1043ae9d0a5b1f63dc15274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543f95d628d19736ddf8b7fe6680015275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4e467f28217ce45251b93b594c908276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533cddedebb54b420945f366e3ca916277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e703edb092c673a82ced98ad8386b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec939837fe922471f35da2c88fa915279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebcbe9a07c7c6ea1ec31dc2198aa23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fa34f4fca5f4cf037805bd8329170281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76757710f5331fde40f585f7a5477b4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a48296838863ebd440b241fe90d60283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab965120dba6b30d2447df03f22d73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722374014ce10cf25341d38b5083513f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9110a9571fc2cc831e454c9037fe111286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e6041eb164c840821e0d61de295b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f07bf20168477dbf1a65d3799f611288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e387359ba02c583ccaa4aa1c81030289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adff705d394fb0bf7212617783d193290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584828561f7cc7b45784b32933bfbb55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f92a6119b434764a57d8ce905306c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a8bd830e37077a3939001923e87d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b495d474848b5a1a32630d05376146294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4c3595ffed1115d5dd030682c5843295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec63c1b6caf35183e39c1898e1cafb6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0778e21bd625c7a6a0ad2aacf02ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747c353f08cb02909f436585b1e3662298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977b40206d439a7102f76e22c214908299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236b221ed197f625963a7f84ecc8adf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a8cec11d6cce18932d74b185651a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa4fb1192a450cb3c7e69b19c014e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b5a66eb924d7cb7753ff6655a0df8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc92c15e92f53130d3f9d0d10a48d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2dd68d5e2efd27bc8d18810db161d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831d999c6fb34c3f405a471ca929458306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef93c816834496e870f71702fdf08e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb878959a40ac2a826faa75c476ad2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa50f5bd27d88a834f176177a78f61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dfbf870b632679398e90865ea274a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4759416759fdc0085e925b7d1d2f72c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a912f3f81c498e0068cec828e8c7f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da559b7b74cadac6dbf2ee051867e88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67055b5efc9bd3faff488b9d24c8b99a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776abaaea7ef7831de1a71cc76753a62315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1265a5379ea7a985f0bee103d7aa5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62d5f932c0a8f4a995b2b23c3db106317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a3c277cf7df40d3332bda52b780a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d016473f1a84b2dc150ab8541aec9b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984ea6c87d3863658eef298226e69b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d715dbf8c6614638e8c417a9ccdc0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a82c545e44bd5d4544d7df5ee2c7d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77df4b1f0f071e2078ce6475a093374323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b02fac69a9648b37dfa9e7c3e002d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dde6b4779945d1654191464530b2c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0589308c6a45826e515d9251c47c00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc33da42166cf0e89a5601478a3d69d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7779ffb3e7eb73ec535660138b2d026328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83768059642ed6a39abaee4bf8dfcd1b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d31f2adea7aee3d66951b10ed6d8cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ee2d0af26f3c6aaadf9988dd5ef4a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfd09522087decdd56f2f57369ddcd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5395e8a7ae4aaec2ffa93f974b0d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf504afbccffedb4530338e524985bd7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7d6d01bb450198ab7e707cbe8f95d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13097ec9836057a85208663de62a15b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046baaf6e7b445e7bbe4c6cd4a2ae97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c029ac6f52d86416b0f016a34df5d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef004a1ab794044f12026214b0282d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a584ba90a987b2497d873e3d1ebd6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9c38e71afa439fe7932c6520e4be8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd039b65fe5ea210f48ad48158bd474342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dbeec57c7218af2406c38a71c051b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e9d8281313834079f279059632dea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11f0f913f9a5c78daf06d3113544d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e1e56e9f92c8dcd32f22cf0d4e8b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21051ce9918caefe91ed6ed44add1797347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a3c61d8940829b0dccd4ad38624b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c966ac18cdce4e23734fb77c940fa6f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84730238c86667218ee93fd31c6f582350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40885322ba3ba0ccee454f6812c89dba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a21a475e5c84e414a55928e63d396352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3fec3f6a67f04f2fd8d016045b94b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49f998c3a831fee0332bd609c1cd1e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b189ff11bdc73a33ec48e433931095355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18950fcb938f4c955b331381b31bee9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ca1b74a40d4cc5d0f3a19c4b9d668357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c273a735d76657c2867543132aae87b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8170236e2bf1baa637b929ae58a20e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df026c6195eb083d6835971aae3a45360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5991c401458f178cba3d11e483e19cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3bd481c54be17a357dfb7830b5b6b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e34924c3f8a6c178f5abfc215377de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941e5a013be985ac79c916c2fa39961364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd840540ff27186d50184c756fb151b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643bd8e72484225d9c4144c69456950366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645af5cc3a1607e980e16c0bcfe7b5a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae197fbad693eda628ea124f027b0e39368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9addb65b508098c0231d530bced21df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77aa635974e6518e1667ae09bc9bbf8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3daab18455bf517c558b4615ff434371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cbb44720f162debcdf0ebed427b6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80cdc0725c1046d601dd0d640b9eb4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7c6d4a15b65f34eab17f2d7e319a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587386e29516a91fde6b2501ad4bf10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8c17d460234ae9dc55e283e23b7a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689e6076f07ed787d814f8241d797e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddce2eaf024c7bc5aaba40a2f0bf77378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5ed3f8330bab44862d9e0e2b6baac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7ade8e138d79a6de8a2a0b550fc0d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1b9c24d5cf48350f9b7130aec4252381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe03255ced63c8729554d325fd63e72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f1816d0caab33075534741c8a13ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e7baffe2b71bb98f98aa19d9b0970384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34055a76bb22d37b26d5add078012b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157ff2a765cfd90d68014f33492d938386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b52eaefeb62be055f739ec12011c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849d63440926435e42f82ec9977ab76388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97b7fa03cd0c518a6e15d0cf1eac07389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b8fe5227afb20a11407b23d668c73390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ca195280a8d64f69c1c38628b0376391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e297d4babfcc8faef0bb39438cfb85392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21eaede9cf734641eefd91bd600a5f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264466c36a28eba4e5d93dfac42758bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae8cf59b7448e885216437b7ea6f17395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151ede6d8da76b11095c87169a7b297396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e962cde517b6143e4c3d1bc287ec8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2512083c8e4ed8d934e2447285c2ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e262ffbca87574adcbc657db62145b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af542cbd84ea9b33de8da502981c03400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ada96a689e42f92562337793d7c93c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23d8921b8211ea5bf92dfa2abd98af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48036ebc993410c22163b576356a7b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c201c6e5c59b22daf3637d093e0eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0135b6df3d29196bb0901d28d937c7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39d680b6e41ec357bc25fe40804461406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c64873193504d66d371a37d64b7dbe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df997d0975bbb3093866bceccc2c412408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe58fc920db5d26a62b3e469616111d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16a2ae6c195afcef3f28a22bea28a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daac382a7bd42f21e98190f0e06a9a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7337ea964eed9b201d247f4e403c307412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9913dd1617c3a673351f66b4ac7a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec001f5f073a058f3a98d1a504bdf7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb8dcb8aa2e0352d4b4393c17e83bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63ca41af2a98b13631b110884fd792416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f44cb614677aa526d874b23f379fb5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fc492978429c7fe988a6020983d88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2632654d4e58e23c7493aad899e35d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76f54a0ccec88c63ccf3a915947c2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1459053cbdee60f1734b4ed8e67c652421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7411cb0fa4fd72a4ca3d559e121ee97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35678beb13e42a5e25b1015a265c208c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a391ebc3fcaee3cffffbc95603135424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e458328e49a67ff23547c2f90ec86e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384922a9e22a3999f08e2d5fdd24ad4f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f67fcf95725af021e02de019fc1363427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe218fe6782e427a9cd1f4f4773c396428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc26a1e8f5412bd25d8688cd6efa2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29000e601b75a70a16514fbc1f843480430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f6b7334c89e9c11b244a59e69f632431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bf073d1cbc7b99c2e0ab7af90d7fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa620a2b2bf7b99894867417b6d1b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d33c370950fd3a88c1e8cf42d9f28434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7691acdbf6bb7852b09738319bea94435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038698fdf7be1a2ab797d38487d9fa63436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169bae6d939bc6d2e9dede2e3ebdebb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac313125b081e661813a20bedfaec4ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc846fd3436676192954d2566bfe0718439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3269016cf889ba732432369c305b1ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb570efaffd7c42af7652d652acaad9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e03eaec176f8bc54aacee6e14c589442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf81fa4ae6a9f4ccb7a4c2c15aba9a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d12fa733aed1756ff57467391d4bbf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac40432b916d83ca690f8efb0c2521445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf09ee4bd5c6e244074c73deb3c646a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2287e55ffd6002ec62216fe20335df0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446066e984eda4dcb1b225f36717e9b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec375d2377c7425ce646b6241748016e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ca5505ce392c3a7dc19d92953809e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949631f71c8fd79dae69801eaccbef6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7938e855f8c00f863aa3d276e76ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab223cd7c41c15637097f324189729da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df75a91dffd25482d50206e69f9b1a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec3568d34a7dff5a4579052f0d430b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d888b5624a59febb0f50bb7bacb1b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379bbd011b99549544350980d431f12457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919cc945fad734155acd472d37b6b28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856eac2935689973fffba7107edae0c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caabbed964eb2a0177714569553fea9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515efafec6f7d6f3a0e529c339b9679461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522de9b61ff7ecb125402597022773e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde03a89c5fe143b3189644ba7bfa2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0ef2e799d9415408d39f3b140d176464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188296c2743093e370c294c30d25ba46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a518813271b26e0d4e8a4cd386e834466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825fd336aa384fd190c8d192b6ff850467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e617fed74970a90be1df9a9d6f93d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75515f34555b0ce909fa482c579a03bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dae68dc256d1a30e389f05386d6e20470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e396056c5f3930bd86432bf5f6905471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503069bfc48c1fe413aed585bccf889472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d968926d078b91072119de6a3535c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937778a2a8c8c4a9e85c1facedf0f3f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b519ccca9e800ab3e987418da882d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41ad9057747325976b672fa97b31b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500bee4329d77dee1cf3c4eec78c812477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fc901b980bb7997b085ea13ed0b7f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c484555d0fa78306eae449fee4789479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d6b07d734cf8e34d0568a5ab3a450480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b9d968ac67b20813b40687b1681b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbc5f6ced8e2a4f411a52a85f86dd2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99101fe58b5a8774b40b53ca14d5b937483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67783ab705237c443a34fe6cc54e0d65484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f869c0e8c9ca8f4396e5972ce95502e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdab3948471ab810b1dc0ed1c5ebe7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68024ec9ec0b0f98906d2e992605a99f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890966747853c0d6381711e158c0567488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81c3bc75d1ec782b642d58a6c7e675489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676779da2eac2bffa284199555df3a43490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e82aecd4265a69b6dcbe3b5bd744e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f58d282a5a964203ed58e55ed0f8b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8524544fe05bb4c1a74e45b0aeb295493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff8f34a59999229a3b35bab0759d56494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca125ba98dc1008ab0e393d8ee6ebe70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e318925b3af0b03653158035c2ba5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabcf1073f958cb6649f1b2be0071fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad28b6a2aaf9e3a5a4eaec9b770129498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28ffd375091e0b7b8e707575c2aee3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99e161346d72c15f9b3150b207eba4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f791edeb9a7582f850b9fb3cc93b42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3be8023487ba3193ae4cbaba8d4278502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977efdda2731df7141fddae294a646a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c83028a979de0af7815083deb0cf3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427024a865b4578adc1e3b27b734f99505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420a52828072f03865a4885508d93ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d346749491fa8bac4740afc0bd52c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83610941de296e841faae0b1b250c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e3183004289c0a64f200ddf8470c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90806dcefcc0a084d57f85d916663ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a6f89d64675ee6444c1a31a7bd5b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be78b40aed38e7a965eff2a05ba77e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc8a572f17bfa1be55a234800e93f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398aa6a41f334a7d00f105ed88fa204f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f608597e307a5d0237bf74e0fb17e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7cac1dce0b4329b88dda1799bb9e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed29ac92d94c376db43665b688f3ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561fc8b2111f29db326d9c0b95906ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382109f29432301bd9fab47eb7035d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50f855acf9f7759efb0b96c21d647d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f20b8befdc96ef89f7d59179c4eeb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc2b44957569b33dc4818134a2548b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af0f08fc074cb262c758ee465f16b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367f54d2b58bcf520ac3b2676deae9f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d455f2b636e0b436542640d5334fe9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f78418a8abf644ae16a309a357a585526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39f58b86e74c647b783c5ded451cf9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5275212f97fe74b1be1a5e32d49c1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456ee2fc406ad66d1611f0e782adebb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585f0699ba676896fea41081b82e1d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50840c801c606b2f1f68c4223ba27c4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098b210129d2992cad99f9c8e4dc9fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e3451fb23827dd8ad14947992018b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46de7c19a3a6caf50b2fd8e9485e34534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6c49991c2c018cf90290cf34a2f86535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0ce8f8f78706466d2b0c3832fb2eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9450ddf6787fbfcb7da0aba364dd3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a901a130a5225116be044610e8ce4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c0be7d8d915253a08baa253a22f46539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e1208a5ebe905a9d8140cc8ad56e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d774bcde15580aa9d83c2204322b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268709752f104c90e3fb4c20acfb70a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf813cf662f3095edb8a9b488546f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f878aced36aa029768baf86b6af80d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c663f370a049785d8a3663ea224ba48545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011249d55178e29c1f80f0d7edd9a746546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa4afd460481d89b38acc533f736f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338f43b417853006a999206f3632b61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90721507aee32095cb78569cbff5351a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da785af9b793c4220eef71d09bf7d724550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1295215aa98da337e7213da3cdb897551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76fc1dbba3908b7b2d682b2958e580552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff41b379f4c392a7748341cdab4ddbd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a695900023059cddc45734d784def554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c2f335c5f320eac7eb394117305bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c2d3511fe50d239fd787666fcf47b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b37b0d9c5cf95f6be44ad8a1a6ac59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5cb4420c52a662eef25186fa69e37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daee7bb5f7e26c678e100fa4a36c52a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb5bec4e176efe7cbc0ce349b8656560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ad3bab4498a587f6cc7ba6c994060561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e27366ed78dcfe17e628debec990d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd55f79cf6ba8ef828652f645c6c23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f2f5b6fe9fe2eaceb51ccb7750579564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564ac91246aa5cbe1ade15198d6f583565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd218c4f746ef11bc86e0bbe4d0819566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead80f397716cac541a52268e80302c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ece3757325c225c9e46a5d42cda312568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254744c86d22d218acea2a3350f01897569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d019b3b727fd8b30c78d9b4b5e38070570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efa4837ce9c5bfd680ab6c17f1fc49571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834d3da2e8890ede5e56a30a36c4815572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ffbe301f28b8a2d2bcf5e57aeb720573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da78e02421f3ce3fb85963c7fd875c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b8ee892be5ffa11d03e4e56c1f5d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bac2fb7f929828faebbe6b08153b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d44b5403d171c4cd9fbaa0a538393e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1094cf10740f7992ef2c1d5dcedc878578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcba4de551d8f0bbc555ec6dd59e25579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b03dfe2b9af5db29a9b5b9c086fc5c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3007e3fd2217204aa3390cdadc1c104581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dced0576a5f7f5370ece1f5dfc6976582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5d204576e48cb90b608771bff111a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc002567d82c1f9df72c9ddd2b04dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210198e4c7f3d5139fb0c8184e3918b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a52913922cb0edfe1f58917911b686586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce04779ec121debea46ad03ccf4b18587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c415ee7f0ae41bf69a5d41564caa8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9237cb9e1a2b85e5311196ef807327589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b817f27700472d2b9046bbe30ba131b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20f690186efab52345c2cf036100c2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc23bcd977e76d048f513e999b23f32592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db253e4a7957a08d09b70f7279b2c76b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655316ed47e979f30c47acd79507c837594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275df3f67c47b20b40fe2d00a2aa5a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdb8f572804ce229b96f6b17365477596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecc2473f73bacbb09a103fb708a278597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616306060b8beb186b3014ca1a28fe5c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a4312a9aa660d57e842ef09cec835599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed8870565c30d9abddf65e4fd501ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b607df1a1c558e10cdab33660da7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75783447275b62687ade26624c79a6a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9866b09ea125c421f27fad63135cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa074d1ecb99bd2c6345989d3dec936e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed48235b7fba89bcb7106a38979b80605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c668767af8feef418c674df08a76426606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7006a33ce7cc36a8cf7d0aa8760fd2d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ea8ec6916d5255bae388945ee8598608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40402fb3e464fb311235e1ddebfed72609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba20c9cfb8202f5135bd1e5cb6edcdc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f5c8d5792ff065a64c2eb0e2fe3df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd8a4b05f6d3cc962110ff040a9dc4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d837e88eb22b0d572e4172185968c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9501eb54da48967f56cea204c2f3ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8ae56a6316106cbdc09dc6bcae9f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ede093e5f5b9946a9cc2d9c6dc8f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7ad3edf8f896dbb8ae2375d2c6ebc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c49ba324e57422bb02d51277f4e8ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f8dcd562eb0222f5b5ed29f5d52b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275bc5bbab6b4c9e8cf21a00913f74b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e077e2c4c842e5a8316082af8bc267621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1052fb4aa4aaa2d1b578368aebc7fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bad1668e7c6717edd3231778d5cf2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fb72007810ef0f8c35e95a9325a98624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77480747cdf84f56ff28a9b0e8d38903625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a97dbcc6775e3e09db737032a74fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e0748e4038fb453f1c428368169f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9de818fe06e863a4088703ee9bc66628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2bb14ee98216fc63e2a4d6d574b58629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4059bc990c090162b270a336b68f53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8271820035c38eb4719062472c52d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d866c5a49680ca9def4a04648906e9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdc2ef657b77003b25bdbb0663a454633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01b6d755534b43d9520358a34f3867634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f34b3bf33372c8373e0197819c393635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c92d9320a84505fdbfc48abd96cf3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5a104a8d5842996412612f547b3d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f42a7468cbaf6e36af7a816a2f389638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89271e84ba307cd19affbbfb8e8766be639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e217337cf0a5ebabbc68996b965f99640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047b401b45084e3aeec252ca84c0e43641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c76bdce4fe9eefb68349ecb3a95a63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc55266764be67402fd92c8a1a8cac0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdb9d38edcb370e766d4911baef916644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e7e848dc37998c7c1e8563a7bb3fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac2fbd1729852706e9d3fbc84258be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87172114caaa1db1765751d67222c8aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e8f07d104ac54f4cb5dbe9ef6ca9a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7c0188787fb497ed14257d8a82b07649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5724dae33fc12c7b78b49a0c565c6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229b81482e379fc8de80f39092cdc5a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8a596947144fdfbd37c7a8fc0270e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c57d71ad0cdddac54c82ab3bde5ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d514d2d1169405bd37b212b576bed9c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00027c65fa59bff48df26ce93d4f5989655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4832199f9d7872674f130907210ab19656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e18b43076165ec1cea5c9f9ac32aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e5ec48b6f995b1570a9cdc07e50c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d33d45d18fe8fea83828748375738f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6806bdc2d616740ff5808d1289588660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f186c83bc367a66da4911f89cf7b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3140aeebffd2992a4d5674e489b1c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58514b187aa4ba4b123a7e4c7fcfac83663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4a69bb3285fd2eb9ff87684a1b138664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c6a769966793b128cc89e7c60948e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893b21aee14504fef91edd4c84ca9cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd28487a902ebef7edbbfb17a1e3ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf74dc4b1cd338bee4283189ccd937a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b50a1c01b9e90e7fa9424b2d5f02a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16112f1317f7e4a0580d590c0ed9cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8465855184551a5c34012d7019e7d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fcacd25c95376c8840ea53f3ef0e5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e506c43e705246972d2b7e2238cbc1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138e4e13af1ebef75b0820ebc7e45a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f855d98505fac0bcdb9352fc356ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130c467b9f51dec50906d2a18289a77676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881b683e2ac6814b00027591059a637677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acde024f35705bc3817ceb28929b2bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191208df702b2f329d1617535e297c07679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453807fef9bc9db26de15047df24b579680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97598936bf95f1ced071e36c7cd0773681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bc0b98ddee8d7bd28d99e539848c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec6659998e8d6ac9f58c29f86f89a7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bede49a828cef25ff00ce692a5d03f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec8fc4d9a97c7c76e160b70a7d1786685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b3a5d8ed70bdb37ee72266a24b7ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230587038217628bef2da09c15594da0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b3d63fa3fe54e10bc26cecbeb083e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9744e90716a32b493cc5cf55f146089689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689f8c75dee551a4f09e41c59a7a860690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a0b7adea57f16a2e24c39c89fd5cb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3374411180f8680fa0d2e40c581435692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13104811bf2e79d79317f93aaf219e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbab97fddc0c3500bf7575aba01efdc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914e7754bee203c78b089dbb44a64cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5401b8884cbc46ccad25644625240ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327fff7aeb2a29187053922104d6068697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd51aa2c54460f444910e2efdac0083698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51f6f60cedd63c324194b1fbf8e5d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74fbdd0cdd341d6ede2f2283b1a2b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c415178b7d5ab5145f7e96513dafc5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f679d188e5df0019774b2771db8c7e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a83597760f5b3bae07a55cefa4d296703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5ceb35280bfb73d9dd51c26ec58c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46309ad5c9937ddd33affd14cc1bb7b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e23f6ba96be0203519a1fb94894c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14ed8b6cb75a36c75318fa46dcc366707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8a4e3d364b5a4d6a7fa4f74772d15708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597aa426307f93dff8137ad237263a47709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918cc9f756ea074ed98a89a701d8ab2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7d050238ddb95b92da28346fc9ad7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d64db001c578e1f516d44d34265a5a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e7a909463edf5ce267dd332068bac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ef882d1539756ff3a425b800e7e07714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bb573b686447fd50715b37d414833715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b450449f0f358f0e5a4f5ad413e01716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5e1d16651b436798dfb734b0a68ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61197e6185938a27bdb563f2715b9e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c6e460efd241ead96440b01fb9424719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cd67638a9ae3420fb33d1d68e1ad4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d154e83149d55e7a854935600d00b97721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20ba896290a851335ea11946962614722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48edc568630ae49dd48b878247593b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38429799ace1df220e58bc3a39c6cf06724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cf0a1163d8335ad8ce60a13213e8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5abbe7e7a8b5e7afc41fb9fada2e28726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b858a1f882eabe63fd64bc6a2d6f01e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08871d8131714730e2da5cf68e302247728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5197de3f6bb75dddf44d30ae680f1e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43912c7af6db6eda4af09bd54858ed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5f25808b4170e0da17c239b6f717e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4252d285ed28229ae2f6f7ef93703d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c7dc03c5f33d45ba37834ea23d453733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7f851b7eaf1d7829b78f0c09e50f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73d46643e70fb342114866a200137b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae4d6ebdce16c9cd5606c015b281a0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac3c0e29c1ffcc3a42c1d676742642737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18825a222b1a8a77d966a2ff7f4a99e7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bda195b4ad098872bb608392976aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc16d8d821a8fce9a7c75fbe232a42740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cdb48335d99ce18c17dfb77615f00741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e8ab8861dc06c2e94e3dd5f8bad9e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b3d1e908adcb5417b7a229bad6449743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497de976d27677292126cead12ffd61744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d793cb805fcd03d4d27598d4210632745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e7c4faf029de5d5599842ce362d1b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e1e38b2affe4d889193e3e3415fb2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbc54d0f86f43d7afbc86ed006f136748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefb7c3e6c246f725e4a284ae230fc0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752e511ee2b7581cb3ecd6138576903750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba16546c9c5d4f516fdfc4a49c1603751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118cc3f515a8e6aec5695e62fba5768752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067e60c9175b644258485ce09557d65753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1872d649b50aa0969661cd38f914f40754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b679cc3309a40089f9bf7d572dd00755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bef823caa5dff4972d4078c7b493e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf42dc19ad5f46acb1d958ed2aa76e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49d4eaa7261700393b689775ca7dcc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1246ed51c62c41cdf450144647529c4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8d17d7cb92cac05063b72b75f8c8a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847f619f505dd88a18e9622533b5374761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81bc29de8dc56443f3fc1bce9854cb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9eac5c3ccf9c9d7b5ea3563e493f88763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298512ea99a7cb4f598acba60767618764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53f955e5c44ca31316cf791c2ed8b8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f0e289a4be6493ddb30dbce31adf5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d224d002891d23f7e2f4cdb655502767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e82255d3ae86904551fca1dee60472768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902ecb23268a8c5e5228bc31fa96f7b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd82ba8846f1421742037b617c718ef770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad149f660356c87b8d6d031aba7edee771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15c2960677a0817f960b358a028357772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05a8285779d05cb8facc123abe8d16773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94192b9752af7c38c7501885da18624774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d722f11eb32529c2b04e3615144217775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00451574920a0d0a4c4bb2ed6e5d33ac776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb0df2fa29746e89bb52c089fb6b01777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b487a8625e8bfb42a4e5782b8ccc0d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b556d46923ba005cb7d77dd1a4d5b97779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81f6ef1dfa4d69754c88c21feeff2e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5842f97c3b60513209ed6b704d4b7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedac5f29d4ac7c5a4243d0d1ebe197782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13665a1240d552a7c8e21398171c02f3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08649dc82a9d1cefbdba1904904c07784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f8dc7c2f2d77f822a7b3b291d28ca785.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3ee1ab7ac785f1b0aa643a467ce201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4ff0c92526eedf240681b1ec72db72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9ecf956b4acaced39922d10b032313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb9d1af512e43bff7c2ff611f033e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229c3ffd92aa77c9d1c8066e40af7e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44f8afc96226d852c7b84757ec57fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5319098268e052188f7a5bf7fdb8a517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab514b82b67a70b7cb974af60942318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250c7715c8815684e0d8bc10123071a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc132dd34c163c8d0dbacd70054aa010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728b93d1d8be807d0e6be00d87ae77a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b468852cf053fdcdc7b06737ace6f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677d6a40f927cb779a20d970338657113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d1f8b973fddb2a4b8557f56e08bd114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0bc9fa47ea8dcbaa7b35bc0de607b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f49aa0d18bb43948009799504b3a3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fad1c431db8abd180db49c66ab41e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf1e3b83689902eb0802efafbc0a4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37034027a6a1fa7ba39cee3f93fb5de619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a72a877986638e46a90a614599160a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b5aa2aab7c1202c75c16b4b9323b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178a0381352ec598129286b05dec3b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd3ac514fc536345e5af92ceeb298f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e315fa5a752c7e81171f13c03278df424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4335a7a2570431b770d1c0fc9715f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762dddbc491eb7f8938fb053f3849bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6c78446af5b1d5832f7ca5e83f24b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08d1ef80b779a3e5dd354b8d407c7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7516343373bc0ac2f8d96aec86f7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cb211c82c4681e8c11893ae4ba49b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6b072d247e7d40b28f680b9ef9df231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc05476dac8322f179e968d108b129d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2867b140cea5837e8fe04ae7214e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c944bc95ce412d419766dffde2144234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68ef44e6ba7174648f0a3258f1203135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa1abb947b2c0de83edba931e9e5c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8ec0f830422cf58011d58b2f9b5cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204aab4b1b71cc4befbbe429616e15f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821a520b5199b18d832a04fe542def739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3358334afd43655e937963d4c86c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88003256b27081b8782170b760c0f12b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1a7a1676fd6d20788a61a8247702b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e288f78ed710225cccaf88b6460c4d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9ffeac1441029bf30ba7b37d76d2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70df27f6e7066d8cff919cf1b13fa7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d451fc93e30a126e4d49303105fff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c399a5f6e82849888bd69a06f821647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a108142c45b26c004ce8856c5ee4a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7457c30a2f902d65403d7b2de95317d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf109c98f81c6adea5adbf5c6a5d6ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89434310cc5f47fae15054f984d4595151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45d04e755023d31fbd37f30f26c82d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ae05a3b49686a38a8aec4dc91d57a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3676d9691fac1849bf4f4edd31eed7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d73a6e9e9a05a6189cfd8f6d9b51b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afacdbea7c74a44a625ea0a339a3b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810ce9b9576433c00cd67a2334fb8f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf2f4447af2cc787d66f4aa916aa4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e5ea4b5ca62eb3cbded407dff5d9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed6494a32e2c58687b314a24366e7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0b457860eeb6ab5caaebcf8fde90661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb075ef6c527641650c4efb7b750bbd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cca6d0ddf4953a0790790ffd5571fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa773008d977426370cc9cf8c9794f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05600a630d178e8236f9e80c242d07d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51b169b414174d86cbe8b6aedbb4a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89620fcabe6eb688089491cd0bcf1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb1ac59a3f9a06e2f73e7d4bb162c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089a6d79efd51fd3c97b21326791f5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5d426bcdfd90fdc4d51406a5c78e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb2f6c3db13d4ffa2cf99444620a4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1aca573166fc408f7cfc9294d91b7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b473dc946437c730799222adea671c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410e5a86179b64026bb5c52814d809e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53573a2f7f937dfd8c12a7f894e89775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e68efd61782fae0f7a42163039064e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c44261634a30c3e80f39b32c44c78e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e98c4e5d61d1c4e3b2007d55efdacf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2ed78604ed748688e8bee17febdab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2b183e0134b97e13ac00983d7d27a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b2bb999f8939aab6d08f89cfd176f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8316fbb25d41e4331b2f09c0856cc2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba333105892ec88357a5cabd27bc3fb983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a45171d21dfcc2c1025eaf180de7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9338c22ad8d419dab242d2ad17deb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efd7257c8be7a3c756f0b0ad81009786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75163026d6c10cb139e29c02784bbb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0c17afb1a8bec12aa65dae836ab5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc52de4fd9c26c43257bd434a9dcaad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32b9b159568f0f405083a8df49f4f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8d55931e79efd8d72e442c090a0d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd483d18506a8800c38cfb22339eef9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f4a06f9b6d7a0c56746e3cb6bf27793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d3334ced2c4eb341c547b6698df5794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c0b526c4b058f78f46e01fc8b9fcd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851852141d63e461ce4fee58105c43296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7417a79c37cd01678f01b4f4f66d0a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8a5c664609bd0fc58f394f072c4de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060addd393793991771f421c3be0b13d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fa15af09d6be5943d58aebe179ab3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558efa39623e298e95130f43d987133101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1593c96c62210aaba8b738911472f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1685272a531665d5639f3352d19d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027605cb7fbc5ef130c2fb33c4bb9100104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9284d891e1ac103f1bff3a0cda0a00105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029017bbfd421cbd59815a43f88cf82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016be1847024fafadf26831dee5b3b40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e6da071a6267b68757a31d87317b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa557d03e0d7719e5804cff30a641d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e93e15e79381df46e351247113edd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409e0211becd94e860095c9f1ac08d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf51d730426946a2d3738938250e01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272ab0abf0397ff234ef1f9c38045ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69609ef072f7d64aa1023850e231b793114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf3a3d012548daa05264f798372255115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15189f867f7f73b6fe855570eba2d41116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38795ce6ad3953baf3a2b0926eb32e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfda41cd898cb23b74c239ecf2c37d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02497dfb338471c1f688900d7d26d22f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef0a5c8b46b5e67e7a94d1fb769952120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dae1f757fa3e766a4d021c9eb49b5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee8cf1c731fe9fbe12a6499fbac7a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05814f167fd1057c9cd86f7e820e6b84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497620eb818b9f8d63a3c13862bd8d6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eefcfcae412936d5886ddbd6b61840125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac4b5fc3fbf28dbe415e71314499b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9e9c408b1c53fb3a25bdb6ceee1d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889d3709cade40a454972be6682ec03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeef965f110f3e6ae8f968631cc9f5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bc31e5ef843f5f7dcf913b34c5bb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219b140bea206276aaa9b529f5f92b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096050e961f9100c8734349ca4890de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c86f71dd102e67026e9be3114e0181133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cf970bb04c14bd8cf017b237086d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4281c8f1bfdfd8992f9d12ce530f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68533e6b5e3c0ee64cdb8bb785e99100136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9575df377de3bebc3481b2c9aa83a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53029896f11989b9a12e2436f2b0a2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742518ca4959da5c2f55d6a076171360139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2e64447a155fa8248745b7f780b12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51840290b3e3f97729dc1df35744886a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6e37a9d8b0a745d9e8273f75c7ec1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c80e721602930cee4d68552c56d9d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b093fe8bd58f950125ea51b20f740f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21401a807013bcb712c4516d327258145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1f956838c03e29bf0506205dc9db3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e79ef56d00ee2d5c88cfd2149fed6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db14a7ebbbd022effabca6b7eb9831f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfa8958e5f79ea17801fb4294fbf8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38932298e08f214b57d07f3b103fcdbf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c124efc4c08135fa0b39970d76c8f99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520779cf5bb7181105bdd34def35b32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cc08f287dffee06869cba6fd4497b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e361ce6849aa86cbefa273432e37f6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16d26ca9ca8c4ba7b73239fe110c82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c3a4bbc9c6acd625321a5e12ccc7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc8034b3ed803e4b1653aeb4c8760f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95b1aa1666168392d41f139945fa7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49010e7d2fbac89b756f04fc8fb5796159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10d542d962384bf53bfaa5f28956e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5217a412247be79abd049eab4d263161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372536ff6843672ffcde45c5df1b39a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a160bc0d37d48f14ab9eb05d65382163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44c797c6d52dd3db2c12f338d09121164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62cbd37fdadf4110a41cc04a1b63e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdf0f9032f2191694acbaf783087b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df3bf886823b8fff3fbe5ba662b427167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d1b2bfc4b08120fae4d9df7ff96f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815158243911878d5b0f1ac90b404eb6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990e54b2d00146832772a755e789467170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8d15d95c563de79199a73f90a4bb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc6e4f0158871f0c15271810a93644172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425289a300ed43e5df49b8a0f30f2d9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553078f48c46280f5edc3a6e4794e01e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f1cad5a0a694a6509bc67e54eaf96175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73f00dee1acd9f01141d45ed1f53e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872a31f52b904e12536dac7c6ced643177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fdd34a33018d8fa636f4ccc7eaab2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e3ab14297f95e7af5090b50dcf8a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07fa3e430e96586deb764651693202180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ec8d414f4a21a092ee0b115724245181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa55eabb55450748931a6e78075bd1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856678ca92dc099c35a4d8429604d0f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050a571e3da1fcd78ec46a655124c59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2d25ee5b746838ebeee9a5a9d1fda185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049edc4acad58ba0deaa87a5fa085905186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04ba2ee8016172057eba6ccd6b23e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3addfefabbd981bc94b756c9b0d433188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12b917e4106a122b225c5390ebc87d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a086aa5c5871d1c564c3cc98b8ceb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fafb16ec4d67d108fd0b16c9cf841191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10909f41f469057db7b0f5517547b0b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa66ba2650639f2909ad23ea8b146d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774312bd74ff661869c05a8c5a3a41d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d588b3240da32693dc7a2f4f69cc8b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabb3cddaceff68fe406969d114d8a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e047389b1a3416bec2c7f7908d45598197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce782c30c837a6341d52eeaffd070d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9d5923b6e6cd8d17abb42ee520725199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35a1bcb5f7e8a7818c084a3375a35c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f674bd3ddb3dc717ef812af56daf1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324bec56bce2c2b7382d588f29da098202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95699b918eb5eefe65f9f572f9368f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02674be2a752ce0d30473108ee0aa7d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002e960020e0b902ad1c1fee7e29cc3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5ff17a14eab631a6691ecfddf5e6d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1c847f6fe46e8a0521f1881d6d79e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f18c13ee47b9f6368dbdd00a0ecb26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf7b5299744333f830d91c678b5383209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046691bd1045505f53ad454a091e209210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0920572d865c969494838e6f31206e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18d1b11baacd1ebed9abfd00f562a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce284451b45fc5a734bf0a5d5e38d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646132bd621c4276232164a692e9966214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca5b8baea291407a2bf141ea951b49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f536db6611c73da646caa0e5f2a595216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45140635ca68db1d5622cc56e28f393217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd89ffe17b5e708f03de85ef4519f48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125c605f91996455b3534abd497848b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1756970c1d78bd7651a27b718075d95220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f62260d8f1d3e85ab44dad9b9bdac3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d2212b468f1e7ae25d8dcfa43f1b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a77abe53c9143f7ca133e91002df5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d6620fb43e6180d606ac22cacbec9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef2a5d3fcb4708bd485688e15436a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffec2dc446ec349f61aae16fae7ed27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108104559a1697f3e4904d33b9d2295227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb058d8d0ca47067581dc5d66467e2e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef59f6f81baa6423f9c296ba5187c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38165816b869e7d53b3688d8844c226230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eed582f9e8f5466af9e6ad21f457b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc6148dac3a9e3c30abc74e064792e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945b531c9dbb8a7a03284e0ac9e624a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1af438a5c78a1cfc736ca018a96b27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ea7a1d2df843e2f91e0058b9745ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e65c21fb9379f52d5b33dc26c9f753236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc22c7d27cbeb40d37c02824ac6642237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a58f8414c33de9fcf3238a675bf6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6970d3e5bbf0dd50b4327be90dd12db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891798ae863ea488ae6ca7bd97835a91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fa3377ace4c9bdaabf52f06bf67dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba313c0711da7ce0b4cf425798bd19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e65553da41b683f040cfd8b2f7bc9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a05fb47d250568d73c5a95e76d006d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c0aa20ea8abcbf7fdf7f568e6f26c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e4c76f583fe13a6c3fcd50c26f481246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea412530bcc9561dce7701535f4865f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334afbdc95e746dbe7784175aa48f471248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c599a980a7f5733b23af3594ee5f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d620920ae5aaa8467c90bee2eb5fc3b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58782f0534190f00d05bd036cc221327251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b80e3f975643eb6861984b7a5d39a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbd2ddc54587db80a644bcf2516010253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ac695f2d5303cc4e37e3d113cdbe2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27299fb3d491fd0629279aeceda8d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99a057e785df808032b0335e395366256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89216eaabfef583b112745c9d690ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4205f05ead5a2edf33f342828fe65c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a9ad5f0e105c21dc3f857b78321c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136f8f46baf1e44577914035bcefe50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9288a5088d10977d77cc71db567db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acfc591293d2d032be3a30d2229c93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932472d7dd54806acf807a836d9ab47263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfe32f5fafd4a8ff8e01b36bb3c6b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092693d8fb27261bb0f1794ecb88b926265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5082dc910493f6ffe90fbd443d4b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3972119d88c9dd643bc36ed835059267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540d3a58108cfcf9131843ed155f9d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b161fdeb1983430cfeeed10e8ef80e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94519cc0fcefcb0215436048ef9dc71f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2100bec976e54904cc101bb645afb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e6366e602b6464828a30dbbc16e95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa18ef4d85a03767cdfec9234e95c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a938f81a6d4d5eaac2761aed708d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a886e6add263f426e5ab70e13b2476275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5af9a13aed82397ca8b30e414fef77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2fd6c707b91046e593d53bf293d90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35ae0a57ef4d3806ed487a1f7af704278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13134a98c03668c7966e497027aff8a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac450310081fff247fa146740b08c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fed0c1aa7e170c948e8704f8e00be1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcc7d883911d17594709a0e48c83c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4936a2b2112f19c39b8c7f0d91cc30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357f1e31f9f97ccfcb6d0701573ac61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00f4af5432db921d96079635cea57c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf9dd9c8f177f161181e52fd7dd034286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d5f65f98b9093bcb98df234f1ee05287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5a0749779a3d5c52085cd42408b03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14376a4bf75980f3d009758aa7a25bbd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b988b88c888c0a1cbad1518960a0927290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629d11ff1de0899c38c1f9412327ed1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4753b89afa4ffcf375a82f240ae9c65292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b693b2576872358fed76b336d7f131d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f5fac5969d4322ce493a5a738536f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b988e29f7135c7255db3472f0d92f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a0bae6061a94ff8b19ecdbb7fc1ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3267c2097c5ae17689ddb92d96b11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcbd7551802f73d287a3f658287887298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb549bc32691c37068c60e5e775531b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74871563e236e1ef9cb217d21ad8fe61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7a843d2cca3b2aee88020d33c910d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a712e2726ff112ca9ab09fe5f4425f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce243eef1029a571ddd487ef5a6466e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5401e1703ef4d9e7bf39fae2c861b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee256255d65a0990d3d16c766a936ffe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64c3cb1b93067623f6d5b301be7e08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed201ed38f825126ab6ca10f545dec31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacefac074e232164d57b2e6a0fdf93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cb5097934fadd6666815cef8fb91d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32da647b4aa3a6789d0fc64f6405d0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5476443f14e6b374e98db0b77921ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481ee2aa743ffb985849b6cf972ac63312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed75c6d286ec25202650704cb8a6100313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e04fef88176d84de3780eb0e069e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03bf9c5b0973d571314f59d0d6fedd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f91274950f062c53dbcc6e5041605316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1ec6e775d023154fbcc0a7095349e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba8fdd5bd4570047f91db1b27dfe84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44317a54e10e16cd17e23462bf255a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9e6c45959fb36d24477c68f97dfd8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eb4aee1b8df4a8b4a21c45a255c58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e266932cde6d9cb10fefe1f3336b56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea690b0e7243beffcdc96dfb22c8a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2445ec674d3e1a03facde8e80f8b8c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b4776490502f3f067a48c3723c2b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913606e650ea04cf6b95e6ca5b4b42e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08dc5936ca38b703c92d839f2ea9eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6c427192fb79094fd3fbe86f110a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d3f208bc85487630c1b21402ce057329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a166b52a3ebdb0b2f0c8d22f0c811330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad991a813ab67c3b904b36dc17806a20331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6282415f39695906ec9b4b835b862332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a2a547e1479246918d0997329e080333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2d6151a267147c8c436c33b2713cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a580a8bb6683d59b259d045ff1fa61335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ccca53a5da6596a4e9f856621e278336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f9bba5b79e3e1509eebbd0f7a14bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22634f5d7bbbd429f3df8a21006046fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6f8622132d142faf72764547e6014339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f5d0eef80d45baad4b14d06337315340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29933aa4c37df7184b66be89c1008a99341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f9d19b1f6609eb6a8e47525f3d894342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9a4bc47086266acd56f8702e9e578343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06891d6b2ea87ebb3f6399e72b92502c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e71f70a950cca8cae432d7b8788ff5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957770e9b3efd67b2b36b461e4418876346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2909bb9e1bd96e5a4387169a1cb294347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbb80d35583575160123db03ffcabc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f7c7b207424b9db01990731430931349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454192103347a2d7bd9a0d7e5a3d00b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769f5e63c29c4d115e1f896a8d3b2ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3367c886a0a0a88e21318acfab2b7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f537003d42dd97b350307592e63af4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570a814fdcae100a3e2c67dc946ab42354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f03cdabb6871a1e71bfd1820cf8316355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4de854938ef976bb510cca51b5cb48356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69d50a24d8cce4c1b0a8b8d50e3e28357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ce23f680ac098ca046db4849e536c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660785f47f93ab42cc21ab20e83218b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6a0f15ac2bbfaac55c59b6abe90c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314f569fb0686705fa6e5b4967ea34b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73c3237e36e413d82fd9b09a13de37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e321fda05c14cf9db61e83526961215363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dd67630222631d0fd4d30715152b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1f3e3d30e059ad11322affb482bfd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c643b991c7db665994d811929eca40f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c22fa04a8f58d79e3dce9e2cf272e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceaa3072aeca6c43566dddaf36c6b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c026decd681288252cb6595e67b3b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba54e1a4c048a331953b8fa9a378354370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac26b03c3a1b08528808c1093456404371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832f4ff5f5fe14df92dc8e0cacfa2c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53fdeac33081e81dcebd819bf90477373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabea6ba54311eed82cbe6d82928b6cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf76038c4409b7a2942eb57dc0cbd24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529186db13b7c9b8e8987d0eeed29ed1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89657ca5f3dddde0ebc8fd9c0069c62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdf8b272f09dd31edbff1aff35bf69378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f4802da1c38265fc00bb2392acde9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164fc10ae412ab1564aa01bce90ed4a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fe5dcaad0316e7412bbd2d4908584381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f229f5ebe3ec2ea9857440b8729d3b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb961cf1970639b3c6d555b4c89e12c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9773a00cf5e16d7e686b5f596674b60384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37093115818bf37d92f75316183b4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103aaef4f44c170f8324110bee0d4f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e028a534371298955c6b863b9672cd4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e136efdf5b9fac2f795e82c86a84911388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42b5a5e971919593fd14b54abecce8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a639449bc9e39bd8f22d7c95416bafa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6f307307cc3a28e3ed5b8818fa590391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5be6fdd8499548a6968624b554e728392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bdaa01aa6e2b54e3e77ed1d2fde48393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e93d07132f340749e2818b4a750d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38c6a2683cb5847c0c9f9d8dc525bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36fe93c5103866daa2c1231a2fd7a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b428c6e767da4364c1f18dda5955e17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c8c988e12c4aed99deb4234691538398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87951b9aa6fb1f2c8b4515cf9da031fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5dab06b8862c37b686b2d7f641079400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead78f84f14485b4c33bb41c747ae6dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380902caf49aea40781b25fadc3d6481402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d922b92a3e21e2571979486f4fe652403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80895f6eb18b71f797b373f3470e6d68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5740512e3037341dfdaf9d3b99fcc5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e170668caa4a46d52c79275534e28b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01e31f2836a7a984628dbaf928e1df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea6ac1e8abd09b54e444ac88a348c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d9c8117512c44d03f7a9b8d6fce7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2cc0d1935a4b43842484fadd86352410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c0862e711745dcbbd6bf3617e902c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00611cdae59bf6f7f92ac07f981280e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a43596842116e5c5ed682d976275ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cc2ec45bc8a5b1850373477fec208414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35bf93cfe1444abf8a9df2aee45f5d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59687706f2df76396848ac7c9f3a3d5e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee9ded9c25aef5171c11b5ef833ec4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26ffda57cd08dccdb0cabb0048e732418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d9c4ec5e9438567264ba5d7de1f3f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9991070f59ee435e2b2c7c6d8f844420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f5d79ca837dbc0b3d3d2f525af461421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bb8b81ca9049d47bdb831dea60b0a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9b1af22e8757ecebf128e54f762ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fea3ce14434220c8a216dcdd1efca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b3a1d5b61f9dbba1744e9abd25a56425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c768010fae30bb3d9a309bd982d172b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f75d0405e9f075c6df62c94aef273427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34194c6a509938952bd68eac39632a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c600e875e5cac852963e46a8e3c21a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c29200404f94386597f6598c34768430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4585b97d6ab78fdb967d83a30d58bd6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b76fe1702d9f46d660c1ab5f37af6d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef148ff257296794f13d4c7b3d5cdd5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c916846b445c3e32621256af08ed4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be8ed8334f36bb6d4c9fe2666b8da2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02117416551b572b975d7193c23f826436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1574a989950743bd0644a0cf2c3cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb03f483c8192f454b8b36cb5b926e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645b5136e33ea23d9db448886d0934e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069668588ba50c61f7665db3c96c968440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0935833c753a47870b89103f2cb0766441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3a6e1b9eb3d1610796a37d9fcb8ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d27710322d274319370e04cabdf34f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032a6d2f55f1765c67fa0ab03a70606444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932446a179c7bdf19bba0900a4304237445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b041b8f020dfe8399d02b64a10596446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012849fbfba4027df9414357d27a2ae0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3933d69a3550feae1e9d66670a31c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd36779e8917a80c48e3805a6cfadf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b141d5f3a631f6ba5091e66002ae8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba2c3f73cf857e150c76012e4af7da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34cad0ed403b54a2b342909426f92e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458297b673a1d50f073d6687cb1afc6b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6923c12ad0b8783d43dd725ec31e3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85659fe1ff934378efd99ec04158a8a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47533de645ca867c731129e4ece4fa12456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff19edded4b33c966c35cdc6b5862f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636265f5417459c75848b3cec6533372458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13c0fb2a15950ec597e18485ae2e06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fafe468c58ddec75e8c0326b28ff1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de3722a63a3be9ef6525a1bd57f94a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c0792821d778ed7fe4ae74d305df8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28a7f56b2577ed555de690a2da7d17463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2189d9f98f91eaf8673d01b7c2b0e81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be18207fbcc059b95c58a58841fb26a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2a85cb8cac30db237867a0f93478c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdf78f2ce51de1ca82ff3b18573009467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc699fc4348f1a2a8f32b70ead17fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa22a4191396770705d446588f7d7b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376918db6a4c6df9dc8e9fc59d7e1e07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24270f7f51e17545094e6babf56bb281471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8599aeb96f9c2788340685be7bf0bf3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8e065411db11fbb7c564589cc617f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b4a7f5725b6971deeef1e51fb3bb9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f35443c1add8af52473acabe72c6ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5566dffe1335f1ba2dbacc0f7a049476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c196b09d4f5e6e4bbd97b54162d7ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a10624c5c6f32283d7b829b84dd76478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21b867e562d429b639957b2263ac8d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1be58af54be5ae016884bee5d95f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019947ec314dad39099d5b7642a2763481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44a1a7fe4791182ac23de50cb1dcc7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba3da495bbc0164937b38dbcf22c4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a2999f75dc1e4abfe2d9f9f10bdea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5426ad729766285774899b1b7903c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2648074b03177c1f6ff0837a02d855d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001379566929e2ff56530919f98a6596487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36dcdcba5ea9364affa5d00ffa154a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f87bd21744ea535684e0cb6300c11489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fa0e99c420a7f3b96dc5796e235ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddac312da41a9d2699f5ef328ea8e94491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e967cdbd4089e0870c4f910f83afa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f89382e61c8b022f0d1f76d5f49f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebebf2cc24ce84b4f9587344720dfdb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2221aa175dae7b5d3795efba03875495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec307ef65121ddba82765b64c56b12496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b469ac78ccd34068b1091e8fd74bb7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae307ff89e9296d13e39dad6d57bd94f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc117abde37156e1102dc2f1ae69852d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a4b284f200b6e20178ffaca018ed8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2392dbe756766848bc95170637837d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b062c0d756bc907b13b93c7e1d457502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db41a629fc778c63530901aa850c40c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a6bc47072d9e2919f419fb30a9a7e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053c4e2944cacf3b46a3e72abd14333505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7b5031760cd21f43b97131257d5d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f2774f52b34fbe5c07044e162a88e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319da525120760480103f40fd0e9e0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1f9e25bea13033adff566198460b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9bd4a882b71984398129e6b490b3e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdd33ad116aad1fd5740fc55ec9737511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df2589d2701743e538db299f6c5651512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0b19c0c040329b29242cf0f1b0bb7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08874d3e10bd9eebaf21b8e83da8b7b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dae7cb206876c8a60b987b4a70d68515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2239fdd61ec04223e9f30b0c4f63b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d693fa421e9e3ffc7b5af6f241a3b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0193afe49e19073af7337cc9dce500518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2369e5d9529cfa7866cdb6a7eeef4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a51cfd03be107b54075aa8792f6bb9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16ad79b8c06cf4d7673aa93a7ad869521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c12764d640066285810ecb76b853a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7eea0af70b7d2c6cc9ab7dc03bd90523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ddb535123bb7cab7403b49d3735d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6983d2ce7214ee61b44330e6b7eb5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0431ee931cb4d8e24aec8fb4ac4402a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2dd623c59eefa3b347411c95a9112527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b5d5e28c223c89bd23e4d50fefdc0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6025200400d4badcec48f37824a529529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508176f1bb61f7afed7232950bd0475530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dadc58ce29b34a6a355ede15dec60531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c494b56d23f6decce73248a8e4bf8b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4979a59e1f368a6b71ac6657ab17e72533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671a0c01c73996ffa3afa0a658dea1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67dd0bd67c753a7fce7a994f6ecb84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656c78436c8013a949fda1ff55940f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ff6c93264884ba4ea9bae20b0a4a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967ced64542786e0b4f39153f4a8568538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f3b1d8ce5a432eb2d006b558d1aca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf48fe663150da7e94744f71ebf91b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae99dbfb4c69a0858749711d7c565e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d2417d598fceac2c7a9b7887e7988542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63068de82efef2d991e73f9c0652fbc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c9351ebec3be2c70d1857e96d95bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015304296956d84d795e3f9efd66e8b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792af044c6a3c4febeffa2a19fe27ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739ce132eab2ef825d8871ea30dfb69547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0c7308f520c28e4a5097443f4a5c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf53e0cc893c1488f5336f690873f93549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590215547861871d85429671d0cd83b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8c54c64ca4a37514e366cec967f53551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dac25c04d0d845979fd7cd75492bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a62a13649174bb97179b3449a7f3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2525271b503384142a778b32ffe7b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8e10703447ce4988a4a3d4254d2f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac969b8dc98a9b8c927cd762d9c901556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaceb521acfee6f3fd928240c0365ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3946f5b48634dea0550bbdaa6f9bcd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeba836abfe2a0ec1b409e868f9337b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee55ad21f53ba8ab1b1ccc208f4302560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33444ac834af3eb0e321f694114bdfa1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c414c0b0dd9236c4d440cd0a46ac5b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b618a626d9db956356915cb6c511371563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f28d138b068ec9ac05f9706542b0a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4507c5becaa6a57e3642605940127565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651819f720c40e96d4cf2a9e3f84d209566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac35692d06948c8eb3532d9defd129567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d6c253cd01adcd68e3790daee8d51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fd4444953f5562e53e2d6649b48d9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236f79695dadfc7fdca53e2cf590b5b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f2b6a2eac71a91b236570d1b137bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89aa746eb2035a1fafa74e87d3fcf9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27002d28c4f48e09de3132bc733cd73573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ea513db78ff42b696b31e192ffa2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56835813698db6eef06858ad0ea0d14a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cf7c46acb10a8ee20f658b2e1f4c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7e2e53ca2971ab9f932d79f3759c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb35ba93d70c94611d54a3fb7009af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451e59ab33a7bad8507e86337b13de0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d49ef4c7789017f954b1839e53336580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5679f240821e062eddffd43320a098f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a82a4c840163dda456371a06a6f913582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afa9bf22d821a73de67b7461079294583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe4069a822c51855cfcd378f5c98d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2f6630a6f9d4d05eb5bb8131d23fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb14f4762381086a6f40b52316b8a67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13648f022c7fb9b1d5a6d81e21495860587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196a4d44298c83cce05e20e8e602a38588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223ae1ea0c1191cb00e98c439f6a37f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dc163df838178f3e2b3d7e07ad6ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce791fc7aa2638cd97f069c79f52f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0761430ae5ad0ee7c2ed6a65ba607592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea55c9255ccdad9af0f32a0a6406db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85067b909a0f76cd3a6d8942ed6cfe92594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f05293324a204859f96e6fbbe1669d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1138f7ab275ee8fe22eaa633c9b2f47596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097b2dc430af2b9b55b948eee673ef1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e62862df09bec60eb04d99564ff5a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba141d4c7994f4f00bac95800dfab0f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c4b0133a5b878e3c414120d57d34b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f094ad8de17f8dd47f84606dbbf3dff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc69d5c25761cdeb644688aa980d51602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1732fe0d0767f330e51de8d20dc3b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ead04c89c436b2d2105d30931ce98604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144867b14b9ba79476e90e1c40d1fd5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0ab287ec18b33d1aa6f9eeccf5f29606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2c50b90e13458ca4b631b27e0285e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce51ebe97571c768092b095569c6f9d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6050b93b5851f97f9d6f67bbc4e4f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba8addaf9177aa8f0d9b15b2a3c4af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded32bfb51ee0a7b95d4b8bf499a004611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52facba6d5877e7c7ff0a6e2831279d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a13cf9837c6830f1c4028d0ed33306613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f65fadbcabc5ff6dac8a5d7485e12614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b5144982bd9285cb0e2d24fe699ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bd2ca32659c9df9675f0d1824c7d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ccc6cdc91b9f29b6b729b41e61d62617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5188be03efe9a24e0bed402f4fc0e29618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173ea80a3313ddd84ecfbc2ffb35694619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8c68861ed90ae07428947d86eaf63620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9565a0b1db6bdc801bd741104841c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232fc2291cdc904c7bfc65736d18910622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fbb19b7ffec294b8e175235d2ef3c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47971bc6e02a88e59cbbc3c4dd83dcb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a33d14dbfa7069a94c0e043a828af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d2d0d04f4ee8b55c767eb5380604f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c35a48e85712904f247dfd1fb2431c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13626f02fc0cb6f6e49b38a74f799b04628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d61bdbbfc92e9d4573940ec8e5951629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a08f181cce376d9df6b89b5c97446630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33647d52c18c4fa369db93e81e2e4f11631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aab7ba95168f32e729c6e4e2e98a51632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2a644dbf0ead789260b4ad3d42586633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb92158b6c799a0fb199d6390f6f80634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6400d0d8f3b77357e93cb51faa1c6b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cde364d65055f02df2398b8f8dcee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29bfd204fc3c891d3493b60cfebfa7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432dd1b99f5e325d62f7f2fd3a245c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c0590d42eb4ee8ef8d49f1bfc5cc6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6ba65c678b7cb9541f1d6425dd234640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf0deac47bae2e60c3a983a8956bf4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc5720c12226530176891dfac3baf9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738b5484a8d2b5aa053c387f2e8c488643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a61d5e01828bdc8c80f4e99d466ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45ff2a8a1aa0ddce49f5038fbf65af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a76a26d36912a84a5d78547684a99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf759af92241ef414ef926ebd7111d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe1fd30f77353cdf8c97d144750cc1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bc804d700248bae5f4c52cbd0e8d9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7ab2509afdf78c0b8c22570030c6d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921357568810f8479c66d5fabff79c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86354eb3a80429f4711f0462e8a8ccfb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748931e7152f71544fe204e6fe847b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d22dcb8760909ce97f8f78944737fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19111b0b847623004a46391a1475bacc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6603eee371dc6824b09187057d1c448656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3db90a71d330b9937bc8d4918365b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8d237d812e12a70729015c1fa970b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b4e213f779896c198553db815b77a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483b7347b98a7ebfa7f2947e05d24d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543d0fd0b1ca8a6794b8162dee79cff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde161e97979fb8aa2de99c010d6367662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b49f2918372a58d264bd9be389eeb7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c191c862f7b04a253f60424dabcfef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1628a25f97ba690b01d92beaf3db720665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a3287fd3c23ea63ec92d406f118e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975220fcbc4a22631203fbf4fdd9683c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb49dff37d58cdf6cdf14502476c2b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f806d1eeedbdad8fbc1f32d91e5570669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c339fb51cb077ef92a5e6e1ade2facb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39b5a9b548f3e7694e26eb674c96d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5547ad4349178a53171e3fba19adcf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4cdf445c2953b0684966243509310673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce63ef6e325bcda035946e0a0789a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd5ce2159d404cbd8cb1ad84bc5a26675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a53cd8981b54c5b3ba3600b710bd20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee97f6ff58d4d5801645b058a02f9e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aff0d593ef1bd27f493ecccd1e0401678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda93c9acc6dc42c5fa430eaed059c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b727d3bd4fb2079a7cbc2ad43da5827680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8f6550cea625e9c52e4fc769ff885681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ad766961eb34256f4e6f8b758aff8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b28ea17ae19bef7448cbf44a623678683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea53899bd7075397ba862330d792a5e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec643d71c0400651550a66953ee775685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00507f9340fb859882c5acab2c17c200686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0223d6fdaab937e67fbf6f68f4b809687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacb32e81d754b617d98722398be74b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523f3aad16028c1978448d56e815713689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd1c6a7120b4377661fbf0ad6a73f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a90e25d5bba2f1c85e0a7e865a116691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cec4a618cf4b7eb59023c790933f86692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e788395b54fe478371ece35d72d4dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b4ae8f2db9e873d33e22af032e72b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba9e5d91f11cd28880e811ee994461695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefbca718bf7aeacd13e0e29e7b86d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd363d3730dfbda1949dc580faddad2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60526e20629c942e28987588421148a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82a7a2aa6db2a313db63baa2ce8d5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135df103db194b66df62a7cec1c507fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e01c43e8833c87da651396dca894e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42c46dbf5520cabdbe785cbf0f6405702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0949e85d90b71d896b84fc44a3ef2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa57cc386f9b8636662b97cca00ecee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b55383d3a81c72946f3d68f51ef0b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa518ec9875fecfb3c1cf99da10744706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97e77fb51c17910f4383571ed4414f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347314931286a24301b407e3213e04b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2911221df1df4ecd6353591785bff0f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e35f881abb812bc3bd7fbed919c75710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d378269738363a109363cf08e94dc11711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba71d393198bc2d29366e81c77740e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3046c9bf9ff89f201740c46b477b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e17f658fb25ea9464a51db8f2d092e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1424818a57e87314972b283e777db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441f27cd2b7a0cc0357efeb74b4373d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27059e3d9b6fb57546a26327cedec360717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fd6aa90136dc604143c935a7b1bac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095d74967db3fbceeb6bf9c9dab1bef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47fe61dc69ec461f38d647f86c84bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898618500120f58d1a08d3d89f1d7a60721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7c812da004a6bd5141071bf65ffe4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338d46fbb81a172ceaee2b06341a5d7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccf15e5f97a85330784f573520dda6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad77fb8477473079c5f372dab97786c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c042e2c8ecf524a6551428b5655b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faba40e7b1b60012a440907d20708a1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736405f482a6c6e02a4f39ea6840141d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca70b8124edafd7798ea439a084a9d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcfd981f6a486f4e579eb72d258eae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ed5b1fc6672a7703670ac007b6d5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364e44bdb86061a5e23266b2e792a2d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5aab567634dfa3f0f557a6bf1255e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f778f341270845c69eee11ae4fd3ae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3634b0cf278b2de392ed1175b3d5117735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc27a854e2e944782a1ee50a7245482736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734229a920b684e622ecb99df1b7d512737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34943a5bdec0e75a8d9da421aa7fdec9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b00cf6e6871fdd35899085dcdbb79739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3962160a1a3f74d8835792d782f3bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f2307286e36aaddeb73476cf49897741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3030fc20fbfbe8f7481f8676f121f42742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dfc04f65ddb584cedd7da4bf9aabc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42c95a13829bc7fd615e25fd486eb4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1845c41fc42e6af0af181718059e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33548844ca9c1ad270b7c5ce0830c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1db0ae533e7c9c5506c8128c89081747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d1e01bbd5216a2f7489a47bd4e035748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214f965b13ab3578259e5b80481307e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9759def57d899bcb6ce20b5e2a157c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e773e75b5c57e431ff43926503620d7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804917c9174138fa06dbe8add8a49ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea7a007d63bcd505c6709282209b20753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21ccd0a0a8c160e880f210e5898da9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5ade7527601891012a34ba464480e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53209987c4803a21561f309f960ac5f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01392c5ed5cd3f66df4feaead58710757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e14fb333fcc8487dacbf3da77dd488758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021ec4af1d868c969c3ecca4720b5fe759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716bbedcc403022c0fe9addc986e670760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0e999d2b91bf79437caa03da307c2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e862b47ccaca03d5221f582367ccc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed5f30c4cccef9e789607358593544763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe4d26e32d7b3550e888bc66bda9a2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4a62743672c4d301925f475868e51765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834cb0978711529fd3f6d109b75688b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c446b1603e534d3f5ebdac6559fb8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418adfbe2ba17eeab3087eea84c9b8ca768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76805429090607e17be0346207487d08769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b134c53cebadf123f1ec3842b318ea3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484af0fd5bd65be0f343475dfd374cf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78fa4fa9eb9dc09819bffe933053c7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afdf0ec1e14d4ed56627ad9d12c65d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e2e87c005aaceb04eb247d346bc3d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd125c552670b6e44e35719bcf73302775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bd0c5e5d50e547541a3640fe64104776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b106be05e81ba350686726f6475f25777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b8dd7cc6208b2a39c60937aaa5faf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aec8570d11538f9503dca73e04c355779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25146c8911ee5979f2813181c1ebd7ae780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d860c95d996428dc5021b04e5309995781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4535f2d17befea9bdcb91862200790a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862852c196dfc7e3f6d304f88419965a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfd027c73c09706daf6d5f5538083c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95aea59c3fbd4ec86de1c85ab77e15d785.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>